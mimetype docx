--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Muriel Frisch </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum Vitae de Muriel FrischJanvier 2026 : Professeure du Cnam, titulaire de la chaire &amp;quot;Gouvernance et ingénierie de l'information et des données&amp;quot;. Equipe pédagogique Stratégie, Directrice de l'INTD-CNAM (Institut National des Techniques de la Documentation).Membre du laboratoire DICEN-IDF (Dispositifs d'Information et de Communication à l'Ere du numérique), (EA 7339)/2017-2026 : PU Sciences de l’éducation et de la formation  à l'URCA, promue au grade de Professeure des universités 1ère CL par le CNU/2024-2026 : Directrice de l’équipe SAFE2M (Savoirs Apprentissages en formation Education Médiations et Médiatisations) au laboratoire Cérep/2023 : Responsable de la thématique Epistémologie(s), Emergences, Didactiques et Interdisciplinarités (2EDI)/2023 : Directrice adjointe de la maison des SHS de l’URCA/Depuis 2022 : Membre de l’instance nationale CNU Collège A section 70/2018-2023 : Co-responsable de la thématique Epistémologie(s), Didactiques et Interdisciplinarités/2018-2026 : Responsable à l'INSPE du parcours IDEMIH Information-Documentation-EMI (Education aux médias et à l’information), Intelligence collective pour les métiers de l’Humain/Depuis 2009 : Directrice scientifique du Réseau IDEKI/2018-2024 : Co-responsable de l’axe Territoires et Organisations à la maison des SHS de l’URCA/Sept2018-janvier 2024 : Directrice du laboratoire Cérep (Centre d’étude et de recherches sur les emplois et les professionnalisations EA 4692)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research in Education and Training Sciences focuses on the processes of professionalisation by linking Science and Society; Research and Training; and by offering seminars, multi-category study days and regular IDEKI colloquia on the theme: &amp;quot;Didactics, Human Professions and Collective Intelligence&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fields of research: Didactics, Information-Documentation didactics, adapted and inclusive didactics, building professionalism, professional development, analysis of practices and activities, interdisciplinarity, research-action-training.We have revealed a new field of research, that of research into the didactics of Information-Documentation, accompanied by a particular research posture based on a strong link between research, action and training aimed at supporting the emergence of new knowledge about human professions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Key words: Relationship(s) to Knowledge(s), Emergences, Reflective effectiveness, Professional evolution and development, Collective intelligence, interdisciplinarity, Learning territories, Didactic capture, Processes, Support, Mediation, Clinic, Complexity, Human professions.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations méthodologiques en recherche et en formation pour une didactique adaptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pfeffer-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Risch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ikh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Information-Documentation et la question de l’accessibilité dans ses multiples dimensions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, p.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusivité scolaire, propos actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue Santé scolaire et universitaire de l’école à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76, pp.10-12. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2022.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et mouvement de contre-transposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Epistémologie et éthique. Entre sciences de l'éducation et praxis pédagogiques. Sous la Dir. de Cédric Prévot., HS, pp.149-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des infirmiers et infirmières scolaires avec un dispositif d’Atelier d’Analyse des Pratiques Professionnelles (AAPP) et dans des formes de rapports aux savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (3), pp.111-127. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrea.003.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement, développement professionnel autonome et complexité en classes inversées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (66), pp.95-104. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/SPIR.066.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir, former, accompagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pfeffer-Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ulis-Unité Localisée pour l'inclusion scolaire, Hors-Série (51), pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des apprenants : prise en compte de l'influence de la variation sexolectorale dans les métiers du bâtiment et la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Partir des compétences transversales pour lire autrement le travail, Hors-série AFPA (13), pp. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompanying Training Professionalization Processes, Using Didactic and Research in a Complex Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Form@re</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (2), pp.62-75. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/formare-23470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de l'information documentation en France comme ressources pour l'enseignement : une histoire et une &amp;quot;épistémologie plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactica Historica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.87-91. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33055/DIDACTICAHISTORICA.2018.004.01.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et inclusion : un dispositif original en France de recherche-intervention basé sur des méthodes combinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian journal of educational research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et Inclusion : un dispositif original en France de recherche-intervention basé sur des méthodes combinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian journal of educational research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.ISSN : 2038-9744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles et des concepts en question pour une didactique de l’Information-Documentation et proposition d’une matrice curriculaire dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.43-57. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.3492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement en formation et en recherche avec la didactique de l'information-documentation et avec le réseau de professionnels de la recherche, de l'éducation et concept IDEKI / Accompagnare nella formazione e nella ricerca con la Didattica dell'informazione-documentazione e con la rete dei professionisti della ricerca, dell'educazione e il concetto IDEKI in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedagogia Oggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.180-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement en formation et en recherche avec la didactique de l'information-documentation et avec le réseau de professionnels de la recherche, de l'éducation et concept IDEKI en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedagogia Oggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.180-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de regards croisés en formation : l’exemple d’un dispositif en information-documentation et construction collective de savoirs en recherche-action-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.57-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de regards croisés en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information à la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler pratiques, savoirs et compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-série (27)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'information à la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-série, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disciplinarisation et didactisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°50-51, janvier, pp.155-165, 1291-228X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disciplinarisation et didactisation de l'information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Eduquer à / par l'information, 50-51, pp.155-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans les savoirs documentaires et informationnels en situation d'apprentissage et de formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° Hors Série, pp.281-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversalité hasardeuse... Quand débrouillardise et non scolaire sont des réponses insuffisantes pour la documentation à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter CDI : revue des centres de documentation et d'information de l'enseignement secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 175, pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser internet au CDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 404, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la documentation. Bâtir une éducation documentaire.&amp;quot; In Perspectives documentaires en éducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives documentaires en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.79-87, 1148-4519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Rapports aux savoirs, constructions de savoirs et adaptations humaines avec l'IA”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès orbicom, GTnum IA2GE-Iti lyric, Communication, Remédiation, Ethique et Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Sep 2025, Strasbourg/Parlement Européen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une posture de recherche dans les métiers de l'humain et en intelligence collective : émergences, cheminements et constructions de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international 2023. Interdépendances, pandémies et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Européenne Interdisciplinaire des Sciences (AEIS), Nov 2023, Paris Institut Henri Poincaré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted didactics and teacher phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia, Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISATT Living and Leading in the Next Era: Connecting Teaching, Research Citizenship and Equity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perla, L., Agrati, L.-S., Vinci, V., Jul 2023, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04568386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une posture de recherche dans les métiers de l’humain et en intelligence collective : émergences, cheminements et constructions de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdépendances, pandémies et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie européenne interdisciplinaire des sciences (AEIS), Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnal development with digital practices and collective intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joseph Ndi Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pfeffer-Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Easy Chair for HELMETO 2020-Sept 17 et 18. Universite Aldo Moro, Bari, Italy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bari (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience nutritionnelle : un nouveau champ de recherche pluridisciplinaire et didactique en éducation à l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial sur la Résilience. Développement humain, développement durable, résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective intelligence, hybrid device, conceptualization and professionnal evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joseph Ndi Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELMETO 2020 : Second International Workshop on Higher Education Learning Methodologies and Technologies Online - HELMeTo2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications numériques et médias scolaires, enjeux pédagogiques et éthiques. Animation de la session.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La publication sur le web. Un objet pédagogique et didactique pour les professeurs documentalistes. 11ème congrès des professeurs documentalistes de l'éducation nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apden, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et épistémologie de l'information-documentation, Suzanne Briet et évolutions de la documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad Mustafa El Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 11e colloque international d'ISKO-France 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France. pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School Organization and the Initial Teacher Training in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internal Seminar, Programme Erasmus+, Université Aldo Moro, Bari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Professionnal Training of the Teacher in Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internal Seminar, Programme Erasmus+, Université Aldo Moro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contre-transposition/Counter-transposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internal seminar, Programme Erasmus+, Université Aldo Moro, Bari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Methodology and Educational Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture at the Doctoral School of Human Relations Sciences, Programme Erasmus+, Université Aldo Moro, Bari, 19 Juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation : émergences, intéractions et convergences avec les environnements informatiques pour l'apprentissage et les métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence sur les environnements informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.388-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le dispositif innovant IDEKI, la construction d'un wiki et sur le projet scientifique associé. Développement d'une intelligence collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital week, ESPE, Université de Reims Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEKI, une innovation au service de la formation des professionnels de l'éducation, de la formation et des métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de didactiques, Université Aldo Moro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bari, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation et construction d'une posture de recherche dans l'accompagnement du développement professionnel des enseignants en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de didactiques, Université Aldo Moro de Bari, 13-15 avril 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bari, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'information et aux médias dans un contexte de recomposition curriculaire. Eléments de réflexion autour de l'émergence d'une notion unifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude, ESPE Lille Nord de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Villeneuse d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une école didactique : vers un constructivisme plus épistémologique. Influence de la pensée de Jean-pierre Astolfi dans nos recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques, métiers de l'humain et intelligence collective. Nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche : construction de savoirs et de dispositifs, ESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrice curriculaire et développement : un ensemble d'éléments en intéraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner-apprendre l'information-documentation ! Approches didactiques et démarches pédagogiques pour développer la culture informationnelle des élèves, 10e congrès des enseignants documentalistes de l'Education Nationale, 9-10-11 octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des enseignants documentalistes de l'Education Nationale, Oct 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation, des modèles, des concepts et un prototype de matrice curriculaire dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner- apprendre l'information-documentation ! Approches didactiques et démarches pédagogiques pour développer la culture informationnelle des élèves, 10e congrès des enseignants documentalistes de l'Education Nationale, 9-10-11 octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des enseignants documentalistes de l'Education Nationale, Oct 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches, modèles et concepts en didactique de l'information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles et didactiques. Autour du concept de modèle, journée d'étude, ESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education, information, didactiques et métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche EFS, Université Lorraine, ESPÉ, 26 septembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed-Back sur une &amp;quot;recherche-action&amp;quot; : une action de recherche reproblématisée en didactique de l'information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts and Tools for Knowledge Management,Proceedings, 3rd International Symposium, Isko-Maghreb, 8-9 Novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminement de pensées, Savoirs en mouvement, Constructions didactiques : le concept IDEKI un moment de rencontre et d’émergences d’idées en appui sur des travaux de recherche et des dispositifs de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du réseau IDEKI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Maxéville, France. pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation : épistémologie plurielle et statut des savoirs en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Réseau IDEKI. Objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés, 2ème Colloque International IDEKI "Didactiques et métiers de l'humain" ,18 - 19 Octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Metz-Montigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-Documentation, Mouvement et Construction de Savoirs : Vers Un Constructivisme plus Épistémologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et Questions Sur l'éducation - Jean-Pierre Astolfi, Une Référence d'actualité, Colloque International IFE-ENS de Lyon, 21 et 22 Mars 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche, Master d'Ingénierie de Formation,Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche, Master d'Ingénierie de Formation, 4 février 2012, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept et projet IDEKI : Didactiques et métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts and Tools for knowledge Mangement, 2d International Symposium ISKO, 13-14 mai 2012, Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard les sciences de l'éducation portent-elles sur la culture de l'information ? Quels peuvent être leurs apports ? Constructions didactiques et mises en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets documentaires numériques : nouvel enseignement ? 9e congrès des enseignants documentalistes de l'Education nationale, 22-23-24 mars 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des enseignants documentalistes de l'Education Nationale, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche, Master d'Ingénierie de Formation, 7 janvier 2012, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept et projet IDEKI : Didactiques et métiers de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO-Maghreb 2012 "Concept and Tools for Knowledge Management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et caratérisation de la professionnalité inclusive : vers la conception de formes didactiques et d'accompagnement adaptés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : paradoxes-contradictions-perspectives, 4ème Colloque international OPHRIS : Ecole et handicap, 21-22 mars, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemin de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche, Master d'Ingénierie de Formation, 31 mars 2012, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installer une posture, une stratégie de recherche en formation et un mouvement de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage et développement professionnel, 2ème colloque international de didactique professionnelle, 7-8 Juillet 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiki IDEKI Plateform to Promote and Federate Collective Intelligence : Didactic and Scientific Aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium ISKO-Maghreb On Concept and Tools for Knowledge Management, 13th -14th May, 2011, Université de Ia Mounaba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IDEKI wiki project: a virtual seed bed at the crossroads between three didactic strands: subject-related, teachers’ professional development and related to the social and caring professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO-Maghreb 2011 "Concept and Tools for Knowledge Management" (2011-05-13, 2011-05-14 : Hammamet, Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de wiki IDEKI : une pépinière virtuelle au confluent des didactiques disciplinaires et professionnelles et des métiers de la relation communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international Tice, 6-8 décembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information-documentation : une activité professionnelle complexe et une discipline vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude, IFP Alsace Lorraine, 24 avril 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation : enjeux de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Les didactiques en questions : Etat des lieux et perspectives pour la recherche et la formation. Session approches interdisciplinaires et intelligibilité des contenus, 7 juillet 2010, Université de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information-documentation et la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Syren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la recherche en Education et Formation AREF 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et didactique de l'information-documentation, état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention pour la FADBEN, 20 Octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour notre métier ? Pertinence et permanence du métier de professeur-documentaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude organisée par l'ADBEN de l'académie d'Aix-Marseille, 10 décembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels transactions, réflexions et partages de savoirs entre professionels de l'information, de l'éducation et de la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence collective et organisation des connaissances.Colloque international du chapitre français de l'ISKO, 24-26 juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe de recherche en sciences de l'information et communication, Jun 2009, Lyon, France. pp.276-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactisation de l'information-documentation : un enjeu de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Didactisation de l'information-documentation : un enjeu de professionnalisation", 8ème congrès des enseignants documentalistes de l'éducation nationale. Lyon E.N.S Sciences 28-29-30 mars 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France. pp.22-29, 313309108422-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles transactions, réflexions et partages de savoirs entre professionnels de l'information, de l'éducation et de la formation? In Intelligence collective et organisation des connaissances. Actes du 7ème colloque du chapitre Français de l'ISKO. Hassoun, M., El Hachani, M. (Dir.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence collective et organisation des connaissances. 7ème colloque du chapitre Français de l'ISKO.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.277-285, 978-2-916377-81-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concepts info-documentaires dans l'enregistrement scolaire. Introduction de l'atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à la culture informationnelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation et professionnalisation : du mouvement aux confins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFIRSE-IUFM. Les didactiques et leurs rapports à l'enseignement et à la formation. Quel statut épistémologique de leurs modèles et de leurs résultats ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans les savoirs documentaires et informationnels en situation d'apprentissage et de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et histoires : deux colloques internationaux en éducation - Colloque 1 : Savoirs de l'éducation et pratiques et de la formation - Atelier 4 : Savoirs et information-documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rouen, France. pp.281-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'atelier 4 : Savoirs et information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et histoires : deux colloques internationaux en éducation - Colloque 1 : Savoirs de l'éducation et pratiques et de la formation - Atelier 4 : Savoirs et information-documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rouen, France. pp.251-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Originalité et apports du savoir de la documentation dans la formation professionnelle TICE des futurs professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque international Recherche(s) et Formation : Former des enseignants-professionnels, savoirs et compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-documentalistes : un corps sans substance? In Expérimenter pour apprendre. Andrieu, Bernard (Dir.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Maxéville, France. p.39-60, ISBN : 2-84564-040-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-documentalistes : un corps sans substance ? Quels contenus ? Quelle expertise ? Quelle relation pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'IUFM de Lorraine : Le corps enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Nancy, France. pp.39-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de chercheurs sur le concept de territoires apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 126 p., 2023, I.D., Cheminements de pensées et constructions de savoirs, ISSN 2416-6472, 978-2-14-035305-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports aux savoirs, intelligence collective et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pfeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 184 p., 2021, I.D. Série 4, Émergences et construction de savoirs, ISSN 2425-4614, 978-2-343-24936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infirmières et infirmiers de l'éducation nationale : une nouvelle spécialité ? : émergences et premiers résultats de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 222 p., 2021, I.D. (Paris. 2013), ISSN 2269-7756, 978-2-343-22662-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'Information-Documentation et développement d'une posture de recherche dans les métiers de l'humain et en intelligence collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 522 p., 2020, I.D. Série 2, Information, documentation et construction de savoirs. - Paris : l'Harmattan, 2018, 978-2-343-18579-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions de savoirs et de dispositifs / [3e colloque international organisé par le réseau IDEKI, 3 et 4 décembre 2015, à l'ESPE de Colmar, (Alsace)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 551 p., 2018, I.D. Série 3, Didactiques et construction de savoirs, ISSN 2491-6110, 978-2-343-13643-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergences en didactiques pour les métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2016, ID : émergences, cheminements et constructions de savoirs, 978-2-343-10491-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.392, 2014, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI. Objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frisch, Muriel. L'Harmattan, 2014, Collection I.D Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain et de la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.262, 2013, I.D/ Emergences, cheminements et constructions de savoirs, 978-2-343-01178-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain et de la relation: nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.01-262, 2013, 978-2-343-01178-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles figures de l'information documentation. Etre enseignant documentaliste aujourd'hui : identité, compétences et savoirs spécifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frisch, Muriel. CRDP de Nancy-Metz, 2008, Documents, actes et rapports pour l'éducation, 978-2-86627-437-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions de la documentation : naissance d'une discipline scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 108 p., 2003, (Mouvement des savoirs), 978-2-7475-4034-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire : objet et dispositif de construction et de développement professionnel pour installer une posture de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Chirot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience éducative plurielle : recherche, éducation comparée, pédagogies et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.19-35, 2023, Collection I.D/Emergences, cheminements et constructions de savoirs. Série 1, Interactions et construction de savoirs, ISSN 2824-4680, 978-2-14-031265-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrider sans déshumaniser dans les métiers de l’humain et les recherches en sciences de l’éducation et de la formation pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les épidémies au prisme des SHS : de quelles crises les épidémies sont-elles porteuses ? : [actes du colloque,7 et 8 octobre 2021]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.239-250, 2022, 978-2-8130-0465-9. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infirmières et infirmiers de l'éducation nationale : une nouvelle spécialité ? : émergences et premiers résultats de recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.111-136, 2021, I.D. (Paris. 2013), ISSN 2269-7756, 978-2-343-22662-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en contre-transposition pour construire des savoirs et développer des formes d'efficacité réflexive un moyen de contribuer à l'évolution des pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infirmières et infirmiers de l'éducation nationale : une nouvelle spécialité ? Emergences et premiers résultats de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-28, 2021, 978-2-343-22662-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au chapitre 5 Culture, éducation et pratique sociale du sport : émergences, hybridations, professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe en question(s) : gouvernance, environnement, langues, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.173-176, 2021, Gestion de la culture, ISSN 1630-6147, 978-2-343-24770-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au chapitre III : les interconnexions à construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions de savoirs et de dispositifs / [3e colloque international organisé par le réseau IDEKI, 3 et 4 décembre 2015, à l'ESPE de Colmar, (Alsace)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.335-399, 2018, I.D. Série 3, Didactiques et construction de savoirs, ISSN 2491-6110, 978-2-343-13643-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une école didactique : vers un constructivisme plus épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions de savoirs et de dispositifs / [3e colloque international organisé par le réseau IDEKI, 3 et 4 décembre 2015, à l'ESPE de Colmar, (Alsace)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.27-49, 2018, I.D. Série 3, Didactiques et construction de savoirs, ISSN 2491-6110, 978-2-343-13643-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information documentation en France et construction d'une posture de recherche dans l'accompagnement au développement professionnel des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrizia Magnoler; Achille M. Notti; Loredana Perla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La professionalità degli insegnanti. La ricerca e le pratiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensa MultiMedia, 2017, 978-88-6760-470-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence d'un nouveau concept pour la recherche et la formation &amp;quot;efficacité réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimer l'efficacité en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, pp.69-102, 2015, ID : Emergences, cheminements et constructions de savoirs, 978-2-343-06590-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d'un concept pour la recherche et la formation &amp;quot;Efficacité Réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimer l'efficacité en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.69-102, 2015, 978-2-343-06590-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l’information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI : objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-203, 2014, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zapata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI : objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.375-379, 2014, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution et caractérisation de la professionnalité inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zapata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Perez, Teresa Assude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : Paradoxes, contradictions et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-187, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminement de pensées, Savoirs en mouvement, Constructions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain et de la relation : nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche : objets de recherche et pratiques "en écloserie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-32, 2013, I.D/ Emergences, cheminements et constructions de savoirs, 978-2-343-01178-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard les sciences de l’éducation portent-elles sur la culture de l’information ? Quels peuvent être leurs apports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets documentaires numériques : nouvel enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.108-116, 2012, 978-3-09-108690-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation : enjeux de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques en questions : état des lieux et perspectives pour la recherche et la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.240-250, 2012, 978-2-8041-7117-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard les sciences de l'éducation portent-elles sur la culture de l'information ? Quels peuvent être leurs apports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets documentaires numériques : nouvel enseignement ? 9e Congrès des enseignants documentalistes de l'Éducation nationale, Paris, 22-23-24 mars 2012 ; organisé par la Fédération des enseignants documentalistes de l'Éducation nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.108-116, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l’information-documentation : enjeux de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques en question(s): état des lieux et perspectives pour la recherche et la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240-250, 2012, 978-2-8041-7117-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à la culture informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure Sciences Information Et Bibliothèques, pp.232-244, 2010, Papiers, 978-2-910227-75-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactisation de l'information-documentation un enjeu de professionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture de l'information : des pratiques.. aux savoirs - 8e Congrès des enseignants documentalistes de l'Education nationale, Lyon, ENS Sciences, 28-30 mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.22-29, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la documentation et didactique des sciences : transcender une conception restreinte du document.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles figures de l'information documentation : Etre enseignant documentaliste aujourd'hui : identité, compétences et savoirs spécifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé - CRDP de Nancy-Metz, pp.71-89, 2008, Documents, actes et rapports pour l'éducation, 978-2-86627-437-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler des pratiques documentaires et informationnelles avec l'enseignement des disciplines scientifiques et techniques dans le premier degré. In Expérimenter pour apprendre. Andrieu, Bernard (Dir.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimenter pour apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.79-95, 2005, Mouvement des savoirs, 2-7475-8212-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-documentalistes : toujours en quête d'identité? In Education et formation : nouvelles questions, nouveaux métiers. Astolfi, Jean-Pierre (Dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et formation : nouvelles questions, nouveaux métiers. Astolfi, J.P (Dir.).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESF, pp.129-151, 2003, Pédagogies, 2-7101-1601-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Didactique de l’Information-Documentation et les métiers de l’humain. Une épistémologie commune ou des épistémologies en interaction dans une vision dynamique, interdisciplinaire et multiréférencée ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04568390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports entre éthique, déontologie critique de l'IA générative et de ce que cela induit d'un point de vue des rapports aux savoirs et aux apprentissages pour les métiers de l'humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition « top-down » et contre transposition « bottom-up » ? Information-Documentation et constructivisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01468875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'enquête enseignants élèves sur les usages et non-usages des IAG dans la Région académique Grand-Est. GTnum IA2GE de la Direction du numérique éducatif du MENESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Trestini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alexandre Magot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zeyringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« EvalNut&S : Nutrition et sensorialité : Étude et impact (à court et moyen termes) du programme de formation Nutrition et Sensorialité sur les professionnels du secteur éducatif impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de reims Champagne-Ardenne; CHU de Reims. 2023, pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au rapport de l'étude réalisé par le LISEC &amp;quot;Articulation et complémentarité des équipes pédagogiques et des services de documentation au coeur de la transformation pédagogique&amp;quot; pour la MIPES-DGESIP, 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] MIPES-DGESIP. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation et collaboration entre les équipes pédagogiques et les services de documentation au cœur de la transformation pédagogique de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] DGESIP (pôle pédagogique) / Laboratoire Interuniversitaire des Sciences de l’Education et de la Communication (LISEC, EA 2310). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche: Articulation et complémentarité des équipes pédagogiques et des services de documentation au coeur de la rénovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Trestini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LISEC. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la Documentation quel savoir de la documentation au collège ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Rouen - CIVIIC, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03503167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Muriel Frisch </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum Vitae de Muriel FrischJanvier 2026 : Professeure du Cnam, titulaire de la chaire &amp;quot;Gouvernance et ingénierie de l'information et des données&amp;quot;. Equipe pédagogique Stratégie, Directrice de l'INTD-CNAM (Institut National des Techniques de la Documentation).Membre du laboratoire DICEN-IDF (Dispositifs d'Information et de Communication à l'Ere du numérique), (EA 7339)/2017-2026 : PU Sciences de l’éducation et de la formation  à l'URCA, promue au grade de Professeure des universités 1ère CL par le CNU/2024-2026 : Directrice de l’équipe SAFE2M (Savoirs Apprentissages en formation Education Médiations et Médiatisations) au laboratoire Cérep/2023 : Responsable de la thématique Epistémologie(s), Emergences, Didactiques et Interdisciplinarités (2EDI)/2023 : Directrice adjointe de la maison des SHS de l’URCA/Depuis 2022 : Membre de l’instance nationale CNU Collège A section 70/2018-2023 : Co-responsable de la thématique Epistémologie(s), Didactiques et Interdisciplinarités/2018-2026 : Responsable à l'INSPE du parcours IDEMIH Information-Documentation-EMI (Education aux médias et à l’information), Intelligence collective pour les métiers de l’Humain/Depuis 2009 : Directrice scientifique du Réseau IDEKI/2018-2024 : Co-responsable de l’axe Territoires et Organisations à la maison des SHS de l’URCA/Sept2018-janvier 2024 : Directrice du laboratoire Cérep (Centre d’étude et de recherches sur les emplois et les professionnalisations EA 4692)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research in Education and Training Sciences focuses on the processes of professionalisation by linking Science and Society; Research and Training; and by offering seminars, multi-category study days and regular IDEKI colloquia on the theme: &amp;quot;Didactics, Human Professions and Collective Intelligence&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fields of research: Didactics, Information-Documentation didactics, adapted and inclusive didactics, building professionalism, professional development, analysis of practices and activities, interdisciplinarity, research-action-training.We have revealed a new field of research, that of research into the didactics of Information-Documentation, accompanied by a particular research posture based on a strong link between research, action and training aimed at supporting the emergence of new knowledge about human professions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Key words: Relationship(s) to Knowledge(s), Emergences, Reflective effectiveness, Professional evolution and development, Collective intelligence, interdisciplinarity, Learning territories, Didactic capture, Processes, Support, Mediation, Clinic, Complexity, Human professions.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations méthodologiques en recherche et en formation pour une didactique adaptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pfeffer-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Risch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ikh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Information-Documentation et la question de l’accessibilité dans ses multiples dimensions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, p.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et mouvement de contre-transposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Epistémologie et éthique. Entre sciences de l'éducation et praxis pédagogiques. Sous la Dir. de Cédric Prévot., HS, pp.149-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusivité scolaire, propos actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue Santé scolaire et universitaire de l’école à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76, pp.10-12. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2022.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des infirmiers et infirmières scolaires avec un dispositif d’Atelier d’Analyse des Pratiques Professionnelles (AAPP) et dans des formes de rapports aux savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (3), pp.111-127. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrea.003.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement, développement professionnel autonome et complexité en classes inversées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (66), pp.95-104. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/SPIR.066.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir, former, accompagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pfeffer-Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ulis-Unité Localisée pour l'inclusion scolaire, Hors-Série (51), pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des apprenants : prise en compte de l'influence de la variation sexolectorale dans les métiers du bâtiment et la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Partir des compétences transversales pour lire autrement le travail, Hors-série AFPA (13), pp. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompanying Training Professionalization Processes, Using Didactic and Research in a Complex Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Form@re</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (2), pp.62-75. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/formare-23470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de l'information documentation en France comme ressources pour l'enseignement : une histoire et une &amp;quot;épistémologie plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactica Historica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.87-91. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33055/DIDACTICAHISTORICA.2018.004.01.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et inclusion : un dispositif original en France de recherche-intervention basé sur des méthodes combinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian journal of educational research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et Inclusion : un dispositif original en France de recherche-intervention basé sur des méthodes combinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian journal of educational research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.ISSN : 2038-9744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles et des concepts en question pour une didactique de l’Information-Documentation et proposition d’une matrice curriculaire dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.43-57. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.3492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement en formation et en recherche avec la didactique de l'information-documentation et avec le réseau de professionnels de la recherche, de l'éducation et concept IDEKI / Accompagnare nella formazione e nella ricerca con la Didattica dell'informazione-documentazione e con la rete dei professionisti della ricerca, dell'educazione e il concetto IDEKI in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedagogia Oggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.180-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement en formation et en recherche avec la didactique de l'information-documentation et avec le réseau de professionnels de la recherche, de l'éducation et concept IDEKI en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedagogia Oggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.180-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de regards croisés en formation : l’exemple d’un dispositif en information-documentation et construction collective de savoirs en recherche-action-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.57-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de regards croisés en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information à la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler pratiques, savoirs et compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-série (27)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'information à la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-série, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disciplinarisation et didactisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°50-51, janvier, pp.155-165, 1291-228X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disciplinarisation et didactisation de l'information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Eduquer à / par l'information, 50-51, pp.155-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans les savoirs documentaires et informationnels en situation d'apprentissage et de formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° Hors Série, pp.281-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversalité hasardeuse... Quand débrouillardise et non scolaire sont des réponses insuffisantes pour la documentation à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter CDI : revue des centres de documentation et d'information de l'enseignement secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 175, pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser internet au CDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 404, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la documentation. Bâtir une éducation documentaire.&amp;quot; In Perspectives documentaires en éducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives documentaires en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.79-87, 1148-4519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Rapports aux savoirs, constructions de savoirs et adaptations humaines avec l'IA”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès orbicom, GTnum IA2GE-Iti lyric, Communication, Remédiation, Ethique et Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Sep 2025, Strasbourg/Parlement Européen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted didactics and teacher phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia, Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISATT Living and Leading in the Next Era: Connecting Teaching, Research Citizenship and Equity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perla, L., Agrati, L.-S., Vinci, V., Jul 2023, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04568386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une posture de recherche dans les métiers de l’humain et en intelligence collective : émergences, cheminements et constructions de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdépendances, pandémies et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie européenne interdisciplinaire des sciences (AEIS), Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnal development with digital practices and collective intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joseph Ndi Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pfeffer-Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Easy Chair for HELMETO 2020-Sept 17 et 18. Universite Aldo Moro, Bari, Italy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bari (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience nutritionnelle : un nouveau champ de recherche pluridisciplinaire et didactique en éducation à l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial sur la Résilience. Développement humain, développement durable, résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective intelligence, hybrid device, conceptualization and professionnal evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joseph Ndi Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELMETO 2020 : Second International Workshop on Higher Education Learning Methodologies and Technologies Online - HELMeTo2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications numériques et médias scolaires, enjeux pédagogiques et éthiques. Animation de la session.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La publication sur le web. Un objet pédagogique et didactique pour les professeurs documentalistes. 11ème congrès des professeurs documentalistes de l'éducation nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apden, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School Organization and the Initial Teacher Training in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internal Seminar, Programme Erasmus+, Université Aldo Moro, Bari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et épistémologie de l'information-documentation, Suzanne Briet et évolutions de la documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad Mustafa El Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 11e colloque international d'ISKO-France 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France. pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contre-transposition/Counter-transposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internal seminar, Programme Erasmus+, Université Aldo Moro, Bari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Professionnal Training of the Teacher in Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internal Seminar, Programme Erasmus+, Université Aldo Moro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Methodology and Educational Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture at the Doctoral School of Human Relations Sciences, Programme Erasmus+, Université Aldo Moro, Bari, 19 Juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation : émergences, intéractions et convergences avec les environnements informatiques pour l'apprentissage et les métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence sur les environnements informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.388-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le dispositif innovant IDEKI, la construction d'un wiki et sur le projet scientifique associé. Développement d'une intelligence collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital week, ESPE, Université de Reims Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation et construction d'une posture de recherche dans l'accompagnement du développement professionnel des enseignants en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de didactiques, Université Aldo Moro de Bari, 13-15 avril 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bari, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEKI, une innovation au service de la formation des professionnels de l'éducation, de la formation et des métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de didactiques, Université Aldo Moro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bari, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'information et aux médias dans un contexte de recomposition curriculaire. Eléments de réflexion autour de l'émergence d'une notion unifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude, ESPE Lille Nord de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Villeneuse d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une école didactique : vers un constructivisme plus épistémologique. Influence de la pensée de Jean-pierre Astolfi dans nos recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques, métiers de l'humain et intelligence collective. Nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche : construction de savoirs et de dispositifs, ESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrice curriculaire et développement : un ensemble d'éléments en intéraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner-apprendre l'information-documentation ! Approches didactiques et démarches pédagogiques pour développer la culture informationnelle des élèves, 10e congrès des enseignants documentalistes de l'Education Nationale, 9-10-11 octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des enseignants documentalistes de l'Education Nationale, Oct 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches, modèles et concepts en didactique de l'information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles et didactiques. Autour du concept de modèle, journée d'étude, ESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation, des modèles, des concepts et un prototype de matrice curriculaire dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner- apprendre l'information-documentation ! Approches didactiques et démarches pédagogiques pour développer la culture informationnelle des élèves, 10e congrès des enseignants documentalistes de l'Education Nationale, 9-10-11 octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des enseignants documentalistes de l'Education Nationale, Oct 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education, information, didactiques et métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche EFS, Université Lorraine, ESPÉ, 26 septembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminement de pensées, Savoirs en mouvement, Constructions didactiques : le concept IDEKI un moment de rencontre et d’émergences d’idées en appui sur des travaux de recherche et des dispositifs de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du réseau IDEKI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Maxéville, France. pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed-Back sur une &amp;quot;recherche-action&amp;quot; : une action de recherche reproblématisée en didactique de l'information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts and Tools for Knowledge Management,Proceedings, 3rd International Symposium, Isko-Maghreb, 8-9 Novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation : épistémologie plurielle et statut des savoirs en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Réseau IDEKI. Objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés, 2ème Colloque International IDEKI "Didactiques et métiers de l'humain" ,18 - 19 Octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Metz-Montigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-Documentation, Mouvement et Construction de Savoirs : Vers Un Constructivisme plus Épistémologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et Questions Sur l'éducation - Jean-Pierre Astolfi, Une Référence d'actualité, Colloque International IFE-ENS de Lyon, 21 et 22 Mars 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche, Master d'Ingénierie de Formation,Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept et projet IDEKI : Didactiques et métiers de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO-Maghreb 2012 "Concept and Tools for Knowledge Management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et caratérisation de la professionnalité inclusive : vers la conception de formes didactiques et d'accompagnement adaptés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : paradoxes-contradictions-perspectives, 4ème Colloque international OPHRIS : Ecole et handicap, 21-22 mars, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche, Master d'Ingénierie de Formation, 4 février 2012, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept et projet IDEKI : Didactiques et métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts and Tools for knowledge Mangement, 2d International Symposium ISKO, 13-14 mai 2012, Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard les sciences de l'éducation portent-elles sur la culture de l'information ? Quels peuvent être leurs apports ? Constructions didactiques et mises en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets documentaires numériques : nouvel enseignement ? 9e congrès des enseignants documentalistes de l'Education nationale, 22-23-24 mars 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des enseignants documentalistes de l'Education Nationale, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche, Master d'Ingénierie de Formation, 7 janvier 2012, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installer une posture, une stratégie de recherche en formation et un mouvement de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage et développement professionnel, 2ème colloque international de didactique professionnelle, 7-8 Juillet 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemin de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche, Master d'Ingénierie de Formation, 31 mars 2012, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiki IDEKI Plateform to Promote and Federate Collective Intelligence : Didactic and Scientific Aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium ISKO-Maghreb On Concept and Tools for Knowledge Management, 13th -14th May, 2011, Université de Ia Mounaba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IDEKI wiki project: a virtual seed bed at the crossroads between three didactic strands: subject-related, teachers’ professional development and related to the social and caring professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO-Maghreb 2011 "Concept and Tools for Knowledge Management" (2011-05-13, 2011-05-14 : Hammamet, Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information-documentation : une activité professionnelle complexe et une discipline vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude, IFP Alsace Lorraine, 24 avril 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de wiki IDEKI : une pépinière virtuelle au confluent des didactiques disciplinaires et professionnelles et des métiers de la relation communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international Tice, 6-8 décembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation : enjeux de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Les didactiques en questions : Etat des lieux et perspectives pour la recherche et la formation. Session approches interdisciplinaires et intelligibilité des contenus, 7 juillet 2010, Université de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information-documentation et la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Syren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la recherche en Education et Formation AREF 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et didactique de l'information-documentation, état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention pour la FADBEN, 20 Octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels transactions, réflexions et partages de savoirs entre professionels de l'information, de l'éducation et de la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence collective et organisation des connaissances.Colloque international du chapitre français de l'ISKO, 24-26 juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe de recherche en sciences de l'information et communication, Jun 2009, Lyon, France. pp.276-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour notre métier ? Pertinence et permanence du métier de professeur-documentaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude organisée par l'ADBEN de l'académie d'Aix-Marseille, 10 décembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactisation de l'information-documentation : un enjeu de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Didactisation de l'information-documentation : un enjeu de professionnalisation", 8ème congrès des enseignants documentalistes de l'éducation nationale. Lyon E.N.S Sciences 28-29-30 mars 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France. pp.22-29, 313309108422-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles transactions, réflexions et partages de savoirs entre professionnels de l'information, de l'éducation et de la formation? In Intelligence collective et organisation des connaissances. Actes du 7ème colloque du chapitre Français de l'ISKO. Hassoun, M., El Hachani, M. (Dir.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence collective et organisation des connaissances. 7ème colloque du chapitre Français de l'ISKO.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.277-285, 978-2-916377-81-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concepts info-documentaires dans l'enregistrement scolaire. Introduction de l'atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à la culture informationnelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation et professionnalisation : du mouvement aux confins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFIRSE-IUFM. Les didactiques et leurs rapports à l'enseignement et à la formation. Quel statut épistémologique de leurs modèles et de leurs résultats ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'atelier 4 : Savoirs et information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et histoires : deux colloques internationaux en éducation - Colloque 1 : Savoirs de l'éducation et pratiques et de la formation - Atelier 4 : Savoirs et information-documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rouen, France. pp.251-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans les savoirs documentaires et informationnels en situation d'apprentissage et de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et histoires : deux colloques internationaux en éducation - Colloque 1 : Savoirs de l'éducation et pratiques et de la formation - Atelier 4 : Savoirs et information-documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rouen, France. pp.281-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Originalité et apports du savoir de la documentation dans la formation professionnelle TICE des futurs professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque international Recherche(s) et Formation : Former des enseignants-professionnels, savoirs et compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-documentalistes : un corps sans substance? In Expérimenter pour apprendre. Andrieu, Bernard (Dir.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Maxéville, France. p.39-60, ISBN : 2-84564-040-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-documentalistes : un corps sans substance ? Quels contenus ? Quelle expertise ? Quelle relation pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'IUFM de Lorraine : Le corps enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Nancy, France. pp.39-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de chercheurs sur le concept de territoires apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 126 p., 2023, I.D., Cheminements de pensées et constructions de savoirs, ISSN 2416-6472, 978-2-14-035305-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports aux savoirs, intelligence collective et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pfeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 184 p., 2021, I.D. Série 4, Émergences et construction de savoirs, ISSN 2425-4614, 978-2-343-24936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infirmières et infirmiers de l'éducation nationale : une nouvelle spécialité ? : émergences et premiers résultats de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 222 p., 2021, I.D. (Paris. 2013), ISSN 2269-7756, 978-2-343-22662-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'Information-Documentation et développement d'une posture de recherche dans les métiers de l'humain et en intelligence collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 522 p., 2020, I.D. Série 2, Information, documentation et construction de savoirs. - Paris : l'Harmattan, 2018, 978-2-343-18579-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions de savoirs et de dispositifs / [3e colloque international organisé par le réseau IDEKI, 3 et 4 décembre 2015, à l'ESPE de Colmar, (Alsace)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 551 p., 2018, I.D. Série 3, Didactiques et construction de savoirs, ISSN 2491-6110, 978-2-343-13643-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergences en didactiques pour les métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2016, ID : émergences, cheminements et constructions de savoirs, 978-2-343-10491-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.392, 2014, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI. Objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frisch, Muriel. L'Harmattan, 2014, Collection I.D Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain et de la relation: nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.01-262, 2013, 978-2-343-01178-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain et de la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.262, 2013, I.D/ Emergences, cheminements et constructions de savoirs, 978-2-343-01178-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles figures de l'information documentation. Etre enseignant documentaliste aujourd'hui : identité, compétences et savoirs spécifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frisch, Muriel. CRDP de Nancy-Metz, 2008, Documents, actes et rapports pour l'éducation, 978-2-86627-437-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions de la documentation : naissance d'une discipline scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 108 p., 2003, (Mouvement des savoirs), 978-2-7475-4034-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire : objet et dispositif de construction et de développement professionnel pour installer une posture de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Chirot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience éducative plurielle : recherche, éducation comparée, pédagogies et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.19-35, 2023, Collection I.D/Emergences, cheminements et constructions de savoirs. Série 1, Interactions et construction de savoirs, ISSN 2824-4680, 978-2-14-031265-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrider sans déshumaniser dans les métiers de l’humain et les recherches en sciences de l’éducation et de la formation pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les épidémies au prisme des SHS : de quelles crises les épidémies sont-elles porteuses ? : [actes du colloque,7 et 8 octobre 2021]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.239-250, 2022, 978-2-8130-0465-9. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infirmières et infirmiers de l'éducation nationale : une nouvelle spécialité ? : émergences et premiers résultats de recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.111-136, 2021, I.D. (Paris. 2013), ISSN 2269-7756, 978-2-343-22662-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en contre-transposition pour construire des savoirs et développer des formes d'efficacité réflexive un moyen de contribuer à l'évolution des pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infirmières et infirmiers de l'éducation nationale : une nouvelle spécialité ? Emergences et premiers résultats de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-28, 2021, 978-2-343-22662-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au chapitre 5 Culture, éducation et pratique sociale du sport : émergences, hybridations, professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe en question(s) : gouvernance, environnement, langues, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.173-176, 2021, Gestion de la culture, ISSN 1630-6147, 978-2-343-24770-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au chapitre III : les interconnexions à construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions de savoirs et de dispositifs / [3e colloque international organisé par le réseau IDEKI, 3 et 4 décembre 2015, à l'ESPE de Colmar, (Alsace)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.335-399, 2018, I.D. Série 3, Didactiques et construction de savoirs, ISSN 2491-6110, 978-2-343-13643-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une école didactique : vers un constructivisme plus épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions de savoirs et de dispositifs / [3e colloque international organisé par le réseau IDEKI, 3 et 4 décembre 2015, à l'ESPE de Colmar, (Alsace)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.27-49, 2018, I.D. Série 3, Didactiques et construction de savoirs, ISSN 2491-6110, 978-2-343-13643-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information documentation en France et construction d'une posture de recherche dans l'accompagnement au développement professionnel des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrizia Magnoler; Achille M. Notti; Loredana Perla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La professionalità degli insegnanti. La ricerca e le pratiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensa MultiMedia, 2017, 978-88-6760-470-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence d'un nouveau concept pour la recherche et la formation &amp;quot;efficacité réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimer l'efficacité en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, pp.69-102, 2015, ID : Emergences, cheminements et constructions de savoirs, 978-2-343-06590-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d'un concept pour la recherche et la formation &amp;quot;Efficacité Réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimer l'efficacité en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.69-102, 2015, 978-2-343-06590-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l’information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI : objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-203, 2014, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zapata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI : objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.375-379, 2014, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution et caractérisation de la professionnalité inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zapata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Perez, Teresa Assude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : Paradoxes, contradictions et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-187, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminement de pensées, Savoirs en mouvement, Constructions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain et de la relation : nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche : objets de recherche et pratiques "en écloserie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-32, 2013, I.D/ Emergences, cheminements et constructions de savoirs, 978-2-343-01178-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard les sciences de l'éducation portent-elles sur la culture de l'information ? Quels peuvent être leurs apports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets documentaires numériques : nouvel enseignement ? 9e Congrès des enseignants documentalistes de l'Éducation nationale, Paris, 22-23-24 mars 2012 ; organisé par la Fédération des enseignants documentalistes de l'Éducation nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.108-116, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation : enjeux de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques en questions : état des lieux et perspectives pour la recherche et la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.240-250, 2012, 978-2-8041-7117-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard les sciences de l’éducation portent-elles sur la culture de l’information ? Quels peuvent être leurs apports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets documentaires numériques : nouvel enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.108-116, 2012, 978-3-09-108690-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l’information-documentation : enjeux de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques en question(s): état des lieux et perspectives pour la recherche et la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240-250, 2012, 978-2-8041-7117-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à la culture informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure Sciences Information Et Bibliothèques, pp.232-244, 2010, Papiers, 978-2-910227-75-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactisation de l'information-documentation un enjeu de professionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture de l'information : des pratiques.. aux savoirs - 8e Congrès des enseignants documentalistes de l'Education nationale, Lyon, ENS Sciences, 28-30 mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.22-29, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la documentation et didactique des sciences : transcender une conception restreinte du document.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles figures de l'information documentation : Etre enseignant documentaliste aujourd'hui : identité, compétences et savoirs spécifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé - CRDP de Nancy-Metz, pp.71-89, 2008, Documents, actes et rapports pour l'éducation, 978-2-86627-437-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler des pratiques documentaires et informationnelles avec l'enseignement des disciplines scientifiques et techniques dans le premier degré. In Expérimenter pour apprendre. Andrieu, Bernard (Dir.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimenter pour apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.79-95, 2005, Mouvement des savoirs, 2-7475-8212-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-documentalistes : toujours en quête d'identité? In Education et formation : nouvelles questions, nouveaux métiers. Astolfi, Jean-Pierre (Dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et formation : nouvelles questions, nouveaux métiers. Astolfi, J.P (Dir.).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESF, pp.129-151, 2003, Pédagogies, 2-7101-1601-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Didactique de l’Information-Documentation et les métiers de l’humain. Une épistémologie commune ou des épistémologies en interaction dans une vision dynamique, interdisciplinaire et multiréférencée ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04568390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports entre éthique, déontologie critique de l'IA générative et de ce que cela induit d'un point de vue des rapports aux savoirs et aux apprentissages pour les métiers de l'humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition « top-down » et contre transposition « bottom-up » ? Information-Documentation et constructivisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01468875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'enquête enseignants élèves sur les usages et non-usages des IAG dans la Région académique Grand-Est. GTnum IA2GE de la Direction du numérique éducatif du MENESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Trestini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alexandre Magot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zeyringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« EvalNut&S : Nutrition et sensorialité : Étude et impact (à court et moyen termes) du programme de formation Nutrition et Sensorialité sur les professionnels du secteur éducatif impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de reims Champagne-Ardenne; CHU de Reims. 2023, pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au rapport de l'étude réalisé par le LISEC &amp;quot;Articulation et complémentarité des équipes pédagogiques et des services de documentation au coeur de la transformation pédagogique&amp;quot; pour la MIPES-DGESIP, 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] MIPES-DGESIP. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation et collaboration entre les équipes pédagogiques et les services de documentation au cœur de la transformation pédagogique de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] DGESIP (pôle pédagogique) / Laboratoire Interuniversitaire des Sciences de l’Education et de la Communication (LISEC, EA 2310). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche: Articulation et complémentarité des équipes pédagogiques et des services de documentation au coeur de la rénovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Trestini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LISEC. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la Documentation quel savoir de la documentation au collège ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Rouen - CIVIIC, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03503167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502296v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pfeffer-Meyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Risch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ikh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03753372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paragot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2022.06.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04322050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.003.0111" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/SPIR.066.0095" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Henrion-Latch&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/formare-23470" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/DIDACTICAHISTORICA.2018.004.01.87" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04322100v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03006659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3492" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01437600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257078v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01437955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05391510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04322248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia, Rich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04817202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joseph Ndi Mena" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323356v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Meyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104210v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104648v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104645v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104649v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104211v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104750v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104650v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287804v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104652v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104204v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287935v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104218v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104201v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618652v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gossin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Syren" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104216v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687743v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687091v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104213v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103639v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chapron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104191v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292130v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pfeffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323143v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896907v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104880v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446537v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45218" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104879v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01469392v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40747&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275706v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104881v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104885v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321667v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairieharmattan.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03753339v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004659" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323214v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323090v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321791v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323203v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104231v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471722v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471728v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zapata" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467604v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100739970" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01469368v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104227v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104228v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104222v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104223v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104226v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Meyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687058v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568390v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05022046v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01468875v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292151v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293460v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193581v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chalmel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry P&#233;bayle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kennel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301303v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03503167v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502296v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pfeffer-Meyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Risch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ikh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04322050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03753372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paragot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2022.06.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.003.0111" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/SPIR.066.0095" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Henrion-Latch&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/formare-23470" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/DIDACTICAHISTORICA.2018.004.01.87" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04322100v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03006659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3492" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01437600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257078v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01437955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05391510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia, Rich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04817202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joseph Ndi Mena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323356v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Meyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104647v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104210v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104648v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104209v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104577v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104750v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104192v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104652v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287935v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104218v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gossin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Syren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104575v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687743v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chapron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103638v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292130v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503107v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pfeffer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446537v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45218" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275706v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01469392v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40747&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321667v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairieharmattan.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03753339v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004659" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323214v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323090v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323203v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104220v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104231v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zapata" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100739970" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01469368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275646v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104223v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Meyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687058v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686996v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05022046v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01468875v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292151v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293460v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193581v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chalmel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry P&#233;bayle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kennel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301303v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03503167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>