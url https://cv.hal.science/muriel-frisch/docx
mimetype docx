--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Muriel Frisch </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum Vitae de Muriel FrischJanvier 2026 : Professeure du Cnam, titulaire de la chaire &amp;quot;Gouvernance et ingénierie de l'information et des données&amp;quot;. Equipe pédagogique Stratégie, Directrice de l'INTD-CNAM (Institut National des Techniques de la Documentation).Membre du laboratoire DICEN-IDF (Dispositifs d'Information et de Communication à l'Ere du numérique), (EA 7339)/2017-2026 : PU Sciences de l’éducation et de la formation  à l'URCA, promue au grade de Professeure des universités 1ère CL par le CNU/2024-2026 : Directrice de l’équipe SAFE2M (Savoirs Apprentissages en formation Education Médiations et Médiatisations) au laboratoire Cérep/2023 : Responsable de la thématique Epistémologie(s), Emergences, Didactiques et Interdisciplinarités (2EDI)/2023 : Directrice adjointe de la maison des SHS de l’URCA/Depuis 2022 : Membre de l’instance nationale CNU Collège A section 70/2018-2023 : Co-responsable de la thématique Epistémologie(s), Didactiques et Interdisciplinarités/2018-2026 : Responsable à l'INSPE du parcours IDEMIH Information-Documentation-EMI (Education aux médias et à l’information), Intelligence collective pour les métiers de l’Humain/Depuis 2009 : Directrice scientifique du Réseau IDEKI/2018-2024 : Co-responsable de l’axe Territoires et Organisations à la maison des SHS de l’URCA/Sept2018-janvier 2024 : Directrice du laboratoire Cérep (Centre d’étude et de recherches sur les emplois et les professionnalisations EA 4692)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research in Education and Training Sciences focuses on the processes of professionalisation by linking Science and Society; Research and Training; and by offering seminars, multi-category study days and regular IDEKI colloquia on the theme: &amp;quot;Didactics, Human Professions and Collective Intelligence&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fields of research: Didactics, Information-Documentation didactics, adapted and inclusive didactics, building professionalism, professional development, analysis of practices and activities, interdisciplinarity, research-action-training.We have revealed a new field of research, that of research into the didactics of Information-Documentation, accompanied by a particular research posture based on a strong link between research, action and training aimed at supporting the emergence of new knowledge about human professions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Key words: Relationship(s) to Knowledge(s), Emergences, Reflective effectiveness, Professional evolution and development, Collective intelligence, interdisciplinarity, Learning territories, Didactic capture, Processes, Support, Mediation, Clinic, Complexity, Human professions.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations méthodologiques en recherche et en formation pour une didactique adaptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pfeffer-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Risch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ikh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Information-Documentation et la question de l’accessibilité dans ses multiples dimensions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, p.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et mouvement de contre-transposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Epistémologie et éthique. Entre sciences de l'éducation et praxis pédagogiques. Sous la Dir. de Cédric Prévot., HS, pp.149-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusivité scolaire, propos actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue Santé scolaire et universitaire de l’école à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76, pp.10-12. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2022.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des infirmiers et infirmières scolaires avec un dispositif d’Atelier d’Analyse des Pratiques Professionnelles (AAPP) et dans des formes de rapports aux savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (3), pp.111-127. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrea.003.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement, développement professionnel autonome et complexité en classes inversées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (66), pp.95-104. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/SPIR.066.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir, former, accompagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pfeffer-Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ulis-Unité Localisée pour l'inclusion scolaire, Hors-Série (51), pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des apprenants : prise en compte de l'influence de la variation sexolectorale dans les métiers du bâtiment et la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Partir des compétences transversales pour lire autrement le travail, Hors-série AFPA (13), pp. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompanying Training Professionalization Processes, Using Didactic and Research in a Complex Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Form@re</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (2), pp.62-75. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/formare-23470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de l'information documentation en France comme ressources pour l'enseignement : une histoire et une &amp;quot;épistémologie plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactica Historica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.87-91. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33055/DIDACTICAHISTORICA.2018.004.01.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et inclusion : un dispositif original en France de recherche-intervention basé sur des méthodes combinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian journal of educational research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et Inclusion : un dispositif original en France de recherche-intervention basé sur des méthodes combinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian journal of educational research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.ISSN : 2038-9744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles et des concepts en question pour une didactique de l’Information-Documentation et proposition d’une matrice curriculaire dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.43-57. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.3492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement en formation et en recherche avec la didactique de l'information-documentation et avec le réseau de professionnels de la recherche, de l'éducation et concept IDEKI / Accompagnare nella formazione e nella ricerca con la Didattica dell'informazione-documentazione e con la rete dei professionisti della ricerca, dell'educazione e il concetto IDEKI in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedagogia Oggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.180-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement en formation et en recherche avec la didactique de l'information-documentation et avec le réseau de professionnels de la recherche, de l'éducation et concept IDEKI en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedagogia Oggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.180-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de regards croisés en formation : l’exemple d’un dispositif en information-documentation et construction collective de savoirs en recherche-action-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.57-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de regards croisés en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information à la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler pratiques, savoirs et compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-série (27)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'information à la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-série, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disciplinarisation et didactisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°50-51, janvier, pp.155-165, 1291-228X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disciplinarisation et didactisation de l'information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Eduquer à / par l'information, 50-51, pp.155-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans les savoirs documentaires et informationnels en situation d'apprentissage et de formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° Hors Série, pp.281-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversalité hasardeuse... Quand débrouillardise et non scolaire sont des réponses insuffisantes pour la documentation à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter CDI : revue des centres de documentation et d'information de l'enseignement secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 175, pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser internet au CDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 404, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la documentation. Bâtir une éducation documentaire.&amp;quot; In Perspectives documentaires en éducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives documentaires en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.79-87, 1148-4519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Rapports aux savoirs, constructions de savoirs et adaptations humaines avec l'IA”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès orbicom, GTnum IA2GE-Iti lyric, Communication, Remédiation, Ethique et Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Sep 2025, Strasbourg/Parlement Européen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted didactics and teacher phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia, Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISATT Living and Leading in the Next Era: Connecting Teaching, Research Citizenship and Equity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perla, L., Agrati, L.-S., Vinci, V., Jul 2023, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04568386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une posture de recherche dans les métiers de l’humain et en intelligence collective : émergences, cheminements et constructions de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdépendances, pandémies et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie européenne interdisciplinaire des sciences (AEIS), Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnal development with digital practices and collective intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joseph Ndi Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pfeffer-Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Easy Chair for HELMETO 2020-Sept 17 et 18. Universite Aldo Moro, Bari, Italy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bari (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience nutritionnelle : un nouveau champ de recherche pluridisciplinaire et didactique en éducation à l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial sur la Résilience. Développement humain, développement durable, résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective intelligence, hybrid device, conceptualization and professionnal evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joseph Ndi Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELMETO 2020 : Second International Workshop on Higher Education Learning Methodologies and Technologies Online - HELMeTo2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications numériques et médias scolaires, enjeux pédagogiques et éthiques. Animation de la session.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La publication sur le web. Un objet pédagogique et didactique pour les professeurs documentalistes. 11ème congrès des professeurs documentalistes de l'éducation nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apden, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School Organization and the Initial Teacher Training in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internal Seminar, Programme Erasmus+, Université Aldo Moro, Bari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et épistémologie de l'information-documentation, Suzanne Briet et évolutions de la documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad Mustafa El Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 11e colloque international d'ISKO-France 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France. pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contre-transposition/Counter-transposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internal seminar, Programme Erasmus+, Université Aldo Moro, Bari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Professionnal Training of the Teacher in Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internal Seminar, Programme Erasmus+, Université Aldo Moro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Methodology and Educational Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture at the Doctoral School of Human Relations Sciences, Programme Erasmus+, Université Aldo Moro, Bari, 19 Juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation : émergences, intéractions et convergences avec les environnements informatiques pour l'apprentissage et les métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence sur les environnements informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.388-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le dispositif innovant IDEKI, la construction d'un wiki et sur le projet scientifique associé. Développement d'une intelligence collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital week, ESPE, Université de Reims Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation et construction d'une posture de recherche dans l'accompagnement du développement professionnel des enseignants en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de didactiques, Université Aldo Moro de Bari, 13-15 avril 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bari, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEKI, une innovation au service de la formation des professionnels de l'éducation, de la formation et des métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de didactiques, Université Aldo Moro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bari, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'information et aux médias dans un contexte de recomposition curriculaire. Eléments de réflexion autour de l'émergence d'une notion unifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude, ESPE Lille Nord de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Villeneuse d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une école didactique : vers un constructivisme plus épistémologique. Influence de la pensée de Jean-pierre Astolfi dans nos recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques, métiers de l'humain et intelligence collective. Nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche : construction de savoirs et de dispositifs, ESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrice curriculaire et développement : un ensemble d'éléments en intéraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner-apprendre l'information-documentation ! Approches didactiques et démarches pédagogiques pour développer la culture informationnelle des élèves, 10e congrès des enseignants documentalistes de l'Education Nationale, 9-10-11 octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des enseignants documentalistes de l'Education Nationale, Oct 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches, modèles et concepts en didactique de l'information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles et didactiques. Autour du concept de modèle, journée d'étude, ESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation, des modèles, des concepts et un prototype de matrice curriculaire dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner- apprendre l'information-documentation ! Approches didactiques et démarches pédagogiques pour développer la culture informationnelle des élèves, 10e congrès des enseignants documentalistes de l'Education Nationale, 9-10-11 octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des enseignants documentalistes de l'Education Nationale, Oct 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education, information, didactiques et métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche EFS, Université Lorraine, ESPÉ, 26 septembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminement de pensées, Savoirs en mouvement, Constructions didactiques : le concept IDEKI un moment de rencontre et d’émergences d’idées en appui sur des travaux de recherche et des dispositifs de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du réseau IDEKI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Maxéville, France. pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed-Back sur une &amp;quot;recherche-action&amp;quot; : une action de recherche reproblématisée en didactique de l'information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts and Tools for Knowledge Management,Proceedings, 3rd International Symposium, Isko-Maghreb, 8-9 Novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation : épistémologie plurielle et statut des savoirs en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Réseau IDEKI. Objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés, 2ème Colloque International IDEKI "Didactiques et métiers de l'humain" ,18 - 19 Octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Metz-Montigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-Documentation, Mouvement et Construction de Savoirs : Vers Un Constructivisme plus Épistémologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et Questions Sur l'éducation - Jean-Pierre Astolfi, Une Référence d'actualité, Colloque International IFE-ENS de Lyon, 21 et 22 Mars 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche, Master d'Ingénierie de Formation,Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept et projet IDEKI : Didactiques et métiers de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO-Maghreb 2012 "Concept and Tools for Knowledge Management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et caratérisation de la professionnalité inclusive : vers la conception de formes didactiques et d'accompagnement adaptés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : paradoxes-contradictions-perspectives, 4ème Colloque international OPHRIS : Ecole et handicap, 21-22 mars, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche, Master d'Ingénierie de Formation, 4 février 2012, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept et projet IDEKI : Didactiques et métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts and Tools for knowledge Mangement, 2d International Symposium ISKO, 13-14 mai 2012, Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard les sciences de l'éducation portent-elles sur la culture de l'information ? Quels peuvent être leurs apports ? Constructions didactiques et mises en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets documentaires numériques : nouvel enseignement ? 9e congrès des enseignants documentalistes de l'Education nationale, 22-23-24 mars 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des enseignants documentalistes de l'Education Nationale, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche, Master d'Ingénierie de Formation, 7 janvier 2012, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installer une posture, une stratégie de recherche en formation et un mouvement de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage et développement professionnel, 2ème colloque international de didactique professionnelle, 7-8 Juillet 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemin de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche, Master d'Ingénierie de Formation, 31 mars 2012, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiki IDEKI Plateform to Promote and Federate Collective Intelligence : Didactic and Scientific Aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium ISKO-Maghreb On Concept and Tools for Knowledge Management, 13th -14th May, 2011, Université de Ia Mounaba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IDEKI wiki project: a virtual seed bed at the crossroads between three didactic strands: subject-related, teachers’ professional development and related to the social and caring professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO-Maghreb 2011 "Concept and Tools for Knowledge Management" (2011-05-13, 2011-05-14 : Hammamet, Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information-documentation : une activité professionnelle complexe et une discipline vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude, IFP Alsace Lorraine, 24 avril 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de wiki IDEKI : une pépinière virtuelle au confluent des didactiques disciplinaires et professionnelles et des métiers de la relation communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international Tice, 6-8 décembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation : enjeux de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Les didactiques en questions : Etat des lieux et perspectives pour la recherche et la formation. Session approches interdisciplinaires et intelligibilité des contenus, 7 juillet 2010, Université de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information-documentation et la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Syren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la recherche en Education et Formation AREF 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et didactique de l'information-documentation, état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention pour la FADBEN, 20 Octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels transactions, réflexions et partages de savoirs entre professionels de l'information, de l'éducation et de la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence collective et organisation des connaissances.Colloque international du chapitre français de l'ISKO, 24-26 juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe de recherche en sciences de l'information et communication, Jun 2009, Lyon, France. pp.276-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour notre métier ? Pertinence et permanence du métier de professeur-documentaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude organisée par l'ADBEN de l'académie d'Aix-Marseille, 10 décembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactisation de l'information-documentation : un enjeu de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Didactisation de l'information-documentation : un enjeu de professionnalisation", 8ème congrès des enseignants documentalistes de l'éducation nationale. Lyon E.N.S Sciences 28-29-30 mars 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France. pp.22-29, 313309108422-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles transactions, réflexions et partages de savoirs entre professionnels de l'information, de l'éducation et de la formation? In Intelligence collective et organisation des connaissances. Actes du 7ème colloque du chapitre Français de l'ISKO. Hassoun, M., El Hachani, M. (Dir.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence collective et organisation des connaissances. 7ème colloque du chapitre Français de l'ISKO.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.277-285, 978-2-916377-81-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concepts info-documentaires dans l'enregistrement scolaire. Introduction de l'atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à la culture informationnelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation et professionnalisation : du mouvement aux confins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFIRSE-IUFM. Les didactiques et leurs rapports à l'enseignement et à la formation. Quel statut épistémologique de leurs modèles et de leurs résultats ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'atelier 4 : Savoirs et information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et histoires : deux colloques internationaux en éducation - Colloque 1 : Savoirs de l'éducation et pratiques et de la formation - Atelier 4 : Savoirs et information-documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rouen, France. pp.251-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans les savoirs documentaires et informationnels en situation d'apprentissage et de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et histoires : deux colloques internationaux en éducation - Colloque 1 : Savoirs de l'éducation et pratiques et de la formation - Atelier 4 : Savoirs et information-documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rouen, France. pp.281-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Originalité et apports du savoir de la documentation dans la formation professionnelle TICE des futurs professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque international Recherche(s) et Formation : Former des enseignants-professionnels, savoirs et compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-documentalistes : un corps sans substance? In Expérimenter pour apprendre. Andrieu, Bernard (Dir.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Maxéville, France. p.39-60, ISBN : 2-84564-040-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-documentalistes : un corps sans substance ? Quels contenus ? Quelle expertise ? Quelle relation pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'IUFM de Lorraine : Le corps enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Nancy, France. pp.39-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de chercheurs sur le concept de territoires apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 126 p., 2023, I.D., Cheminements de pensées et constructions de savoirs, ISSN 2416-6472, 978-2-14-035305-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports aux savoirs, intelligence collective et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pfeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 184 p., 2021, I.D. Série 4, Émergences et construction de savoirs, ISSN 2425-4614, 978-2-343-24936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infirmières et infirmiers de l'éducation nationale : une nouvelle spécialité ? : émergences et premiers résultats de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 222 p., 2021, I.D. (Paris. 2013), ISSN 2269-7756, 978-2-343-22662-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'Information-Documentation et développement d'une posture de recherche dans les métiers de l'humain et en intelligence collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 522 p., 2020, I.D. Série 2, Information, documentation et construction de savoirs. - Paris : l'Harmattan, 2018, 978-2-343-18579-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions de savoirs et de dispositifs / [3e colloque international organisé par le réseau IDEKI, 3 et 4 décembre 2015, à l'ESPE de Colmar, (Alsace)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 551 p., 2018, I.D. Série 3, Didactiques et construction de savoirs, ISSN 2491-6110, 978-2-343-13643-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergences en didactiques pour les métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2016, ID : émergences, cheminements et constructions de savoirs, 978-2-343-10491-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.392, 2014, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI. Objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frisch, Muriel. L'Harmattan, 2014, Collection I.D Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain et de la relation: nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.01-262, 2013, 978-2-343-01178-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain et de la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.262, 2013, I.D/ Emergences, cheminements et constructions de savoirs, 978-2-343-01178-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles figures de l'information documentation. Etre enseignant documentaliste aujourd'hui : identité, compétences et savoirs spécifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frisch, Muriel. CRDP de Nancy-Metz, 2008, Documents, actes et rapports pour l'éducation, 978-2-86627-437-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions de la documentation : naissance d'une discipline scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 108 p., 2003, (Mouvement des savoirs), 978-2-7475-4034-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire : objet et dispositif de construction et de développement professionnel pour installer une posture de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Chirot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience éducative plurielle : recherche, éducation comparée, pédagogies et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.19-35, 2023, Collection I.D/Emergences, cheminements et constructions de savoirs. Série 1, Interactions et construction de savoirs, ISSN 2824-4680, 978-2-14-031265-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrider sans déshumaniser dans les métiers de l’humain et les recherches en sciences de l’éducation et de la formation pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les épidémies au prisme des SHS : de quelles crises les épidémies sont-elles porteuses ? : [actes du colloque,7 et 8 octobre 2021]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.239-250, 2022, 978-2-8130-0465-9. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infirmières et infirmiers de l'éducation nationale : une nouvelle spécialité ? : émergences et premiers résultats de recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.111-136, 2021, I.D. (Paris. 2013), ISSN 2269-7756, 978-2-343-22662-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en contre-transposition pour construire des savoirs et développer des formes d'efficacité réflexive un moyen de contribuer à l'évolution des pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infirmières et infirmiers de l'éducation nationale : une nouvelle spécialité ? Emergences et premiers résultats de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-28, 2021, 978-2-343-22662-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au chapitre 5 Culture, éducation et pratique sociale du sport : émergences, hybridations, professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe en question(s) : gouvernance, environnement, langues, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.173-176, 2021, Gestion de la culture, ISSN 1630-6147, 978-2-343-24770-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au chapitre III : les interconnexions à construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions de savoirs et de dispositifs / [3e colloque international organisé par le réseau IDEKI, 3 et 4 décembre 2015, à l'ESPE de Colmar, (Alsace)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.335-399, 2018, I.D. Série 3, Didactiques et construction de savoirs, ISSN 2491-6110, 978-2-343-13643-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une école didactique : vers un constructivisme plus épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions de savoirs et de dispositifs / [3e colloque international organisé par le réseau IDEKI, 3 et 4 décembre 2015, à l'ESPE de Colmar, (Alsace)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.27-49, 2018, I.D. Série 3, Didactiques et construction de savoirs, ISSN 2491-6110, 978-2-343-13643-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information documentation en France et construction d'une posture de recherche dans l'accompagnement au développement professionnel des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrizia Magnoler; Achille M. Notti; Loredana Perla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La professionalità degli insegnanti. La ricerca e le pratiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensa MultiMedia, 2017, 978-88-6760-470-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence d'un nouveau concept pour la recherche et la formation &amp;quot;efficacité réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimer l'efficacité en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, pp.69-102, 2015, ID : Emergences, cheminements et constructions de savoirs, 978-2-343-06590-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d'un concept pour la recherche et la formation &amp;quot;Efficacité Réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimer l'efficacité en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.69-102, 2015, 978-2-343-06590-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l’information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI : objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-203, 2014, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zapata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI : objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.375-379, 2014, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution et caractérisation de la professionnalité inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zapata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Perez, Teresa Assude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : Paradoxes, contradictions et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-187, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminement de pensées, Savoirs en mouvement, Constructions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain et de la relation : nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche : objets de recherche et pratiques "en écloserie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-32, 2013, I.D/ Emergences, cheminements et constructions de savoirs, 978-2-343-01178-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard les sciences de l'éducation portent-elles sur la culture de l'information ? Quels peuvent être leurs apports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets documentaires numériques : nouvel enseignement ? 9e Congrès des enseignants documentalistes de l'Éducation nationale, Paris, 22-23-24 mars 2012 ; organisé par la Fédération des enseignants documentalistes de l'Éducation nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.108-116, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation : enjeux de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques en questions : état des lieux et perspectives pour la recherche et la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.240-250, 2012, 978-2-8041-7117-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard les sciences de l’éducation portent-elles sur la culture de l’information ? Quels peuvent être leurs apports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets documentaires numériques : nouvel enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.108-116, 2012, 978-3-09-108690-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l’information-documentation : enjeux de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques en question(s): état des lieux et perspectives pour la recherche et la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240-250, 2012, 978-2-8041-7117-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à la culture informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure Sciences Information Et Bibliothèques, pp.232-244, 2010, Papiers, 978-2-910227-75-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactisation de l'information-documentation un enjeu de professionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture de l'information : des pratiques.. aux savoirs - 8e Congrès des enseignants documentalistes de l'Education nationale, Lyon, ENS Sciences, 28-30 mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.22-29, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la documentation et didactique des sciences : transcender une conception restreinte du document.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles figures de l'information documentation : Etre enseignant documentaliste aujourd'hui : identité, compétences et savoirs spécifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé - CRDP de Nancy-Metz, pp.71-89, 2008, Documents, actes et rapports pour l'éducation, 978-2-86627-437-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler des pratiques documentaires et informationnelles avec l'enseignement des disciplines scientifiques et techniques dans le premier degré. In Expérimenter pour apprendre. Andrieu, Bernard (Dir.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimenter pour apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.79-95, 2005, Mouvement des savoirs, 2-7475-8212-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-documentalistes : toujours en quête d'identité? In Education et formation : nouvelles questions, nouveaux métiers. Astolfi, Jean-Pierre (Dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et formation : nouvelles questions, nouveaux métiers. Astolfi, J.P (Dir.).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESF, pp.129-151, 2003, Pédagogies, 2-7101-1601-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Didactique de l’Information-Documentation et les métiers de l’humain. Une épistémologie commune ou des épistémologies en interaction dans une vision dynamique, interdisciplinaire et multiréférencée ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04568390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports entre éthique, déontologie critique de l'IA générative et de ce que cela induit d'un point de vue des rapports aux savoirs et aux apprentissages pour les métiers de l'humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition « top-down » et contre transposition « bottom-up » ? Information-Documentation et constructivisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01468875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'enquête enseignants élèves sur les usages et non-usages des IAG dans la Région académique Grand-Est. GTnum IA2GE de la Direction du numérique éducatif du MENESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Trestini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alexandre Magot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zeyringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« EvalNut&S : Nutrition et sensorialité : Étude et impact (à court et moyen termes) du programme de formation Nutrition et Sensorialité sur les professionnels du secteur éducatif impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de reims Champagne-Ardenne; CHU de Reims. 2023, pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au rapport de l'étude réalisé par le LISEC &amp;quot;Articulation et complémentarité des équipes pédagogiques et des services de documentation au coeur de la transformation pédagogique&amp;quot; pour la MIPES-DGESIP, 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] MIPES-DGESIP. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation et collaboration entre les équipes pédagogiques et les services de documentation au cœur de la transformation pédagogique de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] DGESIP (pôle pédagogique) / Laboratoire Interuniversitaire des Sciences de l’Education et de la Communication (LISEC, EA 2310). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche: Articulation et complémentarité des équipes pédagogiques et des services de documentation au coeur de la rénovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Trestini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LISEC. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la Documentation quel savoir de la documentation au collège ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Rouen - CIVIIC, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03503167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Muriel Frisch </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum Vitae de Muriel FrischJanvier 2026 : Professeure du Cnam, titulaire de la chaire &amp;quot;Gouvernance et ingénierie de l'information et des données&amp;quot;. Equipe pédagogique Stratégie, Directrice de l'INTD-CNAM (Institut National des Techniques de la Documentation).Membre du laboratoire DICEN-IDF (Dispositifs d'Information et de Communication à l'Ere du numérique), (EA 7339)/2017-2026 : PU Sciences de l’éducation et de la formation  à l'URCA, promue au grade de Professeure des universités 1ère CL par le CNU/2024-2026 : Directrice de l’équipe SAFE2M (Savoirs Apprentissages en formation Education Médiations et Médiatisations) au laboratoire Cérep/2023 : Responsable de la thématique Epistémologie(s), Emergences, Didactiques et Interdisciplinarités (2EDI)/2023 : Directrice adjointe de la maison des SHS de l’URCA/Depuis 2022 : Membre de l’instance nationale CNU Collège A section 70/2018-2023 : Co-responsable de la thématique Epistémologie(s), Didactiques et Interdisciplinarités/2018-2026 : Responsable à l'INSPE du parcours IDEMIH Information-Documentation-EMI (Education aux médias et à l’information), Intelligence collective pour les métiers de l’Humain/Depuis 2009 : Directrice scientifique du Réseau IDEKI/2018-2024 : Co-responsable de l’axe Territoires et Organisations à la maison des SHS de l’URCA/Sept2018-janvier 2024 : Directrice du laboratoire Cérep (Centre d’étude et de recherches sur les emplois et les professionnalisations EA 4692)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research in Education and Training Sciences focuses on the processes of professionalisation by linking Science and Society; Research and Training; and by offering seminars, multi-category study days and regular IDEKI colloquia on the theme: &amp;quot;Didactics, Human Professions and Collective Intelligence&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fields of research: Didactics, Information-Documentation didactics, adapted and inclusive didactics, building professionalism, professional development, analysis of practices and activities, interdisciplinarity, research-action-training.We have revealed a new field of research, that of research into the didactics of Information-Documentation, accompanied by a particular research posture based on a strong link between research, action and training aimed at supporting the emergence of new knowledge about human professions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Key words: Relationship(s) to Knowledge(s), Emergences, Reflective effectiveness, Professional evolution and development, Collective intelligence, interdisciplinarity, Learning territories, Didactic capture, Processes, Support, Mediation, Clinic, Complexity, Human professions.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations méthodologiques en recherche et en formation pour une didactique adaptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pfeffer-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Risch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ikh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Information-Documentation et la question de l’accessibilité dans ses multiples dimensions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, p.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et mouvement de contre-transposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Epistémologie et éthique. Entre sciences de l'éducation et praxis pédagogiques. Sous la Dir. de Cédric Prévot., HS, pp.149-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusivité scolaire, propos actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue Santé scolaire et universitaire de l’école à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76, pp.10-12. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2022.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement, développement professionnel autonome et complexité en classes inversées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (66), pp.95-104. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/SPIR.066.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des infirmiers et infirmières scolaires avec un dispositif d’Atelier d’Analyse des Pratiques Professionnelles (AAPP) et dans des formes de rapports aux savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (3), pp.111-127. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrea.003.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir, former, accompagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pfeffer-Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ulis-Unité Localisée pour l'inclusion scolaire, Hors-Série (51), pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des apprenants : prise en compte de l'influence de la variation sexolectorale dans les métiers du bâtiment et la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Partir des compétences transversales pour lire autrement le travail, Hors-série AFPA (13), pp. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompanying Training Professionalization Processes, Using Didactic and Research in a Complex Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Form@re</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (2), pp.62-75. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/formare-23470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de l'information documentation en France comme ressources pour l'enseignement : une histoire et une &amp;quot;épistémologie plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactica Historica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.87-91. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33055/DIDACTICAHISTORICA.2018.004.01.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et Inclusion : un dispositif original en France de recherche-intervention basé sur des méthodes combinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian journal of educational research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.ISSN : 2038-9744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et inclusion : un dispositif original en France de recherche-intervention basé sur des méthodes combinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian journal of educational research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles et des concepts en question pour une didactique de l’Information-Documentation et proposition d’une matrice curriculaire dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.43-57. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.3492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement en formation et en recherche avec la didactique de l'information-documentation et avec le réseau de professionnels de la recherche, de l'éducation et concept IDEKI / Accompagnare nella formazione e nella ricerca con la Didattica dell'informazione-documentazione e con la rete dei professionisti della ricerca, dell'educazione e il concetto IDEKI in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedagogia Oggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.180-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement en formation et en recherche avec la didactique de l'information-documentation et avec le réseau de professionnels de la recherche, de l'éducation et concept IDEKI en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedagogia Oggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.180-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de regards croisés en formation : l’exemple d’un dispositif en information-documentation et construction collective de savoirs en recherche-action-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.57-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de regards croisés en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information à la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler pratiques, savoirs et compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-série (27)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'information à la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-série, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disciplinarisation et didactisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°50-51, janvier, pp.155-165, 1291-228X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disciplinarisation et didactisation de l'information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Eduquer à / par l'information, 50-51, pp.155-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans les savoirs documentaires et informationnels en situation d'apprentissage et de formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° Hors Série, pp.281-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversalité hasardeuse... Quand débrouillardise et non scolaire sont des réponses insuffisantes pour la documentation à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter CDI : revue des centres de documentation et d'information de l'enseignement secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 175, pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser internet au CDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 404, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la documentation. Bâtir une éducation documentaire.&amp;quot; In Perspectives documentaires en éducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives documentaires en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.79-87, 1148-4519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Rapports aux savoirs, constructions de savoirs et adaptations humaines avec l'IA”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès orbicom, GTnum IA2GE-Iti lyric, Communication, Remédiation, Ethique et Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Sep 2025, Strasbourg/Parlement Européen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted didactics and teacher phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia, Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISATT Living and Leading in the Next Era: Connecting Teaching, Research Citizenship and Equity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perla, L., Agrati, L.-S., Vinci, V., Jul 2023, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04568386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une posture de recherche dans les métiers de l’humain et en intelligence collective : émergences, cheminements et constructions de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdépendances, pandémies et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie européenne interdisciplinaire des sciences (AEIS), Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnal development with digital practices and collective intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joseph Ndi Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pfeffer-Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Easy Chair for HELMETO 2020-Sept 17 et 18. Universite Aldo Moro, Bari, Italy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bari (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience nutritionnelle : un nouveau champ de recherche pluridisciplinaire et didactique en éducation à l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial sur la Résilience. Développement humain, développement durable, résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective intelligence, hybrid device, conceptualization and professionnal evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joseph Ndi Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELMETO 2020 : Second International Workshop on Higher Education Learning Methodologies and Technologies Online - HELMeTo2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications numériques et médias scolaires, enjeux pédagogiques et éthiques. Animation de la session.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La publication sur le web. Un objet pédagogique et didactique pour les professeurs documentalistes. 11ème congrès des professeurs documentalistes de l'éducation nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apden, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Professionnal Training of the Teacher in Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internal Seminar, Programme Erasmus+, Université Aldo Moro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Methodology and Educational Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture at the Doctoral School of Human Relations Sciences, Programme Erasmus+, Université Aldo Moro, Bari, 19 Juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contre-transposition/Counter-transposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internal seminar, Programme Erasmus+, Université Aldo Moro, Bari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School Organization and the Initial Teacher Training in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internal Seminar, Programme Erasmus+, Université Aldo Moro, Bari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et épistémologie de l'information-documentation, Suzanne Briet et évolutions de la documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad Mustafa El Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 11e colloque international d'ISKO-France 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France. pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le dispositif innovant IDEKI, la construction d'un wiki et sur le projet scientifique associé. Développement d'une intelligence collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital week, ESPE, Université de Reims Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation : émergences, intéractions et convergences avec les environnements informatiques pour l'apprentissage et les métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence sur les environnements informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.388-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation et construction d'une posture de recherche dans l'accompagnement du développement professionnel des enseignants en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de didactiques, Université Aldo Moro de Bari, 13-15 avril 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bari, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEKI, une innovation au service de la formation des professionnels de l'éducation, de la formation et des métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de didactiques, Université Aldo Moro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bari, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation, des modèles, des concepts et un prototype de matrice curriculaire dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner- apprendre l'information-documentation ! Approches didactiques et démarches pédagogiques pour développer la culture informationnelle des élèves, 10e congrès des enseignants documentalistes de l'Education Nationale, 9-10-11 octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des enseignants documentalistes de l'Education Nationale, Oct 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches, modèles et concepts en didactique de l'information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles et didactiques. Autour du concept de modèle, journée d'étude, ESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'information et aux médias dans un contexte de recomposition curriculaire. Eléments de réflexion autour de l'émergence d'une notion unifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude, ESPE Lille Nord de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Villeneuse d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une école didactique : vers un constructivisme plus épistémologique. Influence de la pensée de Jean-pierre Astolfi dans nos recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques, métiers de l'humain et intelligence collective. Nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche : construction de savoirs et de dispositifs, ESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrice curriculaire et développement : un ensemble d'éléments en intéraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner-apprendre l'information-documentation ! Approches didactiques et démarches pédagogiques pour développer la culture informationnelle des élèves, 10e congrès des enseignants documentalistes de l'Education Nationale, 9-10-11 octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des enseignants documentalistes de l'Education Nationale, Oct 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education, information, didactiques et métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche EFS, Université Lorraine, ESPÉ, 26 septembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminement de pensées, Savoirs en mouvement, Constructions didactiques : le concept IDEKI un moment de rencontre et d’émergences d’idées en appui sur des travaux de recherche et des dispositifs de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du réseau IDEKI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Maxéville, France. pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed-Back sur une &amp;quot;recherche-action&amp;quot; : une action de recherche reproblématisée en didactique de l'information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts and Tools for Knowledge Management,Proceedings, 3rd International Symposium, Isko-Maghreb, 8-9 Novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation : épistémologie plurielle et statut des savoirs en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Réseau IDEKI. Objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés, 2ème Colloque International IDEKI "Didactiques et métiers de l'humain" ,18 - 19 Octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Metz-Montigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-Documentation, Mouvement et Construction de Savoirs : Vers Un Constructivisme plus Épistémologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et Questions Sur l'éducation - Jean-Pierre Astolfi, Une Référence d'actualité, Colloque International IFE-ENS de Lyon, 21 et 22 Mars 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche, Master d'Ingénierie de Formation,Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept et projet IDEKI : Didactiques et métiers de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO-Maghreb 2012 "Concept and Tools for Knowledge Management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et caratérisation de la professionnalité inclusive : vers la conception de formes didactiques et d'accompagnement adaptés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : paradoxes-contradictions-perspectives, 4ème Colloque international OPHRIS : Ecole et handicap, 21-22 mars, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept et projet IDEKI : Didactiques et métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts and Tools for knowledge Mangement, 2d International Symposium ISKO, 13-14 mai 2012, Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard les sciences de l'éducation portent-elles sur la culture de l'information ? Quels peuvent être leurs apports ? Constructions didactiques et mises en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets documentaires numériques : nouvel enseignement ? 9e congrès des enseignants documentalistes de l'Education nationale, 22-23-24 mars 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des enseignants documentalistes de l'Education Nationale, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche, Master d'Ingénierie de Formation, 7 janvier 2012, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche, Master d'Ingénierie de Formation, 4 février 2012, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installer une posture, une stratégie de recherche en formation et un mouvement de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage et développement professionnel, 2ème colloque international de didactique professionnelle, 7-8 Juillet 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemin de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche, Master d'Ingénierie de Formation, 31 mars 2012, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiki IDEKI Plateform to Promote and Federate Collective Intelligence : Didactic and Scientific Aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium ISKO-Maghreb On Concept and Tools for Knowledge Management, 13th -14th May, 2011, Université de Ia Mounaba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IDEKI wiki project: a virtual seed bed at the crossroads between three didactic strands: subject-related, teachers’ professional development and related to the social and caring professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO-Maghreb 2011 "Concept and Tools for Knowledge Management" (2011-05-13, 2011-05-14 : Hammamet, Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information-documentation : une activité professionnelle complexe et une discipline vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude, IFP Alsace Lorraine, 24 avril 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de wiki IDEKI : une pépinière virtuelle au confluent des didactiques disciplinaires et professionnelles et des métiers de la relation communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international Tice, 6-8 décembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation : enjeux de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Les didactiques en questions : Etat des lieux et perspectives pour la recherche et la formation. Session approches interdisciplinaires et intelligibilité des contenus, 7 juillet 2010, Université de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et didactique de l'information-documentation, état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention pour la FADBEN, 20 Octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information-documentation et la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Syren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la recherche en Education et Formation AREF 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels transactions, réflexions et partages de savoirs entre professionels de l'information, de l'éducation et de la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence collective et organisation des connaissances.Colloque international du chapitre français de l'ISKO, 24-26 juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe de recherche en sciences de l'information et communication, Jun 2009, Lyon, France. pp.276-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour notre métier ? Pertinence et permanence du métier de professeur-documentaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude organisée par l'ADBEN de l'académie d'Aix-Marseille, 10 décembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactisation de l'information-documentation : un enjeu de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Didactisation de l'information-documentation : un enjeu de professionnalisation", 8ème congrès des enseignants documentalistes de l'éducation nationale. Lyon E.N.S Sciences 28-29-30 mars 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France. pp.22-29, 313309108422-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles transactions, réflexions et partages de savoirs entre professionnels de l'information, de l'éducation et de la formation? In Intelligence collective et organisation des connaissances. Actes du 7ème colloque du chapitre Français de l'ISKO. Hassoun, M., El Hachani, M. (Dir.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence collective et organisation des connaissances. 7ème colloque du chapitre Français de l'ISKO.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.277-285, 978-2-916377-81-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concepts info-documentaires dans l'enregistrement scolaire. Introduction de l'atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à la culture informationnelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation et professionnalisation : du mouvement aux confins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFIRSE-IUFM. Les didactiques et leurs rapports à l'enseignement et à la formation. Quel statut épistémologique de leurs modèles et de leurs résultats ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'atelier 4 : Savoirs et information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et histoires : deux colloques internationaux en éducation - Colloque 1 : Savoirs de l'éducation et pratiques et de la formation - Atelier 4 : Savoirs et information-documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rouen, France. pp.251-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans les savoirs documentaires et informationnels en situation d'apprentissage et de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et histoires : deux colloques internationaux en éducation - Colloque 1 : Savoirs de l'éducation et pratiques et de la formation - Atelier 4 : Savoirs et information-documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rouen, France. pp.281-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Originalité et apports du savoir de la documentation dans la formation professionnelle TICE des futurs professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque international Recherche(s) et Formation : Former des enseignants-professionnels, savoirs et compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-documentalistes : un corps sans substance? In Expérimenter pour apprendre. Andrieu, Bernard (Dir.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Maxéville, France. p.39-60, ISBN : 2-84564-040-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-documentalistes : un corps sans substance ? Quels contenus ? Quelle expertise ? Quelle relation pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'IUFM de Lorraine : Le corps enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Nancy, France. pp.39-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de chercheurs sur le concept de territoires apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 126 p., 2023, I.D., Cheminements de pensées et constructions de savoirs, ISSN 2416-6472, 978-2-14-035305-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infirmières et infirmiers de l'éducation nationale : une nouvelle spécialité ? : émergences et premiers résultats de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 222 p., 2021, I.D. (Paris. 2013), ISSN 2269-7756, 978-2-343-22662-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports aux savoirs, intelligence collective et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pfeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 184 p., 2021, I.D. Série 4, Émergences et construction de savoirs, ISSN 2425-4614, 978-2-343-24936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'Information-Documentation et développement d'une posture de recherche dans les métiers de l'humain et en intelligence collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 522 p., 2020, I.D. Série 2, Information, documentation et construction de savoirs. - Paris : l'Harmattan, 2018, 978-2-343-18579-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions de savoirs et de dispositifs / [3e colloque international organisé par le réseau IDEKI, 3 et 4 décembre 2015, à l'ESPE de Colmar, (Alsace)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 551 p., 2018, I.D. Série 3, Didactiques et construction de savoirs, ISSN 2491-6110, 978-2-343-13643-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergences en didactiques pour les métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2016, ID : émergences, cheminements et constructions de savoirs, 978-2-343-10491-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.392, 2014, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI. Objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frisch, Muriel. L'Harmattan, 2014, Collection I.D Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain et de la relation: nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.01-262, 2013, 978-2-343-01178-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain et de la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.262, 2013, I.D/ Emergences, cheminements et constructions de savoirs, 978-2-343-01178-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles figures de l'information documentation. Etre enseignant documentaliste aujourd'hui : identité, compétences et savoirs spécifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frisch, Muriel. CRDP de Nancy-Metz, 2008, Documents, actes et rapports pour l'éducation, 978-2-86627-437-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions de la documentation : naissance d'une discipline scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 108 p., 2003, (Mouvement des savoirs), 978-2-7475-4034-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire : objet et dispositif de construction et de développement professionnel pour installer une posture de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Chirot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience éducative plurielle : recherche, éducation comparée, pédagogies et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.19-35, 2023, Collection I.D/Emergences, cheminements et constructions de savoirs. Série 1, Interactions et construction de savoirs, ISSN 2824-4680, 978-2-14-031265-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrider sans déshumaniser dans les métiers de l’humain et les recherches en sciences de l’éducation et de la formation pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les épidémies au prisme des SHS : de quelles crises les épidémies sont-elles porteuses ? : [actes du colloque,7 et 8 octobre 2021]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.239-250, 2022, 978-2-8130-0465-9. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au chapitre 5 Culture, éducation et pratique sociale du sport : émergences, hybridations, professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe en question(s) : gouvernance, environnement, langues, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.173-176, 2021, Gestion de la culture, ISSN 1630-6147, 978-2-343-24770-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infirmières et infirmiers de l'éducation nationale : une nouvelle spécialité ? : émergences et premiers résultats de recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.111-136, 2021, I.D. (Paris. 2013), ISSN 2269-7756, 978-2-343-22662-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en contre-transposition pour construire des savoirs et développer des formes d'efficacité réflexive un moyen de contribuer à l'évolution des pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infirmières et infirmiers de l'éducation nationale : une nouvelle spécialité ? Emergences et premiers résultats de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-28, 2021, 978-2-343-22662-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au chapitre III : les interconnexions à construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions de savoirs et de dispositifs / [3e colloque international organisé par le réseau IDEKI, 3 et 4 décembre 2015, à l'ESPE de Colmar, (Alsace)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.335-399, 2018, I.D. Série 3, Didactiques et construction de savoirs, ISSN 2491-6110, 978-2-343-13643-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une école didactique : vers un constructivisme plus épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions de savoirs et de dispositifs / [3e colloque international organisé par le réseau IDEKI, 3 et 4 décembre 2015, à l'ESPE de Colmar, (Alsace)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.27-49, 2018, I.D. Série 3, Didactiques et construction de savoirs, ISSN 2491-6110, 978-2-343-13643-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information documentation en France et construction d'une posture de recherche dans l'accompagnement au développement professionnel des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrizia Magnoler; Achille M. Notti; Loredana Perla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La professionalità degli insegnanti. La ricerca e le pratiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensa MultiMedia, 2017, 978-88-6760-470-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence d'un nouveau concept pour la recherche et la formation &amp;quot;efficacité réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimer l'efficacité en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, pp.69-102, 2015, ID : Emergences, cheminements et constructions de savoirs, 978-2-343-06590-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d'un concept pour la recherche et la formation &amp;quot;Efficacité Réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimer l'efficacité en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.69-102, 2015, 978-2-343-06590-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zapata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI : objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.375-379, 2014, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l’information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI : objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-203, 2014, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution et caractérisation de la professionnalité inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zapata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Perez, Teresa Assude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : Paradoxes, contradictions et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-187, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminement de pensées, Savoirs en mouvement, Constructions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain et de la relation : nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche : objets de recherche et pratiques "en écloserie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-32, 2013, I.D/ Emergences, cheminements et constructions de savoirs, 978-2-343-01178-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard les sciences de l’éducation portent-elles sur la culture de l’information ? Quels peuvent être leurs apports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets documentaires numériques : nouvel enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.108-116, 2012, 978-3-09-108690-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard les sciences de l'éducation portent-elles sur la culture de l'information ? Quels peuvent être leurs apports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets documentaires numériques : nouvel enseignement ? 9e Congrès des enseignants documentalistes de l'Éducation nationale, Paris, 22-23-24 mars 2012 ; organisé par la Fédération des enseignants documentalistes de l'Éducation nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.108-116, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation : enjeux de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques en questions : état des lieux et perspectives pour la recherche et la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.240-250, 2012, 978-2-8041-7117-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l’information-documentation : enjeux de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques en question(s): état des lieux et perspectives pour la recherche et la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240-250, 2012, 978-2-8041-7117-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à la culture informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure Sciences Information Et Bibliothèques, pp.232-244, 2010, Papiers, 978-2-910227-75-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactisation de l'information-documentation un enjeu de professionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture de l'information : des pratiques.. aux savoirs - 8e Congrès des enseignants documentalistes de l'Education nationale, Lyon, ENS Sciences, 28-30 mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.22-29, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la documentation et didactique des sciences : transcender une conception restreinte du document.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles figures de l'information documentation : Etre enseignant documentaliste aujourd'hui : identité, compétences et savoirs spécifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé - CRDP de Nancy-Metz, pp.71-89, 2008, Documents, actes et rapports pour l'éducation, 978-2-86627-437-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler des pratiques documentaires et informationnelles avec l'enseignement des disciplines scientifiques et techniques dans le premier degré. In Expérimenter pour apprendre. Andrieu, Bernard (Dir.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimenter pour apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.79-95, 2005, Mouvement des savoirs, 2-7475-8212-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-documentalistes : toujours en quête d'identité? In Education et formation : nouvelles questions, nouveaux métiers. Astolfi, Jean-Pierre (Dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et formation : nouvelles questions, nouveaux métiers. Astolfi, J.P (Dir.).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESF, pp.129-151, 2003, Pédagogies, 2-7101-1601-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Didactique de l’Information-Documentation et les métiers de l’humain. Une épistémologie commune ou des épistémologies en interaction dans une vision dynamique, interdisciplinaire et multiréférencée ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04568390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports entre éthique, déontologie critique de l'IA générative et de ce que cela induit d'un point de vue des rapports aux savoirs et aux apprentissages pour les métiers de l'humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition « top-down » et contre transposition « bottom-up » ? Information-Documentation et constructivisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01468875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'enquête enseignants élèves sur les usages et non-usages des IAG dans la Région académique Grand-Est. GTnum IA2GE de la Direction du numérique éducatif du MENESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Trestini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alexandre Magot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zeyringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« EvalNut&S : Nutrition et sensorialité : Étude et impact (à court et moyen termes) du programme de formation Nutrition et Sensorialité sur les professionnels du secteur éducatif impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de reims Champagne-Ardenne; CHU de Reims. 2023, pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au rapport de l'étude réalisé par le LISEC &amp;quot;Articulation et complémentarité des équipes pédagogiques et des services de documentation au coeur de la transformation pédagogique&amp;quot; pour la MIPES-DGESIP, 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] MIPES-DGESIP. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation et collaboration entre les équipes pédagogiques et les services de documentation au cœur de la transformation pédagogique de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] DGESIP (pôle pédagogique) / Laboratoire Interuniversitaire des Sciences de l’Education et de la Communication (LISEC, EA 2310). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche: Articulation et complémentarité des équipes pédagogiques et des services de documentation au coeur de la rénovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Trestini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LISEC. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la Documentation quel savoir de la documentation au collège ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Rouen - CIVIIC, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03503167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502296v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pfeffer-Meyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Risch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ikh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04322050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03753372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paragot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2022.06.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.003.0111" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/SPIR.066.0095" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Henrion-Latch&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/formare-23470" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/DIDACTICAHISTORICA.2018.004.01.87" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04322100v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03006659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3492" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01437600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257078v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01437955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05391510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia, Rich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04817202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joseph Ndi Mena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323356v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Meyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104647v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104210v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104648v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104209v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104577v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104750v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104192v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104652v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287935v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104218v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gossin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Syren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104575v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687743v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chapron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103638v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292130v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503107v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pfeffer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446537v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45218" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275706v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01469392v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40747&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321667v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairieharmattan.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03753339v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004659" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323214v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323090v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323203v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104220v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104231v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zapata" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100739970" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01469368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275646v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104223v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Meyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687058v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686996v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05022046v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01468875v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292151v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293460v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193581v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chalmel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry P&#233;bayle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kennel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301303v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03503167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502296v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pfeffer-Meyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Risch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ikh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04322050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03753372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paragot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2022.06.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/SPIR.066.0095" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.003.0111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Henrion-Latch&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/formare-23470" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/DIDACTICAHISTORICA.2018.004.01.87" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04322100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03006659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3492" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01437600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257078v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01437955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05391510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia, Rich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04817202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joseph Ndi Mena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323356v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Meyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104648v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104649v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104750v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104204v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104652v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287935v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104218v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104575v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618652v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gossin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Syren" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687743v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chapron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103638v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292130v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pfeffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446537v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45218" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275706v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01469392v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40747&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321667v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairieharmattan.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03753339v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004659" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321791v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323214v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323090v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323203v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104220v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104231v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zapata" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100739970" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01469368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275646v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104228v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104227v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104223v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Meyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687058v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686996v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05022046v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01468875v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292151v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293460v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193581v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chalmel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry P&#233;bayle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kennel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301303v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03503167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>