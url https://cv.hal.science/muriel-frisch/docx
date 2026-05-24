--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Muriel Frisch </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum Vitae de Muriel FrischJanvier 2026 : Professeure du Cnam, titulaire de la chaire &amp;quot;Gouvernance et ingénierie de l'information et des données&amp;quot;. Equipe pédagogique Stratégie, Directrice de l'INTD-CNAM (Institut National des Techniques de la Documentation).Membre du laboratoire DICEN-IDF (Dispositifs d'Information et de Communication à l'Ere du numérique), (EA 7339)/2017-2026 : PU Sciences de l’éducation et de la formation  à l'URCA, promue au grade de Professeure des universités 1ère CL par le CNU/2024-2026 : Directrice de l’équipe SAFE2M (Savoirs Apprentissages en formation Education Médiations et Médiatisations) au laboratoire Cérep/2023 : Responsable de la thématique Epistémologie(s), Emergences, Didactiques et Interdisciplinarités (2EDI)/2023 : Directrice adjointe de la maison des SHS de l’URCA/Depuis 2022 : Membre de l’instance nationale CNU Collège A section 70/2018-2023 : Co-responsable de la thématique Epistémologie(s), Didactiques et Interdisciplinarités/2018-2026 : Responsable à l'INSPE du parcours IDEMIH Information-Documentation-EMI (Education aux médias et à l’information), Intelligence collective pour les métiers de l’Humain/Depuis 2009 : Directrice scientifique du Réseau IDEKI/2018-2024 : Co-responsable de l’axe Territoires et Organisations à la maison des SHS de l’URCA/Sept2018-janvier 2024 : Directrice du laboratoire Cérep (Centre d’étude et de recherches sur les emplois et les professionnalisations EA 4692)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research in Education and Training Sciences focuses on the processes of professionalisation by linking Science and Society; Research and Training; and by offering seminars, multi-category study days and regular IDEKI colloquia on the theme: &amp;quot;Didactics, Human Professions and Collective Intelligence&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fields of research: Didactics, Information-Documentation didactics, adapted and inclusive didactics, building professionalism, professional development, analysis of practices and activities, interdisciplinarity, research-action-training.We have revealed a new field of research, that of research into the didactics of Information-Documentation, accompanied by a particular research posture based on a strong link between research, action and training aimed at supporting the emergence of new knowledge about human professions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Key words: Relationship(s) to Knowledge(s), Emergences, Reflective effectiveness, Professional evolution and development, Collective intelligence, interdisciplinarity, Learning territories, Didactic capture, Processes, Support, Mediation, Clinic, Complexity, Human professions.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations méthodologiques en recherche et en formation pour une didactique adaptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pfeffer-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Risch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ikh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Information-Documentation et la question de l’accessibilité dans ses multiples dimensions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, p.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et mouvement de contre-transposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Epistémologie et éthique. Entre sciences de l'éducation et praxis pédagogiques. Sous la Dir. de Cédric Prévot., HS, pp.149-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusivité scolaire, propos actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue Santé scolaire et universitaire de l’école à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76, pp.10-12. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2022.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement, développement professionnel autonome et complexité en classes inversées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (66), pp.95-104. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/SPIR.066.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des infirmiers et infirmières scolaires avec un dispositif d’Atelier d’Analyse des Pratiques Professionnelles (AAPP) et dans des formes de rapports aux savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (3), pp.111-127. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrea.003.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir, former, accompagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pfeffer-Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ulis-Unité Localisée pour l'inclusion scolaire, Hors-Série (51), pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des apprenants : prise en compte de l'influence de la variation sexolectorale dans les métiers du bâtiment et la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Partir des compétences transversales pour lire autrement le travail, Hors-série AFPA (13), pp. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompanying Training Professionalization Processes, Using Didactic and Research in a Complex Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Form@re</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (2), pp.62-75. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/formare-23470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de l'information documentation en France comme ressources pour l'enseignement : une histoire et une &amp;quot;épistémologie plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactica Historica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.87-91. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33055/DIDACTICAHISTORICA.2018.004.01.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et Inclusion : un dispositif original en France de recherche-intervention basé sur des méthodes combinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian journal of educational research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.ISSN : 2038-9744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et inclusion : un dispositif original en France de recherche-intervention basé sur des méthodes combinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian journal of educational research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles et des concepts en question pour une didactique de l’Information-Documentation et proposition d’une matrice curriculaire dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.43-57. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.3492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement en formation et en recherche avec la didactique de l'information-documentation et avec le réseau de professionnels de la recherche, de l'éducation et concept IDEKI / Accompagnare nella formazione e nella ricerca con la Didattica dell'informazione-documentazione e con la rete dei professionisti della ricerca, dell'educazione e il concetto IDEKI in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedagogia Oggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.180-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement en formation et en recherche avec la didactique de l'information-documentation et avec le réseau de professionnels de la recherche, de l'éducation et concept IDEKI en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedagogia Oggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.180-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de regards croisés en formation : l’exemple d’un dispositif en information-documentation et construction collective de savoirs en recherche-action-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.57-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de regards croisés en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information à la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler pratiques, savoirs et compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-série (27)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'information à la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-série, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disciplinarisation et didactisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°50-51, janvier, pp.155-165, 1291-228X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disciplinarisation et didactisation de l'information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Eduquer à / par l'information, 50-51, pp.155-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans les savoirs documentaires et informationnels en situation d'apprentissage et de formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° Hors Série, pp.281-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversalité hasardeuse... Quand débrouillardise et non scolaire sont des réponses insuffisantes pour la documentation à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter CDI : revue des centres de documentation et d'information de l'enseignement secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 175, pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser internet au CDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 404, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la documentation. Bâtir une éducation documentaire.&amp;quot; In Perspectives documentaires en éducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives documentaires en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.79-87, 1148-4519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Rapports aux savoirs, constructions de savoirs et adaptations humaines avec l'IA”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès orbicom, GTnum IA2GE-Iti lyric, Communication, Remédiation, Ethique et Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Sep 2025, Strasbourg/Parlement Européen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted didactics and teacher phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia, Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISATT Living and Leading in the Next Era: Connecting Teaching, Research Citizenship and Equity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perla, L., Agrati, L.-S., Vinci, V., Jul 2023, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04568386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une posture de recherche dans les métiers de l’humain et en intelligence collective : émergences, cheminements et constructions de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdépendances, pandémies et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie européenne interdisciplinaire des sciences (AEIS), Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnal development with digital practices and collective intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joseph Ndi Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pfeffer-Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Easy Chair for HELMETO 2020-Sept 17 et 18. Universite Aldo Moro, Bari, Italy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bari (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience nutritionnelle : un nouveau champ de recherche pluridisciplinaire et didactique en éducation à l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial sur la Résilience. Développement humain, développement durable, résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective intelligence, hybrid device, conceptualization and professionnal evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joseph Ndi Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELMETO 2020 : Second International Workshop on Higher Education Learning Methodologies and Technologies Online - HELMeTo2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications numériques et médias scolaires, enjeux pédagogiques et éthiques. Animation de la session.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La publication sur le web. Un objet pédagogique et didactique pour les professeurs documentalistes. 11ème congrès des professeurs documentalistes de l'éducation nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apden, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Professionnal Training of the Teacher in Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internal Seminar, Programme Erasmus+, Université Aldo Moro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Methodology and Educational Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture at the Doctoral School of Human Relations Sciences, Programme Erasmus+, Université Aldo Moro, Bari, 19 Juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contre-transposition/Counter-transposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internal seminar, Programme Erasmus+, Université Aldo Moro, Bari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School Organization and the Initial Teacher Training in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internal Seminar, Programme Erasmus+, Université Aldo Moro, Bari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et épistémologie de l'information-documentation, Suzanne Briet et évolutions de la documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad Mustafa El Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 11e colloque international d'ISKO-France 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France. pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le dispositif innovant IDEKI, la construction d'un wiki et sur le projet scientifique associé. Développement d'une intelligence collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital week, ESPE, Université de Reims Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation : émergences, intéractions et convergences avec les environnements informatiques pour l'apprentissage et les métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence sur les environnements informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.388-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation et construction d'une posture de recherche dans l'accompagnement du développement professionnel des enseignants en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de didactiques, Université Aldo Moro de Bari, 13-15 avril 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bari, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEKI, une innovation au service de la formation des professionnels de l'éducation, de la formation et des métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de didactiques, Université Aldo Moro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bari, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation, des modèles, des concepts et un prototype de matrice curriculaire dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner- apprendre l'information-documentation ! Approches didactiques et démarches pédagogiques pour développer la culture informationnelle des élèves, 10e congrès des enseignants documentalistes de l'Education Nationale, 9-10-11 octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des enseignants documentalistes de l'Education Nationale, Oct 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches, modèles et concepts en didactique de l'information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles et didactiques. Autour du concept de modèle, journée d'étude, ESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'information et aux médias dans un contexte de recomposition curriculaire. Eléments de réflexion autour de l'émergence d'une notion unifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude, ESPE Lille Nord de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Villeneuse d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une école didactique : vers un constructivisme plus épistémologique. Influence de la pensée de Jean-pierre Astolfi dans nos recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques, métiers de l'humain et intelligence collective. Nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche : construction de savoirs et de dispositifs, ESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrice curriculaire et développement : un ensemble d'éléments en intéraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner-apprendre l'information-documentation ! Approches didactiques et démarches pédagogiques pour développer la culture informationnelle des élèves, 10e congrès des enseignants documentalistes de l'Education Nationale, 9-10-11 octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des enseignants documentalistes de l'Education Nationale, Oct 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education, information, didactiques et métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche EFS, Université Lorraine, ESPÉ, 26 septembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminement de pensées, Savoirs en mouvement, Constructions didactiques : le concept IDEKI un moment de rencontre et d’émergences d’idées en appui sur des travaux de recherche et des dispositifs de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du réseau IDEKI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Maxéville, France. pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed-Back sur une &amp;quot;recherche-action&amp;quot; : une action de recherche reproblématisée en didactique de l'information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts and Tools for Knowledge Management,Proceedings, 3rd International Symposium, Isko-Maghreb, 8-9 Novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation : épistémologie plurielle et statut des savoirs en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Réseau IDEKI. Objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés, 2ème Colloque International IDEKI "Didactiques et métiers de l'humain" ,18 - 19 Octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Metz-Montigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-Documentation, Mouvement et Construction de Savoirs : Vers Un Constructivisme plus Épistémologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et Questions Sur l'éducation - Jean-Pierre Astolfi, Une Référence d'actualité, Colloque International IFE-ENS de Lyon, 21 et 22 Mars 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche, Master d'Ingénierie de Formation,Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept et projet IDEKI : Didactiques et métiers de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO-Maghreb 2012 "Concept and Tools for Knowledge Management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et caratérisation de la professionnalité inclusive : vers la conception de formes didactiques et d'accompagnement adaptés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : paradoxes-contradictions-perspectives, 4ème Colloque international OPHRIS : Ecole et handicap, 21-22 mars, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept et projet IDEKI : Didactiques et métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts and Tools for knowledge Mangement, 2d International Symposium ISKO, 13-14 mai 2012, Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard les sciences de l'éducation portent-elles sur la culture de l'information ? Quels peuvent être leurs apports ? Constructions didactiques et mises en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets documentaires numériques : nouvel enseignement ? 9e congrès des enseignants documentalistes de l'Education nationale, 22-23-24 mars 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des enseignants documentalistes de l'Education Nationale, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche, Master d'Ingénierie de Formation, 7 janvier 2012, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche, Master d'Ingénierie de Formation, 4 février 2012, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installer une posture, une stratégie de recherche en formation et un mouvement de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage et développement professionnel, 2ème colloque international de didactique professionnelle, 7-8 Juillet 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemin de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche, Master d'Ingénierie de Formation, 31 mars 2012, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiki IDEKI Plateform to Promote and Federate Collective Intelligence : Didactic and Scientific Aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium ISKO-Maghreb On Concept and Tools for Knowledge Management, 13th -14th May, 2011, Université de Ia Mounaba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IDEKI wiki project: a virtual seed bed at the crossroads between three didactic strands: subject-related, teachers’ professional development and related to the social and caring professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO-Maghreb 2011 "Concept and Tools for Knowledge Management" (2011-05-13, 2011-05-14 : Hammamet, Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information-documentation : une activité professionnelle complexe et une discipline vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude, IFP Alsace Lorraine, 24 avril 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de wiki IDEKI : une pépinière virtuelle au confluent des didactiques disciplinaires et professionnelles et des métiers de la relation communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international Tice, 6-8 décembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation : enjeux de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Les didactiques en questions : Etat des lieux et perspectives pour la recherche et la formation. Session approches interdisciplinaires et intelligibilité des contenus, 7 juillet 2010, Université de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et didactique de l'information-documentation, état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention pour la FADBEN, 20 Octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information-documentation et la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Syren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la recherche en Education et Formation AREF 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels transactions, réflexions et partages de savoirs entre professionels de l'information, de l'éducation et de la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence collective et organisation des connaissances.Colloque international du chapitre français de l'ISKO, 24-26 juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe de recherche en sciences de l'information et communication, Jun 2009, Lyon, France. pp.276-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour notre métier ? Pertinence et permanence du métier de professeur-documentaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude organisée par l'ADBEN de l'académie d'Aix-Marseille, 10 décembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactisation de l'information-documentation : un enjeu de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Didactisation de l'information-documentation : un enjeu de professionnalisation", 8ème congrès des enseignants documentalistes de l'éducation nationale. Lyon E.N.S Sciences 28-29-30 mars 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France. pp.22-29, 313309108422-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles transactions, réflexions et partages de savoirs entre professionnels de l'information, de l'éducation et de la formation? In Intelligence collective et organisation des connaissances. Actes du 7ème colloque du chapitre Français de l'ISKO. Hassoun, M., El Hachani, M. (Dir.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence collective et organisation des connaissances. 7ème colloque du chapitre Français de l'ISKO.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.277-285, 978-2-916377-81-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concepts info-documentaires dans l'enregistrement scolaire. Introduction de l'atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à la culture informationnelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation et professionnalisation : du mouvement aux confins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFIRSE-IUFM. Les didactiques et leurs rapports à l'enseignement et à la formation. Quel statut épistémologique de leurs modèles et de leurs résultats ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'atelier 4 : Savoirs et information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et histoires : deux colloques internationaux en éducation - Colloque 1 : Savoirs de l'éducation et pratiques et de la formation - Atelier 4 : Savoirs et information-documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rouen, France. pp.251-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans les savoirs documentaires et informationnels en situation d'apprentissage et de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et histoires : deux colloques internationaux en éducation - Colloque 1 : Savoirs de l'éducation et pratiques et de la formation - Atelier 4 : Savoirs et information-documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rouen, France. pp.281-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Originalité et apports du savoir de la documentation dans la formation professionnelle TICE des futurs professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque international Recherche(s) et Formation : Former des enseignants-professionnels, savoirs et compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-documentalistes : un corps sans substance? In Expérimenter pour apprendre. Andrieu, Bernard (Dir.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Maxéville, France. p.39-60, ISBN : 2-84564-040-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-documentalistes : un corps sans substance ? Quels contenus ? Quelle expertise ? Quelle relation pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'IUFM de Lorraine : Le corps enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Nancy, France. pp.39-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de chercheurs sur le concept de territoires apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 126 p., 2023, I.D., Cheminements de pensées et constructions de savoirs, ISSN 2416-6472, 978-2-14-035305-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infirmières et infirmiers de l'éducation nationale : une nouvelle spécialité ? : émergences et premiers résultats de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 222 p., 2021, I.D. (Paris. 2013), ISSN 2269-7756, 978-2-343-22662-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports aux savoirs, intelligence collective et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pfeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 184 p., 2021, I.D. Série 4, Émergences et construction de savoirs, ISSN 2425-4614, 978-2-343-24936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'Information-Documentation et développement d'une posture de recherche dans les métiers de l'humain et en intelligence collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 522 p., 2020, I.D. Série 2, Information, documentation et construction de savoirs. - Paris : l'Harmattan, 2018, 978-2-343-18579-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions de savoirs et de dispositifs / [3e colloque international organisé par le réseau IDEKI, 3 et 4 décembre 2015, à l'ESPE de Colmar, (Alsace)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 551 p., 2018, I.D. Série 3, Didactiques et construction de savoirs, ISSN 2491-6110, 978-2-343-13643-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergences en didactiques pour les métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2016, ID : émergences, cheminements et constructions de savoirs, 978-2-343-10491-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.392, 2014, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI. Objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frisch, Muriel. L'Harmattan, 2014, Collection I.D Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain et de la relation: nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.01-262, 2013, 978-2-343-01178-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain et de la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.262, 2013, I.D/ Emergences, cheminements et constructions de savoirs, 978-2-343-01178-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles figures de l'information documentation. Etre enseignant documentaliste aujourd'hui : identité, compétences et savoirs spécifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frisch, Muriel. CRDP de Nancy-Metz, 2008, Documents, actes et rapports pour l'éducation, 978-2-86627-437-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions de la documentation : naissance d'une discipline scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 108 p., 2003, (Mouvement des savoirs), 978-2-7475-4034-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire : objet et dispositif de construction et de développement professionnel pour installer une posture de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Chirot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience éducative plurielle : recherche, éducation comparée, pédagogies et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.19-35, 2023, Collection I.D/Emergences, cheminements et constructions de savoirs. Série 1, Interactions et construction de savoirs, ISSN 2824-4680, 978-2-14-031265-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrider sans déshumaniser dans les métiers de l’humain et les recherches en sciences de l’éducation et de la formation pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les épidémies au prisme des SHS : de quelles crises les épidémies sont-elles porteuses ? : [actes du colloque,7 et 8 octobre 2021]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.239-250, 2022, 978-2-8130-0465-9. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au chapitre 5 Culture, éducation et pratique sociale du sport : émergences, hybridations, professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe en question(s) : gouvernance, environnement, langues, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.173-176, 2021, Gestion de la culture, ISSN 1630-6147, 978-2-343-24770-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infirmières et infirmiers de l'éducation nationale : une nouvelle spécialité ? : émergences et premiers résultats de recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.111-136, 2021, I.D. (Paris. 2013), ISSN 2269-7756, 978-2-343-22662-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en contre-transposition pour construire des savoirs et développer des formes d'efficacité réflexive un moyen de contribuer à l'évolution des pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infirmières et infirmiers de l'éducation nationale : une nouvelle spécialité ? Emergences et premiers résultats de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-28, 2021, 978-2-343-22662-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au chapitre III : les interconnexions à construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions de savoirs et de dispositifs / [3e colloque international organisé par le réseau IDEKI, 3 et 4 décembre 2015, à l'ESPE de Colmar, (Alsace)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.335-399, 2018, I.D. Série 3, Didactiques et construction de savoirs, ISSN 2491-6110, 978-2-343-13643-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une école didactique : vers un constructivisme plus épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions de savoirs et de dispositifs / [3e colloque international organisé par le réseau IDEKI, 3 et 4 décembre 2015, à l'ESPE de Colmar, (Alsace)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.27-49, 2018, I.D. Série 3, Didactiques et construction de savoirs, ISSN 2491-6110, 978-2-343-13643-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information documentation en France et construction d'une posture de recherche dans l'accompagnement au développement professionnel des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrizia Magnoler; Achille M. Notti; Loredana Perla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La professionalità degli insegnanti. La ricerca e le pratiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensa MultiMedia, 2017, 978-88-6760-470-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence d'un nouveau concept pour la recherche et la formation &amp;quot;efficacité réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimer l'efficacité en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, pp.69-102, 2015, ID : Emergences, cheminements et constructions de savoirs, 978-2-343-06590-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d'un concept pour la recherche et la formation &amp;quot;Efficacité Réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimer l'efficacité en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.69-102, 2015, 978-2-343-06590-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zapata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI : objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.375-379, 2014, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l’information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI : objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-203, 2014, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution et caractérisation de la professionnalité inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zapata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Perez, Teresa Assude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : Paradoxes, contradictions et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-187, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminement de pensées, Savoirs en mouvement, Constructions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain et de la relation : nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche : objets de recherche et pratiques "en écloserie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-32, 2013, I.D/ Emergences, cheminements et constructions de savoirs, 978-2-343-01178-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard les sciences de l’éducation portent-elles sur la culture de l’information ? Quels peuvent être leurs apports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets documentaires numériques : nouvel enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.108-116, 2012, 978-3-09-108690-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard les sciences de l'éducation portent-elles sur la culture de l'information ? Quels peuvent être leurs apports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets documentaires numériques : nouvel enseignement ? 9e Congrès des enseignants documentalistes de l'Éducation nationale, Paris, 22-23-24 mars 2012 ; organisé par la Fédération des enseignants documentalistes de l'Éducation nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.108-116, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation : enjeux de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques en questions : état des lieux et perspectives pour la recherche et la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.240-250, 2012, 978-2-8041-7117-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l’information-documentation : enjeux de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques en question(s): état des lieux et perspectives pour la recherche et la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240-250, 2012, 978-2-8041-7117-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à la culture informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure Sciences Information Et Bibliothèques, pp.232-244, 2010, Papiers, 978-2-910227-75-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactisation de l'information-documentation un enjeu de professionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture de l'information : des pratiques.. aux savoirs - 8e Congrès des enseignants documentalistes de l'Education nationale, Lyon, ENS Sciences, 28-30 mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.22-29, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la documentation et didactique des sciences : transcender une conception restreinte du document.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles figures de l'information documentation : Etre enseignant documentaliste aujourd'hui : identité, compétences et savoirs spécifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé - CRDP de Nancy-Metz, pp.71-89, 2008, Documents, actes et rapports pour l'éducation, 978-2-86627-437-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler des pratiques documentaires et informationnelles avec l'enseignement des disciplines scientifiques et techniques dans le premier degré. In Expérimenter pour apprendre. Andrieu, Bernard (Dir.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimenter pour apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.79-95, 2005, Mouvement des savoirs, 2-7475-8212-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-documentalistes : toujours en quête d'identité? In Education et formation : nouvelles questions, nouveaux métiers. Astolfi, Jean-Pierre (Dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et formation : nouvelles questions, nouveaux métiers. Astolfi, J.P (Dir.).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESF, pp.129-151, 2003, Pédagogies, 2-7101-1601-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Didactique de l’Information-Documentation et les métiers de l’humain. Une épistémologie commune ou des épistémologies en interaction dans une vision dynamique, interdisciplinaire et multiréférencée ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04568390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports entre éthique, déontologie critique de l'IA générative et de ce que cela induit d'un point de vue des rapports aux savoirs et aux apprentissages pour les métiers de l'humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition « top-down » et contre transposition « bottom-up » ? Information-Documentation et constructivisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01468875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'enquête enseignants élèves sur les usages et non-usages des IAG dans la Région académique Grand-Est. GTnum IA2GE de la Direction du numérique éducatif du MENESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Trestini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alexandre Magot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zeyringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« EvalNut&S : Nutrition et sensorialité : Étude et impact (à court et moyen termes) du programme de formation Nutrition et Sensorialité sur les professionnels du secteur éducatif impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de reims Champagne-Ardenne; CHU de Reims. 2023, pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au rapport de l'étude réalisé par le LISEC &amp;quot;Articulation et complémentarité des équipes pédagogiques et des services de documentation au coeur de la transformation pédagogique&amp;quot; pour la MIPES-DGESIP, 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] MIPES-DGESIP. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation et collaboration entre les équipes pédagogiques et les services de documentation au cœur de la transformation pédagogique de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] DGESIP (pôle pédagogique) / Laboratoire Interuniversitaire des Sciences de l’Education et de la Communication (LISEC, EA 2310). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche: Articulation et complémentarité des équipes pédagogiques et des services de documentation au coeur de la rénovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Trestini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LISEC. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la Documentation quel savoir de la documentation au collège ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Rouen - CIVIIC, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03503167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Muriel Frisch </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum Vitae de Muriel FrischJanvier 2026 : Professeure du Cnam, titulaire de la chaire &amp;quot;Gouvernance et ingénierie de l'information et des données&amp;quot;. Equipe pédagogique Stratégie, Directrice de l'INTD-CNAM (Institut National des Techniques de la Documentation).Membre du laboratoire DICEN-IDF (Dispositifs d'Information et de Communication à l'Ere du numérique), (EA 7339)/2017-2026 : PU Sciences de l’éducation et de la formation  à l'URCA, promue au grade de Professeure des universités 1ère CL par le CNU/2024-2026 : Directrice de l’équipe SAFE2M (Savoirs Apprentissages en formation Education Médiations et Médiatisations) au laboratoire Cérep/2023 : Responsable de la thématique Epistémologie(s), Emergences, Didactiques et Interdisciplinarités (2EDI)/2023 : Directrice adjointe de la maison des SHS de l’URCA/Depuis 2022 : Membre de l’instance nationale CNU Collège A section 70/2018-2023 : Co-responsable de la thématique Epistémologie(s), Didactiques et Interdisciplinarités/2018-2026 : Responsable à l'INSPE du parcours IDEMIH Information-Documentation-EMI (Education aux médias et à l’information), Intelligence collective pour les métiers de l’Humain/Depuis 2009 : Directrice scientifique du Réseau IDEKI/2018-2024 : Co-responsable de l’axe Territoires et Organisations à la maison des SHS de l’URCA/Sept2018-janvier 2024 : Directrice du laboratoire Cérep (Centre d’étude et de recherches sur les emplois et les professionnalisations EA 4692)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research in Education and Training Sciences focuses on the processes of professionalisation by linking Science and Society; Research and Training; and by offering seminars, multi-category study days and regular IDEKI colloquia on the theme: &amp;quot;Didactics, Human Professions and Collective Intelligence&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fields of research: Didactics, Information-Documentation didactics, adapted and inclusive didactics, building professionalism, professional development, analysis of practices and activities, interdisciplinarity, research-action-training.We have revealed a new field of research, that of research into the didactics of Information-Documentation, accompanied by a particular research posture based on a strong link between research, action and training aimed at supporting the emergence of new knowledge about human professions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Key words: Relationship(s) to Knowledge(s), Emergences, Reflective effectiveness, Professional evolution and development, Collective intelligence, interdisciplinarity, Learning territories, Didactic capture, Processes, Support, Mediation, Clinic, Complexity, Human professions.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations méthodologiques en recherche et en formation pour une didactique adaptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pfeffer-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Risch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ikh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Information-Documentation et la question de l’accessibilité dans ses multiples dimensions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, p.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusivité scolaire, propos actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue Santé scolaire et universitaire de l’école à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76, pp.10-12. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2022.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et mouvement de contre-transposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Epistémologie et éthique. Entre sciences de l'éducation et praxis pédagogiques. Sous la Dir. de Cédric Prévot., HS, pp.149-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement, développement professionnel autonome et complexité en classes inversées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (66), pp.95-104. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/SPIR.066.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des infirmiers et infirmières scolaires avec un dispositif d’Atelier d’Analyse des Pratiques Professionnelles (AAPP) et dans des formes de rapports aux savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (3), pp.111-127. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrea.003.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir, former, accompagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pfeffer-Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ulis-Unité Localisée pour l'inclusion scolaire, Hors-Série (51), pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des apprenants : prise en compte de l'influence de la variation sexolectorale dans les métiers du bâtiment et la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Partir des compétences transversales pour lire autrement le travail, Hors-série AFPA (13), pp. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompanying Training Professionalization Processes, Using Didactic and Research in a Complex Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Form@re</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (2), pp.62-75. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/formare-23470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de l'information documentation en France comme ressources pour l'enseignement : une histoire et une &amp;quot;épistémologie plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactica Historica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.87-91. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33055/DIDACTICAHISTORICA.2018.004.01.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et Inclusion : un dispositif original en France de recherche-intervention basé sur des méthodes combinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian journal of educational research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.ISSN : 2038-9744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et inclusion : un dispositif original en France de recherche-intervention basé sur des méthodes combinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian journal of educational research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles et des concepts en question pour une didactique de l’Information-Documentation et proposition d’une matrice curriculaire dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.43-57. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.3492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement en formation et en recherche avec la didactique de l'information-documentation et avec le réseau de professionnels de la recherche, de l'éducation et concept IDEKI / Accompagnare nella formazione e nella ricerca con la Didattica dell'informazione-documentazione e con la rete dei professionisti della ricerca, dell'educazione e il concetto IDEKI in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedagogia Oggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.180-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement en formation et en recherche avec la didactique de l'information-documentation et avec le réseau de professionnels de la recherche, de l'éducation et concept IDEKI en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedagogia Oggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.180-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de regards croisés en formation : l’exemple d’un dispositif en information-documentation et construction collective de savoirs en recherche-action-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.57-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de regards croisés en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler pratiques, savoirs et compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-série (27)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information à la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'information à la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-série, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disciplinarisation et didactisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°50-51, janvier, pp.155-165, 1291-228X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disciplinarisation et didactisation de l'information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Eduquer à / par l'information, 50-51, pp.155-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans les savoirs documentaires et informationnels en situation d'apprentissage et de formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° Hors Série, pp.281-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversalité hasardeuse... Quand débrouillardise et non scolaire sont des réponses insuffisantes pour la documentation à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter CDI : revue des centres de documentation et d'information de l'enseignement secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 175, pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser internet au CDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 404, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la documentation. Bâtir une éducation documentaire.&amp;quot; In Perspectives documentaires en éducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives documentaires en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.79-87, 1148-4519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Rapports aux savoirs, constructions de savoirs et adaptations humaines avec l'IA”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès orbicom, GTnum IA2GE-Iti lyric, Communication, Remédiation, Ethique et Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Sep 2025, Strasbourg/Parlement Européen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted didactics and teacher phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia, Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISATT Living and Leading in the Next Era: Connecting Teaching, Research Citizenship and Equity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perla, L., Agrati, L.-S., Vinci, V., Jul 2023, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04568386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une posture de recherche dans les métiers de l’humain et en intelligence collective : émergences, cheminements et constructions de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdépendances, pandémies et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie européenne interdisciplinaire des sciences (AEIS), Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience nutritionnelle : un nouveau champ de recherche pluridisciplinaire et didactique en éducation à l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial sur la Résilience. Développement humain, développement durable, résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnal development with digital practices and collective intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joseph Ndi Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pfeffer-Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Easy Chair for HELMETO 2020-Sept 17 et 18. Universite Aldo Moro, Bari, Italy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bari (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective intelligence, hybrid device, conceptualization and professionnal evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Joseph Ndi Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELMETO 2020 : Second International Workshop on Higher Education Learning Methodologies and Technologies Online - HELMeTo2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications numériques et médias scolaires, enjeux pédagogiques et éthiques. Animation de la session.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La publication sur le web. Un objet pédagogique et didactique pour les professeurs documentalistes. 11ème congrès des professeurs documentalistes de l'éducation nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apden, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contre-transposition/Counter-transposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internal seminar, Programme Erasmus+, Université Aldo Moro, Bari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Professionnal Training of the Teacher in Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internal Seminar, Programme Erasmus+, Université Aldo Moro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Methodology and Educational Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture at the Doctoral School of Human Relations Sciences, Programme Erasmus+, Université Aldo Moro, Bari, 19 Juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et épistémologie de l'information-documentation, Suzanne Briet et évolutions de la documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad Mustafa El Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 11e colloque international d'ISKO-France 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France. pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School Organization and the Initial Teacher Training in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internal Seminar, Programme Erasmus+, Université Aldo Moro, Bari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le dispositif innovant IDEKI, la construction d'un wiki et sur le projet scientifique associé. Développement d'une intelligence collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital week, ESPE, Université de Reims Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation : émergences, intéractions et convergences avec les environnements informatiques pour l'apprentissage et les métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence sur les environnements informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.388-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEKI, une innovation au service de la formation des professionnels de l'éducation, de la formation et des métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de didactiques, Université Aldo Moro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bari, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation et construction d'une posture de recherche dans l'accompagnement du développement professionnel des enseignants en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de didactiques, Université Aldo Moro de Bari, 13-15 avril 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bari, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches, modèles et concepts en didactique de l'information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles et didactiques. Autour du concept de modèle, journée d'étude, ESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation, des modèles, des concepts et un prototype de matrice curriculaire dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner- apprendre l'information-documentation ! Approches didactiques et démarches pédagogiques pour développer la culture informationnelle des élèves, 10e congrès des enseignants documentalistes de l'Education Nationale, 9-10-11 octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des enseignants documentalistes de l'Education Nationale, Oct 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'information et aux médias dans un contexte de recomposition curriculaire. Eléments de réflexion autour de l'émergence d'une notion unifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude, ESPE Lille Nord de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Villeneuse d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une école didactique : vers un constructivisme plus épistémologique. Influence de la pensée de Jean-pierre Astolfi dans nos recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques, métiers de l'humain et intelligence collective. Nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche : construction de savoirs et de dispositifs, ESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrice curriculaire et développement : un ensemble d'éléments en intéraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner-apprendre l'information-documentation ! Approches didactiques et démarches pédagogiques pour développer la culture informationnelle des élèves, 10e congrès des enseignants documentalistes de l'Education Nationale, 9-10-11 octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des enseignants documentalistes de l'Education Nationale, Oct 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education, information, didactiques et métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche EFS, Université Lorraine, ESPÉ, 26 septembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed-Back sur une &amp;quot;recherche-action&amp;quot; : une action de recherche reproblématisée en didactique de l'information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts and Tools for Knowledge Management,Proceedings, 3rd International Symposium, Isko-Maghreb, 8-9 Novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminement de pensées, Savoirs en mouvement, Constructions didactiques : le concept IDEKI un moment de rencontre et d’émergences d’idées en appui sur des travaux de recherche et des dispositifs de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du réseau IDEKI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Maxéville, France. pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation : épistémologie plurielle et statut des savoirs en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Réseau IDEKI. Objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés, 2ème Colloque International IDEKI "Didactiques et métiers de l'humain" ,18 - 19 Octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Metz-Montigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-Documentation, Mouvement et Construction de Savoirs : Vers Un Constructivisme plus Épistémologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et Questions Sur l'éducation - Jean-Pierre Astolfi, Une Référence d'actualité, Colloque International IFE-ENS de Lyon, 21 et 22 Mars 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche, Master d'Ingénierie de Formation,Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept et projet IDEKI : Didactiques et métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts and Tools for knowledge Mangement, 2d International Symposium ISKO, 13-14 mai 2012, Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard les sciences de l'éducation portent-elles sur la culture de l'information ? Quels peuvent être leurs apports ? Constructions didactiques et mises en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets documentaires numériques : nouvel enseignement ? 9e congrès des enseignants documentalistes de l'Education nationale, 22-23-24 mars 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des enseignants documentalistes de l'Education Nationale, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche, Master d'Ingénierie de Formation, 7 janvier 2012, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche, Master d'Ingénierie de Formation, 4 février 2012, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept et projet IDEKI : Didactiques et métiers de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO-Maghreb 2012 "Concept and Tools for Knowledge Management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et caratérisation de la professionnalité inclusive : vers la conception de formes didactiques et d'accompagnement adaptés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : paradoxes-contradictions-perspectives, 4ème Colloque international OPHRIS : Ecole et handicap, 21-22 mars, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemin de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche, Master d'Ingénierie de Formation, 31 mars 2012, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installer une posture, une stratégie de recherche en formation et un mouvement de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage et développement professionnel, 2ème colloque international de didactique professionnelle, 7-8 Juillet 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiki IDEKI Plateform to Promote and Federate Collective Intelligence : Didactic and Scientific Aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium ISKO-Maghreb On Concept and Tools for Knowledge Management, 13th -14th May, 2011, Université de Ia Mounaba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IDEKI wiki project: a virtual seed bed at the crossroads between three didactic strands: subject-related, teachers’ professional development and related to the social and caring professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO-Maghreb 2011 "Concept and Tools for Knowledge Management" (2011-05-13, 2011-05-14 : Hammamet, Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de wiki IDEKI : une pépinière virtuelle au confluent des didactiques disciplinaires et professionnelles et des métiers de la relation communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international Tice, 6-8 décembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information-documentation : une activité professionnelle complexe et une discipline vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude, IFP Alsace Lorraine, 24 avril 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation : enjeux de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Les didactiques en questions : Etat des lieux et perspectives pour la recherche et la formation. Session approches interdisciplinaires et intelligibilité des contenus, 7 juillet 2010, Université de Cergy-Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information-documentation et la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Syren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la recherche en Education et Formation AREF 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et didactique de l'information-documentation, état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention pour la FADBEN, 20 Octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour notre métier ? Pertinence et permanence du métier de professeur-documentaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude organisée par l'ADBEN de l'académie d'Aix-Marseille, 10 décembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels transactions, réflexions et partages de savoirs entre professionels de l'information, de l'éducation et de la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence collective et organisation des connaissances.Colloque international du chapitre français de l'ISKO, 24-26 juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe de recherche en sciences de l'information et communication, Jun 2009, Lyon, France. pp.276-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactisation de l'information-documentation : un enjeu de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Didactisation de l'information-documentation : un enjeu de professionnalisation", 8ème congrès des enseignants documentalistes de l'éducation nationale. Lyon E.N.S Sciences 28-29-30 mars 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France. pp.22-29, 313309108422-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles transactions, réflexions et partages de savoirs entre professionnels de l'information, de l'éducation et de la formation? In Intelligence collective et organisation des connaissances. Actes du 7ème colloque du chapitre Français de l'ISKO. Hassoun, M., El Hachani, M. (Dir.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence collective et organisation des connaissances. 7ème colloque du chapitre Français de l'ISKO.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.277-285, 978-2-916377-81-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concepts info-documentaires dans l'enregistrement scolaire. Introduction de l'atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à la culture informationnelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation et professionnalisation : du mouvement aux confins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFIRSE-IUFM. Les didactiques et leurs rapports à l'enseignement et à la formation. Quel statut épistémologique de leurs modèles et de leurs résultats ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'atelier 4 : Savoirs et information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et histoires : deux colloques internationaux en éducation - Colloque 1 : Savoirs de l'éducation et pratiques et de la formation - Atelier 4 : Savoirs et information-documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rouen, France. pp.251-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans les savoirs documentaires et informationnels en situation d'apprentissage et de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et histoires : deux colloques internationaux en éducation - Colloque 1 : Savoirs de l'éducation et pratiques et de la formation - Atelier 4 : Savoirs et information-documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rouen, France. pp.281-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Originalité et apports du savoir de la documentation dans la formation professionnelle TICE des futurs professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque international Recherche(s) et Formation : Former des enseignants-professionnels, savoirs et compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-documentalistes : un corps sans substance? In Expérimenter pour apprendre. Andrieu, Bernard (Dir.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Maxéville, France. p.39-60, ISBN : 2-84564-040-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-documentalistes : un corps sans substance ? Quels contenus ? Quelle expertise ? Quelle relation pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'IUFM de Lorraine : Le corps enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Nancy, France. pp.39-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de chercheurs sur le concept de territoires apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 126 p., 2023, I.D., Cheminements de pensées et constructions de savoirs, ISSN 2416-6472, 978-2-14-035305-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infirmières et infirmiers de l'éducation nationale : une nouvelle spécialité ? : émergences et premiers résultats de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 222 p., 2021, I.D. (Paris. 2013), ISSN 2269-7756, 978-2-343-22662-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports aux savoirs, intelligence collective et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Pfeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 184 p., 2021, I.D. Série 4, Émergences et construction de savoirs, ISSN 2425-4614, 978-2-343-24936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'Information-Documentation et développement d'une posture de recherche dans les métiers de l'humain et en intelligence collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 522 p., 2020, I.D. Série 2, Information, documentation et construction de savoirs. - Paris : l'Harmattan, 2018, 978-2-343-18579-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions de savoirs et de dispositifs / [3e colloque international organisé par le réseau IDEKI, 3 et 4 décembre 2015, à l'ESPE de Colmar, (Alsace)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 551 p., 2018, I.D. Série 3, Didactiques et construction de savoirs, ISSN 2491-6110, 978-2-343-13643-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergences en didactiques pour les métiers de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2016, ID : émergences, cheminements et constructions de savoirs, 978-2-343-10491-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.392, 2014, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI. Objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frisch, Muriel. L'Harmattan, 2014, Collection I.D Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain et de la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.262, 2013, I.D/ Emergences, cheminements et constructions de savoirs, 978-2-343-01178-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain et de la relation: nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.01-262, 2013, 978-2-343-01178-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles figures de l'information documentation. Etre enseignant documentaliste aujourd'hui : identité, compétences et savoirs spécifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frisch, Muriel. CRDP de Nancy-Metz, 2008, Documents, actes et rapports pour l'éducation, 978-2-86627-437-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions de la documentation : naissance d'une discipline scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 108 p., 2003, (Mouvement des savoirs), 978-2-7475-4034-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire : objet et dispositif de construction et de développement professionnel pour installer une posture de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Chirot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience éducative plurielle : recherche, éducation comparée, pédagogies et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.19-35, 2023, Collection I.D/Emergences, cheminements et constructions de savoirs. Série 1, Interactions et construction de savoirs, ISSN 2824-4680, 978-2-14-031265-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrider sans déshumaniser dans les métiers de l’humain et les recherches en sciences de l’éducation et de la formation pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les épidémies au prisme des SHS : de quelles crises les épidémies sont-elles porteuses ? : [actes du colloque,7 et 8 octobre 2021]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.239-250, 2022, 978-2-8130-0465-9. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au chapitre 5 Culture, éducation et pratique sociale du sport : émergences, hybridations, professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe en question(s) : gouvernance, environnement, langues, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.173-176, 2021, Gestion de la culture, ISSN 1630-6147, 978-2-343-24770-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infirmières et infirmiers de l'éducation nationale : une nouvelle spécialité ? : émergences et premiers résultats de recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.111-136, 2021, I.D. (Paris. 2013), ISSN 2269-7756, 978-2-343-22662-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en contre-transposition pour construire des savoirs et développer des formes d'efficacité réflexive un moyen de contribuer à l'évolution des pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infirmières et infirmiers de l'éducation nationale : une nouvelle spécialité ? Emergences et premiers résultats de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-28, 2021, 978-2-343-22662-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au chapitre III : les interconnexions à construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions de savoirs et de dispositifs / [3e colloque international organisé par le réseau IDEKI, 3 et 4 décembre 2015, à l'ESPE de Colmar, (Alsace)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.335-399, 2018, I.D. Série 3, Didactiques et construction de savoirs, ISSN 2491-6110, 978-2-343-13643-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une école didactique : vers un constructivisme plus épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions de savoirs et de dispositifs / [3e colloque international organisé par le réseau IDEKI, 3 et 4 décembre 2015, à l'ESPE de Colmar, (Alsace)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.27-49, 2018, I.D. Série 3, Didactiques et construction de savoirs, ISSN 2491-6110, 978-2-343-13643-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information documentation en France et construction d'une posture de recherche dans l'accompagnement au développement professionnel des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrizia Magnoler; Achille M. Notti; Loredana Perla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La professionalità degli insegnanti. La ricerca e le pratiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensa MultiMedia, 2017, 978-88-6760-470-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence d'un nouveau concept pour la recherche et la formation &amp;quot;efficacité réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimer l'efficacité en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, pp.69-102, 2015, ID : Emergences, cheminements et constructions de savoirs, 978-2-343-06590-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d'un concept pour la recherche et la formation &amp;quot;Efficacité Réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimer l'efficacité en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.69-102, 2015, 978-2-343-06590-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zapata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI : objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.375-379, 2014, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l’information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau IDEKI : objets de recherche d'éducation et de formation émergents, problématisés, mis en tension, réélaborés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-203, 2014, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-04772-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution et caractérisation de la professionnalité inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zapata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Perez, Teresa Assude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : Paradoxes, contradictions et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-187, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminement de pensées, Savoirs en mouvement, Constructions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Frisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques et métiers de l'humain et de la relation : nouveaux espaces et dispositifs en question, nouveaux horizons en formation et en recherche : objets de recherche et pratiques "en écloserie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-32, 2013, I.D/ Emergences, cheminements et constructions de savoirs, 978-2-343-01178-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard les sciences de l'éducation portent-elles sur la culture de l'information ? Quels peuvent être leurs apports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets documentaires numériques : nouvel enseignement ? 9e Congrès des enseignants documentalistes de l'Éducation nationale, Paris, 22-23-24 mars 2012 ; organisé par la Fédération des enseignants documentalistes de l'Éducation nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.108-116, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l'information-documentation : enjeux de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques en questions : état des lieux et perspectives pour la recherche et la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.240-250, 2012, 978-2-8041-7117-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard les sciences de l’éducation portent-elles sur la culture de l’information ? Quels peuvent être leurs apports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets documentaires numériques : nouvel enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.108-116, 2012, 978-3-09-108690-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l’information-documentation : enjeux de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques en question(s): état des lieux et perspectives pour la recherche et la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240-250, 2012, 978-2-8041-7117-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à la culture informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure Sciences Information Et Bibliothèques, pp.232-244, 2010, Papiers, 978-2-910227-75-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactisation de l'information-documentation un enjeu de professionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture de l'information : des pratiques.. aux savoirs - 8e Congrès des enseignants documentalistes de l'Education nationale, Lyon, ENS Sciences, 28-30 mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.22-29, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la documentation et didactique des sciences : transcender une conception restreinte du document.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles figures de l'information documentation : Etre enseignant documentaliste aujourd'hui : identité, compétences et savoirs spécifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé - CRDP de Nancy-Metz, pp.71-89, 2008, Documents, actes et rapports pour l'éducation, 978-2-86627-437-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler des pratiques documentaires et informationnelles avec l'enseignement des disciplines scientifiques et techniques dans le premier degré. In Expérimenter pour apprendre. Andrieu, Bernard (Dir.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimenter pour apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.79-95, 2005, Mouvement des savoirs, 2-7475-8212-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-documentalistes : toujours en quête d'identité? In Education et formation : nouvelles questions, nouveaux métiers. Astolfi, Jean-Pierre (Dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et formation : nouvelles questions, nouveaux métiers. Astolfi, J.P (Dir.).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESF, pp.129-151, 2003, Pédagogies, 2-7101-1601-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Didactique de l’Information-Documentation et les métiers de l’humain. Une épistémologie commune ou des épistémologies en interaction dans une vision dynamique, interdisciplinaire et multiréférencée ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04568390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports entre éthique, déontologie critique de l'IA générative et de ce que cela induit d'un point de vue des rapports aux savoirs et aux apprentissages pour les métiers de l'humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition « top-down » et contre transposition « bottom-up » ? Information-Documentation et constructivisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01468875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'enquête enseignants élèves sur les usages et non-usages des IAG dans la Région académique Grand-Est. GTnum IA2GE de la Direction du numérique éducatif du MENESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Trestini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Alexandre Magot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zeyringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« EvalNut&S : Nutrition et sensorialité : Étude et impact (à court et moyen termes) du programme de formation Nutrition et Sensorialité sur les professionnels du secteur éducatif impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de reims Champagne-Ardenne; CHU de Reims. 2023, pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation et collaboration entre les équipes pédagogiques et les services de documentation au cœur de la transformation pédagogique de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] DGESIP (pôle pédagogique) / Laboratoire Interuniversitaire des Sciences de l’Education et de la Communication (LISEC, EA 2310). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au rapport de l'étude réalisé par le LISEC &amp;quot;Articulation et complémentarité des équipes pédagogiques et des services de documentation au coeur de la transformation pédagogique&amp;quot; pour la MIPES-DGESIP, 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] MIPES-DGESIP. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche: Articulation et complémentarité des équipes pédagogiques et des services de documentation au coeur de la rénovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Trestini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LISEC. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la Documentation quel savoir de la documentation au collège ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Rouen - CIVIIC, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03503167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502296v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pfeffer-Meyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Risch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ikh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04322050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03753372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paragot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2022.06.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/SPIR.066.0095" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.003.0111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Henrion-Latch&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/formare-23470" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/DIDACTICAHISTORICA.2018.004.01.87" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04322100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03006659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3492" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01437600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257078v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01437955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05391510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia, Rich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04817202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joseph Ndi Mena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323356v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Meyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104648v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104649v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104750v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104204v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104652v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287935v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104218v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104575v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618652v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gossin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Syren" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687743v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chapron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103638v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292130v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pfeffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446537v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45218" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275706v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01469392v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40747&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321667v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairieharmattan.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03753339v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004659" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321791v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323214v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323090v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323203v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104220v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104231v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zapata" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100739970" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01469368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275646v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104228v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104227v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104223v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Meyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687058v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686996v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05022046v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01468875v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292151v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293460v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193581v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chalmel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry P&#233;bayle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kennel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301303v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03503167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502296v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pfeffer-Meyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Risch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ikh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03753372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paragot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2022.06.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04322050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/SPIR.066.0095" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.003.0111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Henrion-Latch&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/formare-23470" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/DIDACTICAHISTORICA.2018.004.01.87" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04322100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03006659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3492" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01437600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257078v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01437955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05391510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia, Rich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04817202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466559v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joseph Ndi Mena" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Meyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104648v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104649v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104873v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104192v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104750v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104206v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287804v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104651v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287935v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gossin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Syren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104575v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104578v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104216v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687743v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chapron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02103638v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292130v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pfeffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446537v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45218" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01469392v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40747&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275706v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321667v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairieharmattan.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03753339v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004659" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04321791v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323214v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323090v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323203v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104220v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104231v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zapata" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100739970" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01469368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275646v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104223v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Meyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687058v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686996v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05022046v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01468875v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292151v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chalmel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry P&#233;bayle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kennel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293460v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301303v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03503167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>