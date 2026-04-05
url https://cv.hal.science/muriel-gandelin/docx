--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Muriel Gandelin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal mobility and social functioning of early Neolithic agropastoralists based on oxygen and strontium isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1851ème journées de la Société d'Anthropologie de Paris (SAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenEdition Journals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 38 (S), 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Identities in Megalithic Funerary Spaces: Revisiting the Aveyron Dolmens through Archaeo-Anthropology and Palaeogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Biomolecular Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les trajectoires de vie des premiers agrospasteurs du Néolithique à partir de données isotopiques : l’influence des facteurs environnementaux, sociaux et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition du Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Born to be alive. Isotopic evidence of investment in the survival of immature individuals in the Neolithic period, ecological influences and the construction of social identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (Supplément), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hi5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre et mourir à la fin de la Préhistoire à Montagnac : découvertes archéologiques de la ZAC Boutonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis de Montagnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 124, pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decapitated woman of Puisserguier (Hérault, France): a case study of mortuary treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2024.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variscite « necklace » of the Salpêtre cave, at Pompignan (Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103768. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un camp néolithique au nord de Blagnac, Le site de Château Percin à Seilh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blagnac, questions d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected morphological diversity in ancient dogs compared to modern relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 289 (1975), pp.20220147. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2022.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions biologiques entre chasseurs-cueilleurs et fermiers néolithiques : le cas remarquable des communautés du sud de la France (résumé de communication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (S)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic genomic data from southern France showcase intensified interactions with hunter-gatherer communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (11), pp.105387. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2022.105387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données nouvelles sur le groupe de Bize : les apports du site de Pourgobi à Montbrun-des-Corbières (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (1), pp.33-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient genomes from present-day France unveil 7,000 years of its demographic history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andrew Andrew Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barrand Emam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (23), pp.12791-12798. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1918034117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inhumations chasséennes du Pirou et de Vigne de Bioaux (Valros, Hérault) : un recrutement spécifique en contexte d’habitat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (3-4), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/bmsap-2018-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un four à chambre de combustion souterraine du Néolithique final à Notre-Dame de Marceille, Limoux, Aude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marinval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.33-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété des inhumations chasséennes en région toulousaine : l’apport du site de Sauzas (Blagnac, Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58, pp.47-86. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des escargots au service de l’archéologie ou l’apport de la malacologie à la compréhension des activités agro-pastorales et des paysages anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.34 - 39. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la terre architecturale à Pascale et Bérange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Construite en terre crue, 42, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique des villages ouverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.16-17. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villages du Néolithique en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaquer J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (6-15), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces d’occupation du Néolithique final dans la vallée de l’Adour à Soues (Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lot de céramique singulier dans une sépulture du Chasséen ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-série (3), pp.95-101. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tombes chasséennes attestées dans le Toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Inrap 10 ans, Hors série, pp.85-89. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enceinte incendiée de Château-Percin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midi-Pyrénées patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enceinte chasséenne de Château Percin (Toulouse, Haute-Garonne). Un témoignage exceptionnel d’architecture monumentale néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe de Coste Rouge à Beaufort (Hérault) et la question des tombes à dalles néolithiques dans le nord-est des Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.127-159. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.2007.2453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle des composantes allochtones dans les industries lithiques taillées du site de Mourral (Trèbes, Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rencontres Méridionales de Préhistoire Récente, actes de la sixième session, Périgueux (Dordogne), 14 et 16 octobre 2004, Supplément n°11, pp.347-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bones to Lives: The ANR LINK project and the reshaping of identities in the Aveyron Dolmens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nord Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The child of Beaufort: from one image to another, the contribution of paleogenomics to archaeological representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nord Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Genetics, and Collective Burials: Reflections on 3rd-Millennium Dynamics through the ANR LINK Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Archéologie &amp; Gobelets Conference Sea People, Land People : lifestyles and networks in Bell Beaker Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéologie &amp; Gobelets Conference, Jun 2025, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Born to be Alive. Isotopic evidence of investment in the survival of immature individuals in the Neolithic period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de cloture de l’ANR WomenSOFar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMPEA UMR 7269, Nov 2025, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Foissac cave: Integrating paleogenomics and preservation in a prehistoric site of unique fragility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Biomolecular Archeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Turin, Aug 2025, Turin (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut social des enfants au Néolithique : le cas de l’enfant de Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de clôture du programme WomenSOFar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gwenaëlle Goude; Stéphane Rottier; Guillaume Leduc; Samuel Bédécarrats; Caroline Ikkache, Nov 2025, Aix-en -Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété des pratiques mortuaires en Occitanie entre le Néolithique et le début de l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LINK : Entre archéologie et génomique. Étude de l’évolution et de l’organisation sociale des communautés du Néolithique à l’âge du Bronze du Sud-Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélanie Pruvost; Muriel Gandelin; Vincent Ard; Marie-France Deguilloux, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et pratiques funéraires de la fin de la Préhistoire à Montagnac (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Retour de terrain" Zoom sur l'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des enfants au cours de la Préhistoire. Essai d’interprétations à travers une recherche ethnologique et des analyses isotopiques sur le site de Coste Rouge (Néolithique moyen, Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jai G. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Au Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849eme Réunion Scientifique de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.12274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse funerary practices and genetic insights in Late Neolithic France: The LINK Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 World Neolithic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone modifications and adaptations to mechanical stress in Neolithic women (ANR WomenSOFar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romana Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA; Carlotta Zeppilli; Martina Farese; Sara Bernardini; Biancamaria Bonucci, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW PERSPECTIVES FOR WOMEN'S STUDIES IN PAST POPULATIONS: SOME KEY ISSUES PRESENTED IN THE WOMENSOFAR ANR PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Carlos Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EAA Annual Meeting in Belfast, Northern Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications et adaptations osseuses aux contraintes mécaniques chez les femmes au Néolithique (ANR WomenSOFar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romana Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel : 1849es Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.12433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des enceintes dans la structuration des territoires au Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did European dogs look like prior to the Bronze Age? A 3D analysis based on the mandible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Boroneant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03537510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of earthen construction techniques in Neolithic tumular architecture in France: a geoarchaeological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Peinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mounds architectures: no more than heaps, Congrès internationalTumuli and Megaliths in Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Proença-a-Nova, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de référentiels commun : la coordination complexe du travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session n° III-3 (CA) of the XVIIIe UISPP congress. Construire des référentiels partagés : Webmapping et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. 12 p., </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-functional study of extant canids with application to the European Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriac à Carcassonne (Aude) une enciente du Chasséen méridional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde Les sites ceinturés de la préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GANDELIN Muriel, ARD Vincent, VAQUER Jea,n, JALLOT Luc, Oct 2012, Carcassonne, France. pp.33-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du site de Trémonteix à Clermont-Ferrand (Puy-de-Dôme) à la connaissance du Néolithique final en Auvergne : Première analyse à partir des mobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemima Dunkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronologie de la Préhistoire récente dans le Sud de la France. Acquis 1992-2012. Actualité de la recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Porticcio, France. pp.603-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lames en matières premières exogènes dans le Chasséen de Villeneuve-Tolosane et de Cugnaux (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.121-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plos, Saint-Geniès-de-Fontedit, Hérault (34), Occitanie, Rapport d'opération de fouille, Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2025, pp.514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plos, Saint-Geniès-de-Fontedit, Hérault (34), Occitanie, Rapport d'opération de fouille, Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2025, pp.605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien, Quatrième période triennale 2023-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 4 vol., 1600 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien, Quatrième période triennale 2023-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 3 vol., 341, 163 et 321 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Jean-de-la-Blaquière (34), Les Condamines : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vacheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nîmes : Inrap Midi-MED. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tombes monumentales du Bronze ancien de Roque Del Die (Capendu, Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport final d'opération). 2024, pp.226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montblanc (34) Aqua Domitia Rec de Ligno/Labournas : Rapport de fouilles archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel L'Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA-DRAC Occitanie, Inrap. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRAE Paul Sabatier, La Sabatière, foyers néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport final d'opération). 2023, pp.134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale et Bérange, Occitanie, Hérault (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Alvitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F029609, Inrap. 2022, 8 volumes, 2000 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneilhan (34), ZAC Cabrières : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap midi-MED. 2022, 1 vol. (110 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04286886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abords du Vistre de l’Epipaléolithique à l’Antiquité, Mayan 6: Occitanie, Gard, Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] F029170-1_02, Inrap Midi Méditerranée. 2020, 412 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abords du Vistre de l'Epipaléolithique à l'Antiquité, Mayan 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Midi Méditerranée. 2020, 252 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouilles programmées LE PLANET 2018 Commune de Fayet, Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES, SRA, PRBM Rhadamante, Université Jean Jaurès, Parc National des Pyrénées, OHM Haut-Vicdessos; Rapport de fouille programmée d'un site de métallurgie néolithique polyphasé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occitanie, Haute-Garonne, Grenade, Le Castelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Midi Méditerranée. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges médiévaux : la fortification médiévale de la Caune de La Valette in Occitanie, PCR &amp;quot;Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien. Rapport de l'année 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tréton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES. 2018, pp.157-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe karstique : description générale des cavités in Occitanie, PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien. Rapport de l'année 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES. 2018, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Balestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2018, 489 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouilles programmées. Le Planet 2017 Fayet, Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dransart Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien Occitanie, Projet collectif de Recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2016, 143 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP; UMR5608 Toulouse; UMR7041 Nanterre; UMR5140 Lattes. 2016, 402 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aire de Repos de Valros, Les occupations du Néolithique et du Bronze ancien Autoroute A75 - Section Béziers - Pézenas, Hérault, Valros et Montblanc,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2015, 336 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aire de Repos de Valros, Les occupations du Néolithique et du Bronze ancien Autoroute A75 - Section Béziers - Pézenas, Hérault, Valros et Montblanc,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2015, 300 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique au Bronze ancien - Atlas des sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2015, 236 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aire de Repos de Valros, Les occupations du Néolithique et du Bronze ancien Autoroute A75 - Section Béziers - Pézenas, Hérault, Valros et Montblanc,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2015, 502 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2013, 148 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2013, 296 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Champ Redon, une occupation du Néolithique final : autoroute A75, section Béziers - Pézenas : Hérault, Valros et Montblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Haurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap MED. 2012, 465 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations humaines du Barreau de la Devèze Sud: autoroute A75, section Béziers - Pézenas Hérault, Béziers. vol. 1 : 438 p ; vol. 2 : 238 p ; 344 fig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Haurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Meditérranée. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espalem et Grenier-Montgon (Haute-Loire) : Lac Lant, Les Pignatieires, Le Blanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap RAA. 2011, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertaizon, Grand champ de Sainte-Marcelle (Puy de Dôme), rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap RAA. 2011, 101 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brives-Charensac, Le Puy-en-Velay (Haute-Loire) : RN 88 - Contournement du Puy : Zone 1 (entre franchissement Loire et Bellevue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap RAA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Station d’épuration de l’Aussonnelle à Seilh, Château Percin, Haute-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2011, 612 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combronde (Puy-de-Dôme) : La Varenne, Rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap RAA. 2011, 150 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulations d'os humains et témoins énigmatiques dans les fosses néolithiques du Barreau de la Devèze-Cabrials : autoroute A75, section Béziers - Pézenas : Hérault, Béziers : Barreau de la Devèze, Cabrials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap MED. 2011, 395 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat ouvert du Néolithique final : autoroute A75, section Béziers - Pézenas : Hérault, Valros : Roquessols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Remicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap MED. 2010, 243 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve-Tolosane (Haute-Garonne, Midi-Pyrénées). &amp;quot;13, Avenue de Francazal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Merleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle des composantes allochtones dans les industries lithiques taillées du site de Mourral (Trèbes, Aude), dans Plisson H. (dir.), Productions laminaires remarquables du midi de la France (fin du Néolithique, début de l'âge des métaux), rapport de PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA; Service régional de l'archéologie Languedoc-Roussillon. 2004, pp.50-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lames en matières premières exogènes de Villeneuve-Tolosane et Cugnaux (Haute-Garonne), dans Plisson H. (dir.), Productions laminaires remarquables du midi de la France (fin du Néolithique, début de l'âge des métaux), rapport de PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA; Service régional de l'archéologie Languedoc-Roussillon. 2004, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Jean Vaquer (1950 – 2025), Istituto Italiano di Preistoria e Protostoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations du Néolithique et du Bronze ancien : aire de Repos de Valros, Autoroute A75, Section Béziers - Pézenas (Valros et Montblanc, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bui Thi Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , pp.4 vol., 2025, Documents d’archéologie préventive 48, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/apg2-ac82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêle-mêle. Textes offerts à Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie Préhistorique, 501 p., 2024, 978-2-35842-035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas archéologique de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Tallandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.336, 2023, 979-10-210-5938-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véraza & le Vérazien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 622 p., 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5000 ans d’histoire sous la Méridienne. Les fouilles de l’A75 au sud de Clermont-Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bèche-Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bleu autour, 206 p., 2023, 978-2-35848-237-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 392 p., 2021, 9789088909894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithique Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chivallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Demoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lussault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Disdier; Michel Lussault. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École urbaine de Lyon; Éditions deux-cent-cinq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2021, A partir de l'Anthropocène, 978–2–919380–40–4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemima Dunkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 287 p., 2020, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne). Une architecture monumentale de terre et de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 314 p., 2018, Recherches archéologiques 14, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites ceinturés de la Préhistoire récente, nouvelles données, nouvelles approches, nouvelles hypothèses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GANDELIN Muriel, ARD Vincent, VAQUER Jean, JALLOT Luc. Archives d'Ecologie Préhistorique, 239 p., 2018, 978-2-35842-023-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enceintes chasséennes de Villeneuve-Tolosane et Cugnaux dans leur contexte du Néolithique moyen européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistoriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2358420037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Remicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie Préhistorique, pp.228, 2007, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments funéraires du Bronze ancien de Roque del Die à Capendu (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêle-mêle. Textes offerts à Jean Vaquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.327-350, 2024, 978-2-35842-035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du Néolithique et l'âge du Bronze sur le site ceinturé du Plos à Saint-Geniès-de-Fontedit (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêle-Mêle, Textes offerts à Jean Vaquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.195-211, 2024, 978-2-35842-035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.53-86, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enceintes fossoyées néolithiques entre atlantique et méditerranée : nouvelles données, nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Lefranc; Christophe Croutsch; Antony Denaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enceintes néolithiques du nord-ouest de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, 2023, Arts, Archéologie et Patrimoine, 978-2-36441-486-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Les grottes de La Valette. Le terrain : sites et documents (fouilles 1963-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-84, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chronologie des cavités : apport des datations 14C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-120, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Abri et la Grotte 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.31-52, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dame de Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Delrieu; Christophe Gilabert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5000 ans d'histoire sous la Méridienne. Les fouilles de l'A75 au sud de Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bleu autour, pp.78-78, 2023, 978-2-35848-237-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véraza et le Vérazien, les bases documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.573-621, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation des milieux par les populations véraziennes : l'exemple de l'ouest héraultais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jorda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-355, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et chronologie du Vérazien en France : la céramique du groupe de Véraza et les poteries à mamelons superposés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.491-558, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Écologie Préhistorique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-8, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers agriculteurs (6000 - 2300 avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Garcia; Marc Bouiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas archéologique de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Tallandier; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-87, 2023, 9791021059382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vérazien, esquisse d'un bilan : acquis, interrogations, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.559-572, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vérazien aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.259-329, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.87-112, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique néolithique des grottes de La Valette dans le contexte du Néolithique final du Languedoc occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.119-152, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bizien, faciès du Néolithique moyen en Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In viaggio, sulla stessa strada. Scritti per Giuliano Cremonesi a cura di Giovanna Radi, Lucia Sarti, Fabio Martini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo e Istituto Fiorentino di Preistoria 'Paolo Graziosi, pp.269-291, 2022, 979-12-80445-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges de terre à bâtir du Barreau de la Devèze-Cabrials (Béziers, Hérault), témoins d’une construction de terre et de végétaux du Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Di Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archimbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche archéologiques et historiques récentes en Languedoc central, Ghislain Bagan, Stéphane Mauné, Guilhem Beugnon dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions des Arts Vailhan, pp.9-35, 2022, 978-2-95632-424-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bizien un faciès du Néolithique moyen en Languedoc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanna RADI, Lucia SARTI, Fabio MARTINI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milleni, studi d'Archeologia preistorica - In viaggio, sulla stessa strada, scitti per Giuliano Cremonesi.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Museo e Istituto Fiorentino di preistoria "Paolo Graziosi", pp.269--291, 2022, 979-12-80445-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles formes d’habitat du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de la France. 20 ans d’archéologie préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.56-63, 2021, 9782080234704. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flam.garci.2021.01.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombes et inhumations en structures domestiques réemployées. Du Néolithique moyen méridional : une différence de registre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Sicurani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sépultures et rites funéraires / Sepulture è riti funerari : Actes du colloque organisé par l’Association de Recherches Préhistoriques Corses, Calvi, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherches Préhistoriques et Protohistoriques Corses (ARPPC), pp.181-203, 2021, 978-2-9566-9841-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métamorphose néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Disdier et Michel Lussault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néolithique, anthropocène: dialogue autour des 12 000 dernières années</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Deux-cent-cinq, pp.65-75, 2021, 978-2-919380-40-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibaud Marchand; Vanessa Haussener. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schnidi et la révolution néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.1-2, 2020, 978-2-03-599658-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue du mobilier céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-239, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche typologique et fonctionnelle des formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-103, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pesons en terre cuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118-120, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les datations absolues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen de Saint-Eugène (Laure-Minervois, Aude). Autopsie d’une sépulture collective néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-311, 2019, 9-782358-420266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges architecturaux en terre crue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-65, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-79, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-203, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planches du mobilier céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-257, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et comparaisons relatives au mobilier céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-117, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortification monumentale en bois et en terre du gisement néolithique de Château-Percin (Seilh, Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.-A. de Chazelles, É. Leal, A. Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction en terre crue. Torchis, techniques de garnissage et de finition. Architecture et mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l'espérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02119478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enceinte chasséenne de Château-Percin dans son contexte régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne) Une architecture monumentale de terre et de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.178-188, 2018, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre de l'étude. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne). Une architecture monumentale de terre et de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-12, 2018, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier, la céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne) Une architecture monumentale de terre et de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-146, 2018, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations radiocarbone et modélisation chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Dunbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula J. Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne). Une architecture monumentale de terre et de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-121, 2018, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morts néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Denaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Dominique Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Protohistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-110, 2018, Histoire et Archéologie, 978-2-7056-9594-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enceinte : système et architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne) Une architecture monumentale de terre et de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-37, 2018, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enceinte : système et architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne). Une architecture monumentale de terre et de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions et Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversités et récurrences de l'habitat ouvert chasséen dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lemercier Olivier, Besse Marie, Mordant Claude, Sénépart Ingrid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitations et habitat du Néolithique à l’âge du Bronze en France et ses marges. Actes des deuxièmes rencontres Nord-Sud de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'écologie préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-203, 2018, 9782358420242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des habitats groupés au Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Dusseaux; Benoît Ode; Christophe Gilabert; Jean-Yves Breuil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-35, 2017, 978-9461613578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie quotidienne au Néolithique : production et échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Dusseaux; Benoît Ode; Christophe Gilabert; Jean-Yves Breuil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-31, 2017, 978-9461613578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les découvertes du Néolithique et de l'âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Jung; Valérie Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un espace rural antique dans le territoire de la cité de Béziers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément 45, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-19, 2017, Revue Archéologique de Narbonnaise, 979-10-92655-06-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paysans et des paysages au Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Dusseaux; Benoît Ode; Christophe Gilabert; Jean-Yves Breuil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-29, 2017, 978-9461613578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations radiocarbone de Las Claousos III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.179-180, 2015, Monographie des Archives d'Ecologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation radiocarbone de la grotte René-Carrié (Termes, Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.271-272, 2015, Monographie des Archives d'Ecologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions. Humbles caveaux, confinements karstiques, gestion des sépulcres, rythmes du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zammit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.323-338, 2015, Monographie des Archives d'Ecologie Préhistorique,, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations radiocarbone de Las Claousos IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.63-64, 2015, Monographie des Archives d'Ecologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions céramiques du Chasséen méridional entre l'Hérault et l'Orb : nouvelles séquences typochronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages Hors série, Inrap 10 ans, Nouveaux champs de la recherche archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrap, pp.89-95, 2012, B007L02B5O</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures de Cugnaux, La Vimona et la ZAC Agora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.99-148, 2008, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures de Villeneuve-Tolosane et de Cugnaux : apports à la connaissance des pratiques funéraires du Chasséen garonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.155-178, 2008, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures chasséennes du lotissement de la Terrasse à Villeneuve-Tolosane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d' écologie préhistorique, pp.75-97, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures chasséennes du lotissement La Terrasse à Villeneuve Tolosane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vaquer Jean, Gandelin Muriel, Remicourt Maxime, Tchérémissinoff Yaramila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.75-97, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00304522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sépulture 1 de Villeneuve-Tolosane (fouilles L. Méroc), Révision d'une ancienne découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.45-73, 2008, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures chasséennes du lotissement La Terrasse à Villeneuve-Tolosane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.75-97, 2008, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures chasséennes du lotissement La Terrasse à Villeneuve-Tolosane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.75-97, 2008, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des sites chasséens de Villeneuve-Tolosane et de Cugnaux (Haute-Garonne) et localisation des faits funéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.34-44, 2008, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des pratiques funéraires en Toulousain : jalons d'une évolution chronologique ou marqueur d'inégalités sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.219-228, 2007, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombes et inhumations en structures domestiques réemployées. Du Néolithique moyen méridional : une différence de registre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ÈME COLLOQUE DE CALVI "Sépultures &amp; Rites funéraires, Sepulture è riti funerari"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPPC, pp.181-203, 2021, 978-2-9566-9841-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fosse 1024 du Champ Redon à Valros (Hérault) et ses pierres sculptées du Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Servelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Haurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Culturelle des Amis de Cabrières (ACAC), pp.215-223, 2019, Paysages pour l'Homme. Actes du colloque international en hommage à Paul Ambert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortification monumentale en bois et en terre du gisement néolithique de Château Percin à Seilh (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde internationale de Lattes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.173-184, 2018, Échanges transdisciplinaires sur les constructions en terre crue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enceintes chasséennes du Toulousain, apports des données récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites fortifiés de la Préhistoire : nouvelles données, nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.13-31, 2018, 9782358420235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriac à Carcassonne (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites fortifiés de la Préhistoire : nouvelles données, nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.33-54, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures à pierres chauffées du piémont nord pyrénéen. État des lieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cousteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre deux mers. 12èmes Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.53-65, 2018, Entre deux mers, actualité de la recherche. Actes des 12èmes Rencontres Méridionales de Préhistoire Récente, Bayonne, 27 septembre au 1er octobre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations chalcolithiques de Pascale et Bérange à Mudaison Saint-Brès (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites fortifiés de la Préhistoire : nouvelles données, nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.73-85, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des défunts au Néolithique moyen et final sur le site du &amp;quot;Petit Prince - Route de Canohès&amp;quot; à Perpignan (Pyrénées-Orientales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistoriques, pp.397-406, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les découvertes relatives à la Préhistoire récente sur le tracé de l’A75 : dynamique de l’occupation des sols sur le tronçon Pézenas-Béziers (Hérault) du Néolithique ancien à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Haurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d’Ecologie Préhistorique, pp.317-344, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Roc d’en Gabit, Carcassonne (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auvergne et Midi. Actualité de la recherche. Rencontres Méridionales de Préhistoire Récente, actes de la cinquième session.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Préhistoire du Sud-Ouest, pp.475-484, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId395"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Muriel Gandelin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal mobility and social functioning of early Neolithic agropastoralists based on oxygen and strontium isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1851ème journées de la Société d'Anthropologie de Paris (SAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenEdition Journals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 38 (S), 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Identities in Megalithic Funerary Spaces: Revisiting the Aveyron Dolmens through Archaeo-Anthropology and Palaeogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Biomolecular Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les trajectoires de vie des premiers agrospasteurs du Néolithique à partir de données isotopiques : l’influence des facteurs environnementaux, sociaux et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition du Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Born to be alive. Isotopic evidence of investment in the survival of immature individuals in the Neolithic period, ecological influences and the construction of social identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (Supplément), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hi5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre et mourir à la fin de la Préhistoire à Montagnac : découvertes archéologiques de la ZAC Boutonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis de Montagnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 124, pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decapitated woman of Puisserguier (Hérault, France): a case study of mortuary treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2024.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variscite « necklace » of the Salpêtre cave, at Pompignan (Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103768. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un camp néolithique au nord de Blagnac, Le site de Château Percin à Seilh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blagnac, questions d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected morphological diversity in ancient dogs compared to modern relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 289 (1975), pp.20220147. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2022.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions biologiques entre chasseurs-cueilleurs et fermiers néolithiques : le cas remarquable des communautés du sud de la France (résumé de communication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (S)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic genomic data from southern France showcase intensified interactions with hunter-gatherer communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (11), pp.105387. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2022.105387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données nouvelles sur le groupe de Bize : les apports du site de Pourgobi à Montbrun-des-Corbières (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (1), pp.33-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient genomes from present-day France unveil 7,000 years of its demographic history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andrew Andrew Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barrand Emam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (23), pp.12791-12798. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1918034117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inhumations chasséennes du Pirou et de Vigne de Bioaux (Valros, Hérault) : un recrutement spécifique en contexte d’habitat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (3-4), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/bmsap-2018-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un four à chambre de combustion souterraine du Néolithique final à Notre-Dame de Marceille, Limoux, Aude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marinval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.33-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété des inhumations chasséennes en région toulousaine : l’apport du site de Sauzas (Blagnac, Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58, pp.47-86. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des escargots au service de l’archéologie ou l’apport de la malacologie à la compréhension des activités agro-pastorales et des paysages anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.34 - 39. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la terre architecturale à Pascale et Bérange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Construite en terre crue, 42, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique des villages ouverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.16-17. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villages du Néolithique en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaquer J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (6-15), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces d’occupation du Néolithique final dans la vallée de l’Adour à Soues (Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lot de céramique singulier dans une sépulture du Chasséen ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-série (3), pp.95-101. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tombes chasséennes attestées dans le Toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Inrap 10 ans, Hors série, pp.85-89. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enceinte incendiée de Château-Percin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midi-Pyrénées patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enceinte chasséenne de Château Percin (Toulouse, Haute-Garonne). Un témoignage exceptionnel d’architecture monumentale néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe de Coste Rouge à Beaufort (Hérault) et la question des tombes à dalles néolithiques dans le nord-est des Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.127-159. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.2007.2453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle des composantes allochtones dans les industries lithiques taillées du site de Mourral (Trèbes, Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rencontres Méridionales de Préhistoire Récente, actes de la sixième session, Périgueux (Dordogne), 14 et 16 octobre 2004, Supplément n°11, pp.347-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The child of Beaufort: from one image to another, the contribution of paleogenomics to archaeological representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nord Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Genetics, and Collective Burials: Reflections on 3rd-Millennium Dynamics through the ANR LINK Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Archéologie &amp; Gobelets Conference Sea People, Land People : lifestyles and networks in Bell Beaker Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéologie &amp; Gobelets Conference, Jun 2025, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Born to be Alive. Isotopic evidence of investment in the survival of immature individuals in the Neolithic period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de cloture de l’ANR WomenSOFar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMPEA UMR 7269, Nov 2025, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bones to Lives: The ANR LINK project and the reshaping of identities in the Aveyron Dolmens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nord Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Foissac cave: Integrating paleogenomics and preservation in a prehistoric site of unique fragility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Biomolecular Archeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Turin, Aug 2025, Turin (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut social des enfants au Néolithique : le cas de l’enfant de Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de clôture du programme WomenSOFar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gwenaëlle Goude; Stéphane Rottier; Guillaume Leduc; Samuel Bédécarrats; Caroline Ikkache, Nov 2025, Aix-en -Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et pratiques funéraires de la fin de la Préhistoire à Montagnac (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Retour de terrain" Zoom sur l'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété des pratiques mortuaires en Occitanie entre le Néolithique et le début de l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LINK : Entre archéologie et génomique. Étude de l’évolution et de l’organisation sociale des communautés du Néolithique à l’âge du Bronze du Sud-Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélanie Pruvost; Muriel Gandelin; Vincent Ard; Marie-France Deguilloux, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des enfants au cours de la Préhistoire. Essai d’interprétations à travers une recherche ethnologique et des analyses isotopiques sur le site de Coste Rouge (Néolithique moyen, Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jai G. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Au Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849eme Réunion Scientifique de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.12274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse funerary practices and genetic insights in Late Neolithic France: The LINK Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 World Neolithic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone modifications and adaptations to mechanical stress in Neolithic women (ANR WomenSOFar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romana Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA; Carlotta Zeppilli; Martina Farese; Sara Bernardini; Biancamaria Bonucci, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW PERSPECTIVES FOR WOMEN'S STUDIES IN PAST POPULATIONS: SOME KEY ISSUES PRESENTED IN THE WOMENSOFAR ANR PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Carlos Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EAA Annual Meeting in Belfast, Northern Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications et adaptations osseuses aux contraintes mécaniques chez les femmes au Néolithique (ANR WomenSOFar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romana Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel : 1849es Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.12433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des enceintes dans la structuration des territoires au Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did European dogs look like prior to the Bronze Age? A 3D analysis based on the mandible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Boroneant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03537510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of earthen construction techniques in Neolithic tumular architecture in France: a geoarchaeological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Peinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mounds architectures: no more than heaps, Congrès internationalTumuli and Megaliths in Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Proença-a-Nova, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-functional study of extant canids with application to the European Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de référentiels commun : la coordination complexe du travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session n° III-3 (CA) of the XVIIIe UISPP congress. Construire des référentiels partagés : Webmapping et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. 12 p., </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriac à Carcassonne (Aude) une enciente du Chasséen méridional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde Les sites ceinturés de la préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GANDELIN Muriel, ARD Vincent, VAQUER Jea,n, JALLOT Luc, Oct 2012, Carcassonne, France. pp.33-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du site de Trémonteix à Clermont-Ferrand (Puy-de-Dôme) à la connaissance du Néolithique final en Auvergne : Première analyse à partir des mobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemima Dunkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronologie de la Préhistoire récente dans le Sud de la France. Acquis 1992-2012. Actualité de la recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Porticcio, France. pp.603-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lames en matières premières exogènes dans le Chasséen de Villeneuve-Tolosane et de Cugnaux (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.121-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plos, Saint-Geniès-de-Fontedit, Hérault (34), Occitanie, Rapport d'opération de fouille, Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2025, pp.514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plos, Saint-Geniès-de-Fontedit, Hérault (34), Occitanie, Rapport d'opération de fouille, Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2025, pp.605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien, Quatrième période triennale 2023-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 4 vol., 1600 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien, Quatrième période triennale 2023-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 3 vol., 341, 163 et 321 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Jean-de-la-Blaquière (34), Les Condamines : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vacheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nîmes : Inrap Midi-MED. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tombes monumentales du Bronze ancien de Roque Del Die (Capendu, Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport final d'opération). 2024, pp.226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montblanc (34) Aqua Domitia Rec de Ligno/Labournas : Rapport de fouilles archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel L'Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA-DRAC Occitanie, Inrap. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRAE Paul Sabatier, La Sabatière, foyers néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport final d'opération). 2023, pp.134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale et Bérange, Occitanie, Hérault (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Alvitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F029609, Inrap. 2022, 8 volumes, 2000 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneilhan (34), ZAC Cabrières : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap midi-MED. 2022, 1 vol. (110 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04286886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abords du Vistre de l'Epipaléolithique à l'Antiquité, Mayan 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Midi Méditerranée. 2020, 252 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abords du Vistre de l’Epipaléolithique à l’Antiquité, Mayan 6: Occitanie, Gard, Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] F029170-1_02, Inrap Midi Méditerranée. 2020, 412 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouilles programmées LE PLANET 2018 Commune de Fayet, Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES, SRA, PRBM Rhadamante, Université Jean Jaurès, Parc National des Pyrénées, OHM Haut-Vicdessos; Rapport de fouille programmée d'un site de métallurgie néolithique polyphasé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occitanie, Haute-Garonne, Grenade, Le Castelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Midi Méditerranée. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe karstique : description générale des cavités in Occitanie, PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien. Rapport de l'année 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES. 2018, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges médiévaux : la fortification médiévale de la Caune de La Valette in Occitanie, PCR &amp;quot;Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien. Rapport de l'année 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tréton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES. 2018, pp.157-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Balestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2018, 489 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouilles programmées. Le Planet 2017 Fayet, Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dransart Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien Occitanie, Projet collectif de Recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2016, 143 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP; UMR5608 Toulouse; UMR7041 Nanterre; UMR5140 Lattes. 2016, 402 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aire de Repos de Valros, Les occupations du Néolithique et du Bronze ancien Autoroute A75 - Section Béziers - Pézenas, Hérault, Valros et Montblanc,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2015, 336 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aire de Repos de Valros, Les occupations du Néolithique et du Bronze ancien Autoroute A75 - Section Béziers - Pézenas, Hérault, Valros et Montblanc,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2015, 300 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique au Bronze ancien - Atlas des sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2015, 236 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aire de Repos de Valros, Les occupations du Néolithique et du Bronze ancien Autoroute A75 - Section Béziers - Pézenas, Hérault, Valros et Montblanc,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2015, 502 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2013, 148 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2013, 296 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Champ Redon, une occupation du Néolithique final : autoroute A75, section Béziers - Pézenas : Hérault, Valros et Montblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Haurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap MED. 2012, 465 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations humaines du Barreau de la Devèze Sud: autoroute A75, section Béziers - Pézenas Hérault, Béziers. vol. 1 : 438 p ; vol. 2 : 238 p ; 344 fig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Haurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Meditérranée. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertaizon, Grand champ de Sainte-Marcelle (Puy de Dôme), rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap RAA. 2011, 101 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espalem et Grenier-Montgon (Haute-Loire) : Lac Lant, Les Pignatieires, Le Blanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap RAA. 2011, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Station d’épuration de l’Aussonnelle à Seilh, Château Percin, Haute-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2011, 612 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brives-Charensac, Le Puy-en-Velay (Haute-Loire) : RN 88 - Contournement du Puy : Zone 1 (entre franchissement Loire et Bellevue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap RAA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combronde (Puy-de-Dôme) : La Varenne, Rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap RAA. 2011, 150 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulations d'os humains et témoins énigmatiques dans les fosses néolithiques du Barreau de la Devèze-Cabrials : autoroute A75, section Béziers - Pézenas : Hérault, Béziers : Barreau de la Devèze, Cabrials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap MED. 2011, 395 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat ouvert du Néolithique final : autoroute A75, section Béziers - Pézenas : Hérault, Valros : Roquessols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Remicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap MED. 2010, 243 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve-Tolosane (Haute-Garonne, Midi-Pyrénées). &amp;quot;13, Avenue de Francazal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Merleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle des composantes allochtones dans les industries lithiques taillées du site de Mourral (Trèbes, Aude), dans Plisson H. (dir.), Productions laminaires remarquables du midi de la France (fin du Néolithique, début de l'âge des métaux), rapport de PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA; Service régional de l'archéologie Languedoc-Roussillon. 2004, pp.50-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lames en matières premières exogènes de Villeneuve-Tolosane et Cugnaux (Haute-Garonne), dans Plisson H. (dir.), Productions laminaires remarquables du midi de la France (fin du Néolithique, début de l'âge des métaux), rapport de PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA; Service régional de l'archéologie Languedoc-Roussillon. 2004, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Jean Vaquer (1950 – 2025), Istituto Italiano di Preistoria e Protostoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations du Néolithique et du Bronze ancien : aire de Repos de Valros, Autoroute A75, Section Béziers - Pézenas (Valros et Montblanc, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bui Thi Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , pp.4 vol., 2025, Documents d’archéologie préventive 48, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/apg2-ac82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêle-mêle. Textes offerts à Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie Préhistorique, 501 p., 2024, 978-2-35842-035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas archéologique de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Tallandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.336, 2023, 979-10-210-5938-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véraza & le Vérazien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 622 p., 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5000 ans d’histoire sous la Méridienne. Les fouilles de l’A75 au sud de Clermont-Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bèche-Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bleu autour, 206 p., 2023, 978-2-35848-237-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithique Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chivallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Demoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lussault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Disdier; Michel Lussault. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École urbaine de Lyon; Éditions deux-cent-cinq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2021, A partir de l'Anthropocène, 978–2–919380–40–4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 392 p., 2021, 9789088909894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemima Dunkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 287 p., 2020, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne). Une architecture monumentale de terre et de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 314 p., 2018, Recherches archéologiques 14, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites ceinturés de la Préhistoire récente, nouvelles données, nouvelles approches, nouvelles hypothèses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GANDELIN Muriel, ARD Vincent, VAQUER Jean, JALLOT Luc. Archives d'Ecologie Préhistorique, 239 p., 2018, 978-2-35842-023-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enceintes chasséennes de Villeneuve-Tolosane et Cugnaux dans leur contexte du Néolithique moyen européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistoriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2358420037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Remicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie Préhistorique, pp.228, 2007, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments funéraires du Bronze ancien de Roque del Die à Capendu (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêle-mêle. Textes offerts à Jean Vaquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.327-350, 2024, 978-2-35842-035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du Néolithique et l'âge du Bronze sur le site ceinturé du Plos à Saint-Geniès-de-Fontedit (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêle-Mêle, Textes offerts à Jean Vaquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.195-211, 2024, 978-2-35842-035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enceintes fossoyées néolithiques entre atlantique et méditerranée : nouvelles données, nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Lefranc; Christophe Croutsch; Antony Denaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enceintes néolithiques du nord-ouest de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, 2023, Arts, Archéologie et Patrimoine, 978-2-36441-486-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Les grottes de La Valette. Le terrain : sites et documents (fouilles 1963-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-84, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chronologie des cavités : apport des datations 14C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-120, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Abri et la Grotte 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.31-52, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dame de Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Delrieu; Christophe Gilabert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5000 ans d'histoire sous la Méridienne. Les fouilles de l'A75 au sud de Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bleu autour, pp.78-78, 2023, 978-2-35848-237-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.53-86, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véraza et le Vérazien, les bases documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.573-621, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation des milieux par les populations véraziennes : l'exemple de l'ouest héraultais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jorda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-355, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et chronologie du Vérazien en France : la céramique du groupe de Véraza et les poteries à mamelons superposés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.491-558, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Écologie Préhistorique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-8, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers agriculteurs (6000 - 2300 avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Garcia; Marc Bouiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas archéologique de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Tallandier; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-87, 2023, 9791021059382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.87-112, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vérazien, esquisse d'un bilan : acquis, interrogations, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.559-572, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vérazien aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.259-329, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique néolithique des grottes de La Valette dans le contexte du Néolithique final du Languedoc occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.119-152, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bizien, faciès du Néolithique moyen en Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In viaggio, sulla stessa strada. Scritti per Giuliano Cremonesi a cura di Giovanna Radi, Lucia Sarti, Fabio Martini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo e Istituto Fiorentino di Preistoria 'Paolo Graziosi, pp.269-291, 2022, 979-12-80445-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges de terre à bâtir du Barreau de la Devèze-Cabrials (Béziers, Hérault), témoins d’une construction de terre et de végétaux du Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Di Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archimbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche archéologiques et historiques récentes en Languedoc central, Ghislain Bagan, Stéphane Mauné, Guilhem Beugnon dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions des Arts Vailhan, pp.9-35, 2022, 978-2-95632-424-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bizien un faciès du Néolithique moyen en Languedoc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanna RADI, Lucia SARTI, Fabio MARTINI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milleni, studi d'Archeologia preistorica - In viaggio, sulla stessa strada, scitti per Giuliano Cremonesi.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Museo e Istituto Fiorentino di preistoria "Paolo Graziosi", pp.269--291, 2022, 979-12-80445-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombes et inhumations en structures domestiques réemployées. Du Néolithique moyen méridional : une différence de registre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Sicurani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sépultures et rites funéraires / Sepulture è riti funerari : Actes du colloque organisé par l’Association de Recherches Préhistoriques Corses, Calvi, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherches Préhistoriques et Protohistoriques Corses (ARPPC), pp.181-203, 2021, 978-2-9566-9841-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles formes d’habitat du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de la France. 20 ans d’archéologie préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.56-63, 2021, 9782080234704. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flam.garci.2021.01.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métamorphose néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Disdier et Michel Lussault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néolithique, anthropocène: dialogue autour des 12 000 dernières années</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Deux-cent-cinq, pp.65-75, 2021, 978-2-919380-40-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibaud Marchand; Vanessa Haussener. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schnidi et la révolution néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.1-2, 2020, 978-2-03-599658-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche typologique et fonctionnelle des formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-103, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pesons en terre cuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118-120, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les datations absolues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen de Saint-Eugène (Laure-Minervois, Aude). Autopsie d’une sépulture collective néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-311, 2019, 9-782358-420266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue du mobilier céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-239, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges architecturaux en terre crue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-65, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-79, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-203, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planches du mobilier céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-257, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et comparaisons relatives au mobilier céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-117, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enceinte chasséenne de Château-Percin dans son contexte régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne) Une architecture monumentale de terre et de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.178-188, 2018, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortification monumentale en bois et en terre du gisement néolithique de Château-Percin (Seilh, Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.-A. de Chazelles, É. Leal, A. Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction en terre crue. Torchis, techniques de garnissage et de finition. Architecture et mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l'espérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02119478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre de l'étude. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne). Une architecture monumentale de terre et de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-12, 2018, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier, la céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne) Une architecture monumentale de terre et de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-146, 2018, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations radiocarbone et modélisation chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Dunbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula J. Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne). Une architecture monumentale de terre et de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-121, 2018, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morts néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Denaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Dominique Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Protohistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-110, 2018, Histoire et Archéologie, 978-2-7056-9594-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enceinte : système et architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne) Une architecture monumentale de terre et de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-37, 2018, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversités et récurrences de l'habitat ouvert chasséen dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lemercier Olivier, Besse Marie, Mordant Claude, Sénépart Ingrid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitations et habitat du Néolithique à l’âge du Bronze en France et ses marges. Actes des deuxièmes rencontres Nord-Sud de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'écologie préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-203, 2018, 9782358420242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enceinte : système et architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne). Une architecture monumentale de terre et de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions et Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie quotidienne au Néolithique : production et échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Dusseaux; Benoît Ode; Christophe Gilabert; Jean-Yves Breuil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-31, 2017, 978-9461613578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des habitats groupés au Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Dusseaux; Benoît Ode; Christophe Gilabert; Jean-Yves Breuil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-35, 2017, 978-9461613578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les découvertes du Néolithique et de l'âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Jung; Valérie Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un espace rural antique dans le territoire de la cité de Béziers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément 45, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-19, 2017, Revue Archéologique de Narbonnaise, 979-10-92655-06-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paysans et des paysages au Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Dusseaux; Benoît Ode; Christophe Gilabert; Jean-Yves Breuil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-29, 2017, 978-9461613578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation radiocarbone de la grotte René-Carrié (Termes, Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.271-272, 2015, Monographie des Archives d'Ecologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations radiocarbone de Las Claousos III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.179-180, 2015, Monographie des Archives d'Ecologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions. Humbles caveaux, confinements karstiques, gestion des sépulcres, rythmes du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zammit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.323-338, 2015, Monographie des Archives d'Ecologie Préhistorique,, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations radiocarbone de Las Claousos IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.63-64, 2015, Monographie des Archives d'Ecologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions céramiques du Chasséen méridional entre l'Hérault et l'Orb : nouvelles séquences typochronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages Hors série, Inrap 10 ans, Nouveaux champs de la recherche archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrap, pp.89-95, 2012, B007L02B5O</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures de Villeneuve-Tolosane et de Cugnaux : apports à la connaissance des pratiques funéraires du Chasséen garonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.155-178, 2008, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures de Cugnaux, La Vimona et la ZAC Agora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.99-148, 2008, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures chasséennes du lotissement La Terrasse à Villeneuve Tolosane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vaquer Jean, Gandelin Muriel, Remicourt Maxime, Tchérémissinoff Yaramila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.75-97, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00304522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures chasséennes du lotissement de la Terrasse à Villeneuve-Tolosane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d' écologie préhistorique, pp.75-97, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sépulture 1 de Villeneuve-Tolosane (fouilles L. Méroc), Révision d'une ancienne découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.45-73, 2008, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures chasséennes du lotissement La Terrasse à Villeneuve-Tolosane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.75-97, 2008, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures chasséennes du lotissement La Terrasse à Villeneuve-Tolosane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.75-97, 2008, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des sites chasséens de Villeneuve-Tolosane et de Cugnaux (Haute-Garonne) et localisation des faits funéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.34-44, 2008, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des pratiques funéraires en Toulousain : jalons d'une évolution chronologique ou marqueur d'inégalités sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.219-228, 2007, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombes et inhumations en structures domestiques réemployées. Du Néolithique moyen méridional : une différence de registre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ÈME COLLOQUE DE CALVI "Sépultures &amp; Rites funéraires, Sepulture è riti funerari"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPPC, pp.181-203, 2021, 978-2-9566-9841-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fosse 1024 du Champ Redon à Valros (Hérault) et ses pierres sculptées du Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Servelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Haurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Culturelle des Amis de Cabrières (ACAC), pp.215-223, 2019, Paysages pour l'Homme. Actes du colloque international en hommage à Paul Ambert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortification monumentale en bois et en terre du gisement néolithique de Château Percin à Seilh (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde internationale de Lattes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.173-184, 2018, Échanges transdisciplinaires sur les constructions en terre crue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enceintes chasséennes du Toulousain, apports des données récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites fortifiés de la Préhistoire : nouvelles données, nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.13-31, 2018, 9782358420235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriac à Carcassonne (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites fortifiés de la Préhistoire : nouvelles données, nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.33-54, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures à pierres chauffées du piémont nord pyrénéen. État des lieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cousteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre deux mers. 12èmes Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.53-65, 2018, Entre deux mers, actualité de la recherche. Actes des 12èmes Rencontres Méridionales de Préhistoire Récente, Bayonne, 27 septembre au 1er octobre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations chalcolithiques de Pascale et Bérange à Mudaison Saint-Brès (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites fortifiés de la Préhistoire : nouvelles données, nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.73-85, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des défunts au Néolithique moyen et final sur le site du &amp;quot;Petit Prince - Route de Canohès&amp;quot; à Perpignan (Pyrénées-Orientales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistoriques, pp.397-406, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les découvertes relatives à la Préhistoire récente sur le tracé de l’A75 : dynamique de l’occupation des sols sur le tronçon Pézenas-Béziers (Hérault) du Néolithique ancien à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Haurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d’Ecologie Préhistorique, pp.317-344, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Roc d’en Gabit, Carcassonne (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auvergne et Midi. Actualité de la recherche. Rencontres Méridionales de Préhistoire Récente, actes de la cinquième session.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Préhistoire du Sud-Ouest, pp.475-484, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId395"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mariot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenda.unige.ch/events/view/44609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240628v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony de Belvalet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806468v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marsac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.191" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975384v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cours" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103768" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105387" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aym&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02322075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.668" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873539v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3716" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02330053v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.587" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaquer J." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.585" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779630v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pancin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04122136v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.477" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.471" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779642v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2007.2453" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155217v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377190v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Linard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441409v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melie Le Roy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445690v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909143v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909166v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427188v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai G. Rebiere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12274" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828798v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Pruvost" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685202v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lambert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Power" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Carlos Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12433" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03912533v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boroneant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362172v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158329v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saintot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemima Dunkley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lalai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117218v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445661v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445667v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445770v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241206v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04966973v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909636v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582155v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L'H&#233;naff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909644v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241141v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Alvitre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286886v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218377v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218348v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089588v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942724v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tr&#233;ton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942742v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089591v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dransart Emmanuel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025708v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025713v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025364v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025370v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025681v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025353v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025649v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025657v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025478v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043172v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025769v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02043187v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025753v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025448v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02043179v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025501v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025525v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990930v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263758v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaquer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergely" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263750v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445717v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04916966v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/apg2-ac82" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830117v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268643v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04573155v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#232;che-Wittmann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fraisse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bianchi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03259407v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03411951v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chivallon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Gagne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/products/neolithique-anthropocene-dialogue-autour-des-douze-mille-dernieres-annees" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02132565v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=loccupation-du-neolithique-final-de-tremonteix-puy-de-dome-et-ses-assemblages-de-mobilier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295698v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/r14-le-rempart-chasseen-de-chateau-percin-a-seilh-haute-garonne/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278555v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972352v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?post_type=product&amp;amp;paged=2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873628v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830135v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830133v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277554v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570980v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268779v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268741v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566128v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292839v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Thomson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909632v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268727v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268703v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grimal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268685v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293598v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268710v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268680v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277504v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268673v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120813v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120712v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Di Pascale" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archimbeau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277755v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679914v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0056" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123241v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04611862v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293604v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04909627v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593384v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878544v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593489v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=le-dolmen-de-saint-eugene-autopsie-dune-sepulture-collective-neolithique" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878499v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878526v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878611v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04909626v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878540v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119478v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esperou.montpellier.archi.fr/accueil/42-construction-en-terre-crue.html?search_query=terre+crue&amp;amp;results=3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885444v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885431v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885440v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885438v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Dunbar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Reimer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958422v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695941" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885434v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099094v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264825v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sendra" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=habitations-et-habitat-du-neolithique-a-lage-du-bronze-en-france-et-ses-marges-actes-des-iie-rencontres-nord-sud-de-prehistoire-recente-dijon-19-21-novembre-2015" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873851v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escallon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite/snoeckpub_frbe/index.asp?p=914&amp;amp;c=T6&amp;amp;i=610" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873847v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite//snoeckpub/index.asp" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02393289v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/supplement-revue-archeologique-de-narbonnaise-n-45.html" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873832v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909310v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909314v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021759v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zammit" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909307v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873890v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873791v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marli&#232;re" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Texier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Giraud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873800v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055174v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Giraud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00304522v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873654v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labadie" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896919v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873667v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873646v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873811v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120666v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04908923v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Servelle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062154v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501803v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873579v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065889v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousteaux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873585v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thouvenot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285204v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignaud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043007v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888912v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mariot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenda.unige.ch/events/view/44609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240628v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony de Belvalet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806468v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marsac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.191" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975384v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cours" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103768" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105387" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aym&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02322075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.668" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873539v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3716" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02330053v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.587" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaquer J." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.585" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779630v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pancin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04122136v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.477" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.471" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779642v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2007.2453" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155217v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377190v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238055v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Linard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melie Le Roy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445690v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909166v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909143v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427188v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai G. Rebiere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12274" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828798v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Pruvost" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685202v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lambert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Power" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Carlos Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12433" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03912533v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boroneant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362172v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158329v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saintot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemima Dunkley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lalai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117218v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445661v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445667v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445770v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241206v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04966973v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909636v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582155v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L'H&#233;naff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909644v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241141v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Alvitre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286886v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218348v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218377v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089588v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942742v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942724v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tr&#233;ton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089591v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dransart Emmanuel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025708v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025713v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025364v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025370v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025681v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025353v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025649v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025657v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025478v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043172v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02043187v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025769v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025448v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025753v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02043179v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025501v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025525v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990930v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263758v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaquer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergely" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263750v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445717v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04916966v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/apg2-ac82" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830117v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268643v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04573155v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#232;che-Wittmann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fraisse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bianchi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03411951v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chivallon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Gagne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/products/neolithique-anthropocene-dialogue-autour-des-douze-mille-dernieres-annees" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03259407v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02132565v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=loccupation-du-neolithique-final-de-tremonteix-puy-de-dome-et-ses-assemblages-de-mobilier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295698v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/r14-le-rempart-chasseen-de-chateau-percin-a-seilh-haute-garonne/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278555v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972352v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?post_type=product&amp;amp;paged=2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873628v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830135v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830133v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570980v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268779v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268741v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566128v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292839v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Thomson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277554v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909632v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268727v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268703v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grimal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268685v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293598v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277504v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268710v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268680v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268673v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120813v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120712v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Di Pascale" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archimbeau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277755v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123241v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679914v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0056" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04611862v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293604v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593384v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878544v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593489v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=le-dolmen-de-saint-eugene-autopsie-dune-sepulture-collective-neolithique" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04909627v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878499v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878526v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878611v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04909626v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878540v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885444v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119478v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esperou.montpellier.archi.fr/accueil/42-construction-en-terre-crue.html?search_query=terre+crue&amp;amp;results=3" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885431v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885440v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885438v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Dunbar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Reimer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958422v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695941" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885434v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264825v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sendra" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=habitations-et-habitat-du-neolithique-a-lage-du-bronze-en-france-et-ses-marges-actes-des-iie-rencontres-nord-sud-de-prehistoire-recente-dijon-19-21-novembre-2015" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099094v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873847v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escallon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite//snoeckpub/index.asp" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873851v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite/snoeckpub_frbe/index.asp?p=914&amp;amp;c=T6&amp;amp;i=610" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02393289v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/supplement-revue-archeologique-de-narbonnaise-n-45.html" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873832v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909314v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909310v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021759v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zammit" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909307v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873890v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873800v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marli&#232;re" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Texier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873791v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Giraud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00304522v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055174v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Giraud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873654v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labadie" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896919v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873667v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873646v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873811v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120666v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04908923v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Servelle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062154v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501803v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873579v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065889v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousteaux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873585v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thouvenot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285204v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignaud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043007v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888912v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>