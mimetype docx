--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Muriel Gandelin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal mobility and social functioning of early Neolithic agropastoralists based on oxygen and strontium isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1851ème journées de la Société d'Anthropologie de Paris (SAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenEdition Journals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 38 (S), 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Identities in Megalithic Funerary Spaces: Revisiting the Aveyron Dolmens through Archaeo-Anthropology and Palaeogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Biomolecular Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les trajectoires de vie des premiers agrospasteurs du Néolithique à partir de données isotopiques : l’influence des facteurs environnementaux, sociaux et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition du Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Born to be alive. Isotopic evidence of investment in the survival of immature individuals in the Neolithic period, ecological influences and the construction of social identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (Supplément), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hi5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre et mourir à la fin de la Préhistoire à Montagnac : découvertes archéologiques de la ZAC Boutonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis de Montagnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 124, pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decapitated woman of Puisserguier (Hérault, France): a case study of mortuary treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2024.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variscite « necklace » of the Salpêtre cave, at Pompignan (Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103768. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un camp néolithique au nord de Blagnac, Le site de Château Percin à Seilh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blagnac, questions d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected morphological diversity in ancient dogs compared to modern relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 289 (1975), pp.20220147. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2022.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions biologiques entre chasseurs-cueilleurs et fermiers néolithiques : le cas remarquable des communautés du sud de la France (résumé de communication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (S)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic genomic data from southern France showcase intensified interactions with hunter-gatherer communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (11), pp.105387. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2022.105387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données nouvelles sur le groupe de Bize : les apports du site de Pourgobi à Montbrun-des-Corbières (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (1), pp.33-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient genomes from present-day France unveil 7,000 years of its demographic history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andrew Andrew Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barrand Emam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (23), pp.12791-12798. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1918034117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inhumations chasséennes du Pirou et de Vigne de Bioaux (Valros, Hérault) : un recrutement spécifique en contexte d’habitat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (3-4), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/bmsap-2018-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un four à chambre de combustion souterraine du Néolithique final à Notre-Dame de Marceille, Limoux, Aude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marinval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.33-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété des inhumations chasséennes en région toulousaine : l’apport du site de Sauzas (Blagnac, Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58, pp.47-86. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des escargots au service de l’archéologie ou l’apport de la malacologie à la compréhension des activités agro-pastorales et des paysages anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.34 - 39. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la terre architecturale à Pascale et Bérange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Construite en terre crue, 42, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique des villages ouverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.16-17. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villages du Néolithique en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaquer J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (6-15), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces d’occupation du Néolithique final dans la vallée de l’Adour à Soues (Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lot de céramique singulier dans une sépulture du Chasséen ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-série (3), pp.95-101. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tombes chasséennes attestées dans le Toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Inrap 10 ans, Hors série, pp.85-89. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enceinte incendiée de Château-Percin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midi-Pyrénées patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enceinte chasséenne de Château Percin (Toulouse, Haute-Garonne). Un témoignage exceptionnel d’architecture monumentale néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe de Coste Rouge à Beaufort (Hérault) et la question des tombes à dalles néolithiques dans le nord-est des Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.127-159. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.2007.2453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle des composantes allochtones dans les industries lithiques taillées du site de Mourral (Trèbes, Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rencontres Méridionales de Préhistoire Récente, actes de la sixième session, Périgueux (Dordogne), 14 et 16 octobre 2004, Supplément n°11, pp.347-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The child of Beaufort: from one image to another, the contribution of paleogenomics to archaeological representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nord Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Genetics, and Collective Burials: Reflections on 3rd-Millennium Dynamics through the ANR LINK Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Archéologie &amp; Gobelets Conference Sea People, Land People : lifestyles and networks in Bell Beaker Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéologie &amp; Gobelets Conference, Jun 2025, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Born to be Alive. Isotopic evidence of investment in the survival of immature individuals in the Neolithic period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de cloture de l’ANR WomenSOFar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMPEA UMR 7269, Nov 2025, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bones to Lives: The ANR LINK project and the reshaping of identities in the Aveyron Dolmens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nord Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Foissac cave: Integrating paleogenomics and preservation in a prehistoric site of unique fragility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Biomolecular Archeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Turin, Aug 2025, Turin (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut social des enfants au Néolithique : le cas de l’enfant de Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de clôture du programme WomenSOFar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gwenaëlle Goude; Stéphane Rottier; Guillaume Leduc; Samuel Bédécarrats; Caroline Ikkache, Nov 2025, Aix-en -Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et pratiques funéraires de la fin de la Préhistoire à Montagnac (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Retour de terrain" Zoom sur l'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété des pratiques mortuaires en Occitanie entre le Néolithique et le début de l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LINK : Entre archéologie et génomique. Étude de l’évolution et de l’organisation sociale des communautés du Néolithique à l’âge du Bronze du Sud-Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélanie Pruvost; Muriel Gandelin; Vincent Ard; Marie-France Deguilloux, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des enfants au cours de la Préhistoire. Essai d’interprétations à travers une recherche ethnologique et des analyses isotopiques sur le site de Coste Rouge (Néolithique moyen, Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jai G. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Au Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849eme Réunion Scientifique de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.12274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse funerary practices and genetic insights in Late Neolithic France: The LINK Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 World Neolithic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone modifications and adaptations to mechanical stress in Neolithic women (ANR WomenSOFar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romana Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA; Carlotta Zeppilli; Martina Farese; Sara Bernardini; Biancamaria Bonucci, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW PERSPECTIVES FOR WOMEN'S STUDIES IN PAST POPULATIONS: SOME KEY ISSUES PRESENTED IN THE WOMENSOFAR ANR PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Carlos Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EAA Annual Meeting in Belfast, Northern Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications et adaptations osseuses aux contraintes mécaniques chez les femmes au Néolithique (ANR WomenSOFar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romana Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel : 1849es Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.12433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des enceintes dans la structuration des territoires au Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did European dogs look like prior to the Bronze Age? A 3D analysis based on the mandible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Boroneant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03537510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of earthen construction techniques in Neolithic tumular architecture in France: a geoarchaeological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Peinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mounds architectures: no more than heaps, Congrès internationalTumuli and Megaliths in Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Proença-a-Nova, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-functional study of extant canids with application to the European Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de référentiels commun : la coordination complexe du travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session n° III-3 (CA) of the XVIIIe UISPP congress. Construire des référentiels partagés : Webmapping et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. 12 p., </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriac à Carcassonne (Aude) une enciente du Chasséen méridional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde Les sites ceinturés de la préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GANDELIN Muriel, ARD Vincent, VAQUER Jea,n, JALLOT Luc, Oct 2012, Carcassonne, France. pp.33-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du site de Trémonteix à Clermont-Ferrand (Puy-de-Dôme) à la connaissance du Néolithique final en Auvergne : Première analyse à partir des mobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemima Dunkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronologie de la Préhistoire récente dans le Sud de la France. Acquis 1992-2012. Actualité de la recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Porticcio, France. pp.603-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lames en matières premières exogènes dans le Chasséen de Villeneuve-Tolosane et de Cugnaux (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.121-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plos, Saint-Geniès-de-Fontedit, Hérault (34), Occitanie, Rapport d'opération de fouille, Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2025, pp.514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plos, Saint-Geniès-de-Fontedit, Hérault (34), Occitanie, Rapport d'opération de fouille, Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2025, pp.605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien, Quatrième période triennale 2023-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 4 vol., 1600 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien, Quatrième période triennale 2023-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 3 vol., 341, 163 et 321 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Jean-de-la-Blaquière (34), Les Condamines : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vacheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nîmes : Inrap Midi-MED. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tombes monumentales du Bronze ancien de Roque Del Die (Capendu, Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport final d'opération). 2024, pp.226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montblanc (34) Aqua Domitia Rec de Ligno/Labournas : Rapport de fouilles archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel L'Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA-DRAC Occitanie, Inrap. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRAE Paul Sabatier, La Sabatière, foyers néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport final d'opération). 2023, pp.134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale et Bérange, Occitanie, Hérault (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Alvitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F029609, Inrap. 2022, 8 volumes, 2000 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneilhan (34), ZAC Cabrières : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap midi-MED. 2022, 1 vol. (110 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04286886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abords du Vistre de l'Epipaléolithique à l'Antiquité, Mayan 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Midi Méditerranée. 2020, 252 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abords du Vistre de l’Epipaléolithique à l’Antiquité, Mayan 6: Occitanie, Gard, Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] F029170-1_02, Inrap Midi Méditerranée. 2020, 412 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouilles programmées LE PLANET 2018 Commune de Fayet, Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES, SRA, PRBM Rhadamante, Université Jean Jaurès, Parc National des Pyrénées, OHM Haut-Vicdessos; Rapport de fouille programmée d'un site de métallurgie néolithique polyphasé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occitanie, Haute-Garonne, Grenade, Le Castelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Midi Méditerranée. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe karstique : description générale des cavités in Occitanie, PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien. Rapport de l'année 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES. 2018, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges médiévaux : la fortification médiévale de la Caune de La Valette in Occitanie, PCR &amp;quot;Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien. Rapport de l'année 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tréton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES. 2018, pp.157-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Balestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2018, 489 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouilles programmées. Le Planet 2017 Fayet, Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dransart Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien Occitanie, Projet collectif de Recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2016, 143 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP; UMR5608 Toulouse; UMR7041 Nanterre; UMR5140 Lattes. 2016, 402 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aire de Repos de Valros, Les occupations du Néolithique et du Bronze ancien Autoroute A75 - Section Béziers - Pézenas, Hérault, Valros et Montblanc,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2015, 336 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aire de Repos de Valros, Les occupations du Néolithique et du Bronze ancien Autoroute A75 - Section Béziers - Pézenas, Hérault, Valros et Montblanc,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2015, 300 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique au Bronze ancien - Atlas des sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2015, 236 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aire de Repos de Valros, Les occupations du Néolithique et du Bronze ancien Autoroute A75 - Section Béziers - Pézenas, Hérault, Valros et Montblanc,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2015, 502 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2013, 148 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2013, 296 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Champ Redon, une occupation du Néolithique final : autoroute A75, section Béziers - Pézenas : Hérault, Valros et Montblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Haurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap MED. 2012, 465 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations humaines du Barreau de la Devèze Sud: autoroute A75, section Béziers - Pézenas Hérault, Béziers. vol. 1 : 438 p ; vol. 2 : 238 p ; 344 fig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Haurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Meditérranée. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertaizon, Grand champ de Sainte-Marcelle (Puy de Dôme), rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap RAA. 2011, 101 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espalem et Grenier-Montgon (Haute-Loire) : Lac Lant, Les Pignatieires, Le Blanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap RAA. 2011, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Station d’épuration de l’Aussonnelle à Seilh, Château Percin, Haute-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2011, 612 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brives-Charensac, Le Puy-en-Velay (Haute-Loire) : RN 88 - Contournement du Puy : Zone 1 (entre franchissement Loire et Bellevue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap RAA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combronde (Puy-de-Dôme) : La Varenne, Rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap RAA. 2011, 150 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulations d'os humains et témoins énigmatiques dans les fosses néolithiques du Barreau de la Devèze-Cabrials : autoroute A75, section Béziers - Pézenas : Hérault, Béziers : Barreau de la Devèze, Cabrials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap MED. 2011, 395 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat ouvert du Néolithique final : autoroute A75, section Béziers - Pézenas : Hérault, Valros : Roquessols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Remicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap MED. 2010, 243 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve-Tolosane (Haute-Garonne, Midi-Pyrénées). &amp;quot;13, Avenue de Francazal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Merleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle des composantes allochtones dans les industries lithiques taillées du site de Mourral (Trèbes, Aude), dans Plisson H. (dir.), Productions laminaires remarquables du midi de la France (fin du Néolithique, début de l'âge des métaux), rapport de PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA; Service régional de l'archéologie Languedoc-Roussillon. 2004, pp.50-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lames en matières premières exogènes de Villeneuve-Tolosane et Cugnaux (Haute-Garonne), dans Plisson H. (dir.), Productions laminaires remarquables du midi de la France (fin du Néolithique, début de l'âge des métaux), rapport de PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA; Service régional de l'archéologie Languedoc-Roussillon. 2004, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Jean Vaquer (1950 – 2025), Istituto Italiano di Preistoria e Protostoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations du Néolithique et du Bronze ancien : aire de Repos de Valros, Autoroute A75, Section Béziers - Pézenas (Valros et Montblanc, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bui Thi Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , pp.4 vol., 2025, Documents d’archéologie préventive 48, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/apg2-ac82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêle-mêle. Textes offerts à Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie Préhistorique, 501 p., 2024, 978-2-35842-035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas archéologique de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Tallandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.336, 2023, 979-10-210-5938-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véraza & le Vérazien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 622 p., 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5000 ans d’histoire sous la Méridienne. Les fouilles de l’A75 au sud de Clermont-Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bèche-Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bleu autour, 206 p., 2023, 978-2-35848-237-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithique Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chivallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Demoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lussault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Disdier; Michel Lussault. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École urbaine de Lyon; Éditions deux-cent-cinq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2021, A partir de l'Anthropocène, 978–2–919380–40–4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 392 p., 2021, 9789088909894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemima Dunkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 287 p., 2020, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne). Une architecture monumentale de terre et de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 314 p., 2018, Recherches archéologiques 14, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites ceinturés de la Préhistoire récente, nouvelles données, nouvelles approches, nouvelles hypothèses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GANDELIN Muriel, ARD Vincent, VAQUER Jean, JALLOT Luc. Archives d'Ecologie Préhistorique, 239 p., 2018, 978-2-35842-023-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enceintes chasséennes de Villeneuve-Tolosane et Cugnaux dans leur contexte du Néolithique moyen européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistoriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2358420037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Remicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie Préhistorique, pp.228, 2007, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments funéraires du Bronze ancien de Roque del Die à Capendu (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêle-mêle. Textes offerts à Jean Vaquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.327-350, 2024, 978-2-35842-035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du Néolithique et l'âge du Bronze sur le site ceinturé du Plos à Saint-Geniès-de-Fontedit (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêle-Mêle, Textes offerts à Jean Vaquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.195-211, 2024, 978-2-35842-035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enceintes fossoyées néolithiques entre atlantique et méditerranée : nouvelles données, nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Lefranc; Christophe Croutsch; Antony Denaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enceintes néolithiques du nord-ouest de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, 2023, Arts, Archéologie et Patrimoine, 978-2-36441-486-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Les grottes de La Valette. Le terrain : sites et documents (fouilles 1963-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-84, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chronologie des cavités : apport des datations 14C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-120, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Abri et la Grotte 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.31-52, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dame de Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Delrieu; Christophe Gilabert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5000 ans d'histoire sous la Méridienne. Les fouilles de l'A75 au sud de Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bleu autour, pp.78-78, 2023, 978-2-35848-237-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.53-86, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véraza et le Vérazien, les bases documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.573-621, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation des milieux par les populations véraziennes : l'exemple de l'ouest héraultais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jorda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-355, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et chronologie du Vérazien en France : la céramique du groupe de Véraza et les poteries à mamelons superposés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.491-558, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Écologie Préhistorique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-8, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers agriculteurs (6000 - 2300 avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Garcia; Marc Bouiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas archéologique de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Tallandier; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-87, 2023, 9791021059382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.87-112, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vérazien, esquisse d'un bilan : acquis, interrogations, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.559-572, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vérazien aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.259-329, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique néolithique des grottes de La Valette dans le contexte du Néolithique final du Languedoc occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.119-152, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bizien, faciès du Néolithique moyen en Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In viaggio, sulla stessa strada. Scritti per Giuliano Cremonesi a cura di Giovanna Radi, Lucia Sarti, Fabio Martini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo e Istituto Fiorentino di Preistoria 'Paolo Graziosi, pp.269-291, 2022, 979-12-80445-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges de terre à bâtir du Barreau de la Devèze-Cabrials (Béziers, Hérault), témoins d’une construction de terre et de végétaux du Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Di Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archimbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche archéologiques et historiques récentes en Languedoc central, Ghislain Bagan, Stéphane Mauné, Guilhem Beugnon dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions des Arts Vailhan, pp.9-35, 2022, 978-2-95632-424-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bizien un faciès du Néolithique moyen en Languedoc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanna RADI, Lucia SARTI, Fabio MARTINI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milleni, studi d'Archeologia preistorica - In viaggio, sulla stessa strada, scitti per Giuliano Cremonesi.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Museo e Istituto Fiorentino di preistoria "Paolo Graziosi", pp.269--291, 2022, 979-12-80445-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombes et inhumations en structures domestiques réemployées. Du Néolithique moyen méridional : une différence de registre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Sicurani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sépultures et rites funéraires / Sepulture è riti funerari : Actes du colloque organisé par l’Association de Recherches Préhistoriques Corses, Calvi, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherches Préhistoriques et Protohistoriques Corses (ARPPC), pp.181-203, 2021, 978-2-9566-9841-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles formes d’habitat du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de la France. 20 ans d’archéologie préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.56-63, 2021, 9782080234704. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flam.garci.2021.01.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métamorphose néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Disdier et Michel Lussault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néolithique, anthropocène: dialogue autour des 12 000 dernières années</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Deux-cent-cinq, pp.65-75, 2021, 978-2-919380-40-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibaud Marchand; Vanessa Haussener. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schnidi et la révolution néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.1-2, 2020, 978-2-03-599658-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche typologique et fonctionnelle des formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-103, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pesons en terre cuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118-120, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les datations absolues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen de Saint-Eugène (Laure-Minervois, Aude). Autopsie d’une sépulture collective néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-311, 2019, 9-782358-420266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue du mobilier céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-239, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges architecturaux en terre crue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-65, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-79, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-203, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planches du mobilier céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-257, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et comparaisons relatives au mobilier céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-117, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enceinte chasséenne de Château-Percin dans son contexte régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne) Une architecture monumentale de terre et de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.178-188, 2018, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortification monumentale en bois et en terre du gisement néolithique de Château-Percin (Seilh, Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.-A. de Chazelles, É. Leal, A. Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction en terre crue. Torchis, techniques de garnissage et de finition. Architecture et mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l'espérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02119478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre de l'étude. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne). Une architecture monumentale de terre et de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-12, 2018, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier, la céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne) Une architecture monumentale de terre et de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-146, 2018, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations radiocarbone et modélisation chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Dunbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula J. Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne). Une architecture monumentale de terre et de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-121, 2018, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morts néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Denaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Dominique Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Protohistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-110, 2018, Histoire et Archéologie, 978-2-7056-9594-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enceinte : système et architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne) Une architecture monumentale de terre et de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-37, 2018, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversités et récurrences de l'habitat ouvert chasséen dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lemercier Olivier, Besse Marie, Mordant Claude, Sénépart Ingrid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitations et habitat du Néolithique à l’âge du Bronze en France et ses marges. Actes des deuxièmes rencontres Nord-Sud de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'écologie préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-203, 2018, 9782358420242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enceinte : système et architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne). Une architecture monumentale de terre et de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions et Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie quotidienne au Néolithique : production et échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Dusseaux; Benoît Ode; Christophe Gilabert; Jean-Yves Breuil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-31, 2017, 978-9461613578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des habitats groupés au Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Dusseaux; Benoît Ode; Christophe Gilabert; Jean-Yves Breuil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-35, 2017, 978-9461613578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les découvertes du Néolithique et de l'âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Jung; Valérie Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un espace rural antique dans le territoire de la cité de Béziers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément 45, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-19, 2017, Revue Archéologique de Narbonnaise, 979-10-92655-06-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paysans et des paysages au Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Dusseaux; Benoît Ode; Christophe Gilabert; Jean-Yves Breuil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-29, 2017, 978-9461613578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation radiocarbone de la grotte René-Carrié (Termes, Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.271-272, 2015, Monographie des Archives d'Ecologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations radiocarbone de Las Claousos III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.179-180, 2015, Monographie des Archives d'Ecologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions. Humbles caveaux, confinements karstiques, gestion des sépulcres, rythmes du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zammit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.323-338, 2015, Monographie des Archives d'Ecologie Préhistorique,, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations radiocarbone de Las Claousos IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.63-64, 2015, Monographie des Archives d'Ecologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions céramiques du Chasséen méridional entre l'Hérault et l'Orb : nouvelles séquences typochronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages Hors série, Inrap 10 ans, Nouveaux champs de la recherche archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrap, pp.89-95, 2012, B007L02B5O</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures de Villeneuve-Tolosane et de Cugnaux : apports à la connaissance des pratiques funéraires du Chasséen garonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.155-178, 2008, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures de Cugnaux, La Vimona et la ZAC Agora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.99-148, 2008, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures chasséennes du lotissement La Terrasse à Villeneuve Tolosane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vaquer Jean, Gandelin Muriel, Remicourt Maxime, Tchérémissinoff Yaramila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.75-97, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00304522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures chasséennes du lotissement de la Terrasse à Villeneuve-Tolosane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d' écologie préhistorique, pp.75-97, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sépulture 1 de Villeneuve-Tolosane (fouilles L. Méroc), Révision d'une ancienne découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.45-73, 2008, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures chasséennes du lotissement La Terrasse à Villeneuve-Tolosane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.75-97, 2008, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures chasséennes du lotissement La Terrasse à Villeneuve-Tolosane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.75-97, 2008, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des sites chasséens de Villeneuve-Tolosane et de Cugnaux (Haute-Garonne) et localisation des faits funéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.34-44, 2008, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des pratiques funéraires en Toulousain : jalons d'une évolution chronologique ou marqueur d'inégalités sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.219-228, 2007, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombes et inhumations en structures domestiques réemployées. Du Néolithique moyen méridional : une différence de registre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ÈME COLLOQUE DE CALVI "Sépultures &amp; Rites funéraires, Sepulture è riti funerari"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPPC, pp.181-203, 2021, 978-2-9566-9841-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fosse 1024 du Champ Redon à Valros (Hérault) et ses pierres sculptées du Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Servelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Haurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Culturelle des Amis de Cabrières (ACAC), pp.215-223, 2019, Paysages pour l'Homme. Actes du colloque international en hommage à Paul Ambert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortification monumentale en bois et en terre du gisement néolithique de Château Percin à Seilh (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde internationale de Lattes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.173-184, 2018, Échanges transdisciplinaires sur les constructions en terre crue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enceintes chasséennes du Toulousain, apports des données récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites fortifiés de la Préhistoire : nouvelles données, nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.13-31, 2018, 9782358420235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriac à Carcassonne (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites fortifiés de la Préhistoire : nouvelles données, nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.33-54, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures à pierres chauffées du piémont nord pyrénéen. État des lieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cousteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre deux mers. 12èmes Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.53-65, 2018, Entre deux mers, actualité de la recherche. Actes des 12èmes Rencontres Méridionales de Préhistoire Récente, Bayonne, 27 septembre au 1er octobre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations chalcolithiques de Pascale et Bérange à Mudaison Saint-Brès (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites fortifiés de la Préhistoire : nouvelles données, nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.73-85, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des défunts au Néolithique moyen et final sur le site du &amp;quot;Petit Prince - Route de Canohès&amp;quot; à Perpignan (Pyrénées-Orientales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistoriques, pp.397-406, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les découvertes relatives à la Préhistoire récente sur le tracé de l’A75 : dynamique de l’occupation des sols sur le tronçon Pézenas-Béziers (Hérault) du Néolithique ancien à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Haurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d’Ecologie Préhistorique, pp.317-344, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Roc d’en Gabit, Carcassonne (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auvergne et Midi. Actualité de la recherche. Rencontres Méridionales de Préhistoire Récente, actes de la cinquième session.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Préhistoire du Sud-Ouest, pp.475-484, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId395"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Muriel Gandelin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal mobility and social functioning of early Neolithic agropastoralists based on oxygen and strontium isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1851ème journées de la Société d'Anthropologie de Paris (SAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenEdition Journals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 38 (S), 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Identities in Megalithic Funerary Spaces: Revisiting the Aveyron Dolmens through Archaeo-Anthropology and Palaeogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Biomolecular Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les trajectoires de vie des premiers agrospasteurs du Néolithique à partir de données isotopiques : l’influence des facteurs environnementaux, sociaux et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition du Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Born to be alive. Isotopic evidence of investment in the survival of immature individuals in the Neolithic period, ecological influences and the construction of social identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (Supplément), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hi5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre et mourir à la fin de la Préhistoire à Montagnac : découvertes archéologiques de la ZAC Boutonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis de Montagnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 124, pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decapitated woman of Puisserguier (Hérault, France): a case study of mortuary treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2024.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variscite « necklace » of the Salpêtre cave, at Pompignan (Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103768. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un camp néolithique au nord de Blagnac, Le site de Château Percin à Seilh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blagnac, questions d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected morphological diversity in ancient dogs compared to modern relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 289 (1975), pp.20220147. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2022.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions biologiques entre chasseurs-cueilleurs et fermiers néolithiques : le cas remarquable des communautés du sud de la France (résumé de communication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (S)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic genomic data from southern France showcase intensified interactions with hunter-gatherer communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (11), pp.105387. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2022.105387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données nouvelles sur le groupe de Bize : les apports du site de Pourgobi à Montbrun-des-Corbières (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (1), pp.33-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient genomes from present-day France unveil 7,000 years of its demographic history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andrew Andrew Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barrand Emam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (23), pp.12791-12798. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1918034117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inhumations chasséennes du Pirou et de Vigne de Bioaux (Valros, Hérault) : un recrutement spécifique en contexte d’habitat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (3-4), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/bmsap-2018-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un four à chambre de combustion souterraine du Néolithique final à Notre-Dame de Marceille, Limoux, Aude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marinval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.33-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété des inhumations chasséennes en région toulousaine : l’apport du site de Sauzas (Blagnac, Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58, pp.47-86. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des escargots au service de l’archéologie ou l’apport de la malacologie à la compréhension des activités agro-pastorales et des paysages anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.34 - 39. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la terre architecturale à Pascale et Bérange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Construite en terre crue, 42, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique des villages ouverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.16-17. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villages du Néolithique en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaquer J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (6-15), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces d’occupation du Néolithique final dans la vallée de l’Adour à Soues (Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lot de céramique singulier dans une sépulture du Chasséen ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-série (3), pp.95-101. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tombes chasséennes attestées dans le Toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Inrap 10 ans, Hors série, pp.85-89. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enceinte incendiée de Château-Percin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midi-Pyrénées patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enceinte chasséenne de Château Percin (Toulouse, Haute-Garonne). Un témoignage exceptionnel d’architecture monumentale néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe de Coste Rouge à Beaufort (Hérault) et la question des tombes à dalles néolithiques dans le nord-est des Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.127-159. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.2007.2453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle des composantes allochtones dans les industries lithiques taillées du site de Mourral (Trèbes, Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rencontres Méridionales de Préhistoire Récente, actes de la sixième session, Périgueux (Dordogne), 14 et 16 octobre 2004, Supplément n°11, pp.347-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bones to Lives: The ANR LINK project and the reshaping of identities in the Aveyron Dolmens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nord Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The child of Beaufort: from one image to another, the contribution of paleogenomics to archaeological representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nord Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Genetics, and Collective Burials: Reflections on 3rd-Millennium Dynamics through the ANR LINK Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Archéologie &amp; Gobelets Conference Sea People, Land People : lifestyles and networks in Bell Beaker Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéologie &amp; Gobelets Conference, Jun 2025, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Born to be Alive. Isotopic evidence of investment in the survival of immature individuals in the Neolithic period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de cloture de l’ANR WomenSOFar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMPEA UMR 7269, Nov 2025, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Foissac cave: Integrating paleogenomics and preservation in a prehistoric site of unique fragility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Biomolecular Archeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Turin, Aug 2025, Turin (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut social des enfants au Néolithique : le cas de l’enfant de Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de clôture du programme WomenSOFar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gwenaëlle Goude; Stéphane Rottier; Guillaume Leduc; Samuel Bédécarrats; Caroline Ikkache, Nov 2025, Aix-en -Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété des pratiques mortuaires en Occitanie entre le Néolithique et le début de l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LINK : Entre archéologie et génomique. Étude de l’évolution et de l’organisation sociale des communautés du Néolithique à l’âge du Bronze du Sud-Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélanie Pruvost; Muriel Gandelin; Vincent Ard; Marie-France Deguilloux, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et pratiques funéraires de la fin de la Préhistoire à Montagnac (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Retour de terrain" Zoom sur l'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des enfants au cours de la Préhistoire. Essai d’interprétations à travers une recherche ethnologique et des analyses isotopiques sur le site de Coste Rouge (Néolithique moyen, Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jai G. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Au Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849eme Réunion Scientifique de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.12274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse funerary practices and genetic insights in Late Neolithic France: The LINK Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 World Neolithic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone modifications and adaptations to mechanical stress in Neolithic women (ANR WomenSOFar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romana Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA; Carlotta Zeppilli; Martina Farese; Sara Bernardini; Biancamaria Bonucci, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW PERSPECTIVES FOR WOMEN'S STUDIES IN PAST POPULATIONS: SOME KEY ISSUES PRESENTED IN THE WOMENSOFAR ANR PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Carlos Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EAA Annual Meeting in Belfast, Northern Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications et adaptations osseuses aux contraintes mécaniques chez les femmes au Néolithique (ANR WomenSOFar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romana Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel : 1849es Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.12433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des enceintes dans la structuration des territoires au Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did European dogs look like prior to the Bronze Age? A 3D analysis based on the mandible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Boroneant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03537510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of earthen construction techniques in Neolithic tumular architecture in France: a geoarchaeological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Peinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mounds architectures: no more than heaps, Congrès internationalTumuli and Megaliths in Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Proença-a-Nova, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de référentiels commun : la coordination complexe du travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session n° III-3 (CA) of the XVIIIe UISPP congress. Construire des référentiels partagés : Webmapping et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. 12 p., </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-functional study of extant canids with application to the European Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriac à Carcassonne (Aude) une enciente du Chasséen méridional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde Les sites ceinturés de la préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GANDELIN Muriel, ARD Vincent, VAQUER Jea,n, JALLOT Luc, Oct 2012, Carcassonne, France. pp.33-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du site de Trémonteix à Clermont-Ferrand (Puy-de-Dôme) à la connaissance du Néolithique final en Auvergne : Première analyse à partir des mobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemima Dunkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronologie de la Préhistoire récente dans le Sud de la France. Acquis 1992-2012. Actualité de la recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Porticcio, France. pp.603-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lames en matières premières exogènes dans le Chasséen de Villeneuve-Tolosane et de Cugnaux (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.121-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Jean Vaquer (1950 – 2025), Istituto Italiano di Preistoria e Protostoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plos, Saint-Geniès-de-Fontedit, Hérault (34), Occitanie, Rapport d'opération de fouille, Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2025, pp.514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plos, Saint-Geniès-de-Fontedit, Hérault (34), Occitanie, Rapport d'opération de fouille, Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2025, pp.605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien, Quatrième période triennale 2023-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 4 vol., 1600 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien, Quatrième période triennale 2023-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 3 vol., 341, 163 et 321 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Jean-de-la-Blaquière (34), Les Condamines : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vacheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nîmes : Inrap Midi-MED. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tombes monumentales du Bronze ancien de Roque Del Die (Capendu, Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport final d'opération). 2024, pp.226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montblanc (34) Aqua Domitia Rec de Ligno/Labournas : Rapport de fouilles archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel L'Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA-DRAC Occitanie, Inrap. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRAE Paul Sabatier, La Sabatière, foyers néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport final d'opération). 2023, pp.134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale et Bérange, Occitanie, Hérault (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Alvitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F029609, Inrap. 2022, 8 volumes, 2000 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneilhan (34), ZAC Cabrières : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap midi-MED. 2022, 1 vol. (110 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04286886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abords du Vistre de l’Epipaléolithique à l’Antiquité, Mayan 6: Occitanie, Gard, Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] F029170-1_02, Inrap Midi Méditerranée. 2020, 412 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abords du Vistre de l'Epipaléolithique à l'Antiquité, Mayan 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Midi Méditerranée. 2020, 252 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouilles programmées LE PLANET 2018 Commune de Fayet, Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES, SRA, PRBM Rhadamante, Université Jean Jaurès, Parc National des Pyrénées, OHM Haut-Vicdessos; Rapport de fouille programmée d'un site de métallurgie néolithique polyphasé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occitanie, Haute-Garonne, Grenade, Le Castelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Midi Méditerranée. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges médiévaux : la fortification médiévale de la Caune de La Valette in Occitanie, PCR &amp;quot;Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien. Rapport de l'année 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tréton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES. 2018, pp.157-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe karstique : description générale des cavités in Occitanie, PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien. Rapport de l'année 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES. 2018, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Balestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2018, 489 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouilles programmées. Le Planet 2017 Fayet, Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dransart Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien Occitanie, Projet collectif de Recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2016, 143 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP; UMR5608 Toulouse; UMR7041 Nanterre; UMR5140 Lattes. 2016, 402 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aire de Repos de Valros, Les occupations du Néolithique et du Bronze ancien Autoroute A75 - Section Béziers - Pézenas, Hérault, Valros et Montblanc,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2015, 336 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aire de Repos de Valros, Les occupations du Néolithique et du Bronze ancien Autoroute A75 - Section Béziers - Pézenas, Hérault, Valros et Montblanc,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2015, 300 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique au Bronze ancien - Atlas des sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2015, 236 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aire de Repos de Valros, Les occupations du Néolithique et du Bronze ancien Autoroute A75 - Section Béziers - Pézenas, Hérault, Valros et Montblanc,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2015, 502 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2013, 148 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2013, 296 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Champ Redon, une occupation du Néolithique final : autoroute A75, section Béziers - Pézenas : Hérault, Valros et Montblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Haurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap MED. 2012, 465 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations humaines du Barreau de la Devèze Sud: autoroute A75, section Béziers - Pézenas Hérault, Béziers. vol. 1 : 438 p ; vol. 2 : 238 p ; 344 fig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Haurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Meditérranée. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espalem et Grenier-Montgon (Haute-Loire) : Lac Lant, Les Pignatieires, Le Blanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap RAA. 2011, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertaizon, Grand champ de Sainte-Marcelle (Puy de Dôme), rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap RAA. 2011, 101 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brives-Charensac, Le Puy-en-Velay (Haute-Loire) : RN 88 - Contournement du Puy : Zone 1 (entre franchissement Loire et Bellevue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap RAA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Station d’épuration de l’Aussonnelle à Seilh, Château Percin, Haute-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2011, 612 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combronde (Puy-de-Dôme) : La Varenne, Rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap RAA. 2011, 150 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulations d'os humains et témoins énigmatiques dans les fosses néolithiques du Barreau de la Devèze-Cabrials : autoroute A75, section Béziers - Pézenas : Hérault, Béziers : Barreau de la Devèze, Cabrials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap MED. 2011, 395 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat ouvert du Néolithique final : autoroute A75, section Béziers - Pézenas : Hérault, Valros : Roquessols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Remicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap MED. 2010, 243 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve-Tolosane (Haute-Garonne, Midi-Pyrénées). &amp;quot;13, Avenue de Francazal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Merleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle des composantes allochtones dans les industries lithiques taillées du site de Mourral (Trèbes, Aude), dans Plisson H. (dir.), Productions laminaires remarquables du midi de la France (fin du Néolithique, début de l'âge des métaux), rapport de PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA; Service régional de l'archéologie Languedoc-Roussillon. 2004, pp.50-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lames en matières premières exogènes de Villeneuve-Tolosane et Cugnaux (Haute-Garonne), dans Plisson H. (dir.), Productions laminaires remarquables du midi de la France (fin du Néolithique, début de l'âge des métaux), rapport de PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA; Service régional de l'archéologie Languedoc-Roussillon. 2004, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations du Néolithique et du Bronze ancien : aire de Repos de Valros, Autoroute A75, Section Béziers - Pézenas (Valros et Montblanc, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bui Thi Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , pp.4 vol., 2025, Documents d’archéologie préventive 48, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/apg2-ac82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêle-mêle. Textes offerts à Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie Préhistorique, 501 p., 2024, 978-2-35842-035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véraza & le Vérazien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 622 p., 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas archéologique de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Tallandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.336, 2023, 979-10-210-5938-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5000 ans d’histoire sous la Méridienne. Les fouilles de l’A75 au sud de Clermont-Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bèche-Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bleu autour, 206 p., 2023, 978-2-35848-237-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 392 p., 2021, 9789088909894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithique Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chivallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Demoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lussault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Disdier; Michel Lussault. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École urbaine de Lyon; Éditions deux-cent-cinq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2021, A partir de l'Anthropocène, 978–2–919380–40–4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemima Dunkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 287 p., 2020, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne). Une architecture monumentale de terre et de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 314 p., 2018, Recherches archéologiques 14, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites ceinturés de la Préhistoire récente, nouvelles données, nouvelles approches, nouvelles hypothèses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GANDELIN Muriel, ARD Vincent, VAQUER Jean, JALLOT Luc. Archives d'Ecologie Préhistorique, 239 p., 2018, 978-2-35842-023-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enceintes chasséennes de Villeneuve-Tolosane et Cugnaux dans leur contexte du Néolithique moyen européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistoriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2358420037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Remicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie Préhistorique, pp.228, 2007, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments funéraires du Bronze ancien de Roque del Die à Capendu (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêle-mêle. Textes offerts à Jean Vaquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.327-350, 2024, 978-2-35842-035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du Néolithique et l'âge du Bronze sur le site ceinturé du Plos à Saint-Geniès-de-Fontedit (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêle-Mêle, Textes offerts à Jean Vaquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.195-211, 2024, 978-2-35842-035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.53-86, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dame de Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Delrieu; Christophe Gilabert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5000 ans d'histoire sous la Méridienne. Les fouilles de l'A75 au sud de Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bleu autour, pp.78-78, 2023, 978-2-35848-237-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chronologie des cavités : apport des datations 14C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-120, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enceintes fossoyées néolithiques entre atlantique et méditerranée : nouvelles données, nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Lefranc; Christophe Croutsch; Antony Denaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enceintes néolithiques du nord-ouest de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, 2023, Arts, Archéologie et Patrimoine, 978-2-36441-486-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Abri et la Grotte 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.31-52, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Les grottes de La Valette. Le terrain : sites et documents (fouilles 1963-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-84, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véraza et le Vérazien, les bases documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.573-621, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et chronologie du Vérazien en France : la céramique du groupe de Véraza et les poteries à mamelons superposés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.491-558, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Écologie Préhistorique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-8, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation des milieux par les populations véraziennes : l'exemple de l'ouest héraultais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jorda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-355, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers agriculteurs (6000 - 2300 avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Garcia; Marc Bouiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas archéologique de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Tallandier; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-87, 2023, 9791021059382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vérazien, esquisse d'un bilan : acquis, interrogations, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.559-572, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vérazien aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.259-329, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.87-112, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique néolithique des grottes de La Valette dans le contexte du Néolithique final du Languedoc occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.119-152, 2023, 978-2-35842-032-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bizien, faciès du Néolithique moyen en Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In viaggio, sulla stessa strada. Scritti per Giuliano Cremonesi a cura di Giovanna Radi, Lucia Sarti, Fabio Martini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo e Istituto Fiorentino di Preistoria 'Paolo Graziosi, pp.269-291, 2022, 979-12-80445-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges de terre à bâtir du Barreau de la Devèze-Cabrials (Béziers, Hérault), témoins d’une construction de terre et de végétaux du Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Di Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archimbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche archéologiques et historiques récentes en Languedoc central, Ghislain Bagan, Stéphane Mauné, Guilhem Beugnon dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions des Arts Vailhan, pp.9-35, 2022, 978-2-95632-424-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bizien un faciès du Néolithique moyen en Languedoc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanna RADI, Lucia SARTI, Fabio MARTINI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milleni, studi d'Archeologia preistorica - In viaggio, sulla stessa strada, scitti per Giuliano Cremonesi.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Museo e Istituto Fiorentino di preistoria "Paolo Graziosi", pp.269--291, 2022, 979-12-80445-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles formes d’habitat du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de la France. 20 ans d’archéologie préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.56-63, 2021, 9782080234704. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flam.garci.2021.01.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombes et inhumations en structures domestiques réemployées. Du Néolithique moyen méridional : une différence de registre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Sicurani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sépultures et rites funéraires / Sepulture è riti funerari : Actes du colloque organisé par l’Association de Recherches Préhistoriques Corses, Calvi, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherches Préhistoriques et Protohistoriques Corses (ARPPC), pp.181-203, 2021, 978-2-9566-9841-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métamorphose néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Disdier et Michel Lussault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néolithique, anthropocène: dialogue autour des 12 000 dernières années</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Deux-cent-cinq, pp.65-75, 2021, 978-2-919380-40-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibaud Marchand; Vanessa Haussener. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schnidi et la révolution néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.1-2, 2020, 978-2-03-599658-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue du mobilier céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-239, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pesons en terre cuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118-120, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les datations absolues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen de Saint-Eugène (Laure-Minervois, Aude). Autopsie d’une sépulture collective néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-311, 2019, 9-782358-420266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche typologique et fonctionnelle des formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-103, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges architecturaux en terre crue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-65, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-203, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-79, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planches du mobilier céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-257, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et comparaisons relatives au mobilier céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Saintot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’occupation du Néolithique final de Trémonteix (Puy-de-Dôme) et ses assemblages de mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-117, 2019, 978-2-35842-027-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortification monumentale en bois et en terre du gisement néolithique de Château-Percin (Seilh, Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.-A. de Chazelles, É. Leal, A. Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction en terre crue. Torchis, techniques de garnissage et de finition. Architecture et mobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l'espérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02119478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enceinte chasséenne de Château-Percin dans son contexte régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne) Une architecture monumentale de terre et de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.178-188, 2018, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre de l'étude. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne). Une architecture monumentale de terre et de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-12, 2018, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations radiocarbone et modélisation chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Dunbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula J. Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne). Une architecture monumentale de terre et de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-121, 2018, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier, la céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne) Une architecture monumentale de terre et de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-146, 2018, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morts néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Denaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Dominique Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Protohistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-110, 2018, Histoire et Archéologie, 978-2-7056-9594-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enceinte : système et architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne) Une architecture monumentale de terre et de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-37, 2018, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enceinte : système et architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne). Une architecture monumentale de terre et de bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions et Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-271-12122-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversités et récurrences de l'habitat ouvert chasséen dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lemercier Olivier, Besse Marie, Mordant Claude, Sénépart Ingrid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitations et habitat du Néolithique à l’âge du Bronze en France et ses marges. Actes des deuxièmes rencontres Nord-Sud de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'écologie préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-203, 2018, 9782358420242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des habitats groupés au Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Dusseaux; Benoît Ode; Christophe Gilabert; Jean-Yves Breuil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-35, 2017, 978-9461613578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie quotidienne au Néolithique : production et échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Dusseaux; Benoît Ode; Christophe Gilabert; Jean-Yves Breuil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-31, 2017, 978-9461613578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les découvertes du Néolithique et de l'âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Jung; Valérie Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un espace rural antique dans le territoire de la cité de Béziers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément 45, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-19, 2017, Revue Archéologique de Narbonnaise, 979-10-92655-06-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paysans et des paysages au Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Dusseaux; Benoît Ode; Christophe Gilabert; Jean-Yves Breuil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-29, 2017, 978-9461613578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations radiocarbone de Las Claousos III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.179-180, 2015, Monographie des Archives d'Ecologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation radiocarbone de la grotte René-Carrié (Termes, Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.271-272, 2015, Monographie des Archives d'Ecologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions. Humbles caveaux, confinements karstiques, gestion des sépulcres, rythmes du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zammit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.323-338, 2015, Monographie des Archives d'Ecologie Préhistorique,, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations radiocarbone de Las Claousos IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilaine J.; Vaquer J.; Zammit J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grottes sépulcrales des Hautes Corbières. Les grottes de las Claousos à Auriac et de René Carrié à Termes (Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.63-64, 2015, Monographie des Archives d'Ecologie Préhistorique, 9782358420150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions céramiques du Chasséen méridional entre l'Hérault et l'Orb : nouvelles séquences typochronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages Hors série, Inrap 10 ans, Nouveaux champs de la recherche archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrap, pp.89-95, 2012, B007L02B5O</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures de Cugnaux, La Vimona et la ZAC Agora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.99-148, 2008, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures de Villeneuve-Tolosane et de Cugnaux : apports à la connaissance des pratiques funéraires du Chasséen garonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.155-178, 2008, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures chasséennes du lotissement de la Terrasse à Villeneuve-Tolosane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d' écologie préhistorique, pp.75-97, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures chasséennes du lotissement La Terrasse à Villeneuve Tolosane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vaquer Jean, Gandelin Muriel, Remicourt Maxime, Tchérémissinoff Yaramila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.75-97, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00304522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sépulture 1 de Villeneuve-Tolosane (fouilles L. Méroc), Révision d'une ancienne découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.45-73, 2008, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures chasséennes du lotissement La Terrasse à Villeneuve-Tolosane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.75-97, 2008, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures chasséennes du lotissement La Terrasse à Villeneuve-Tolosane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.75-97, 2008, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des sites chasséens de Villeneuve-Tolosane et de Cugnaux (Haute-Garonne) et localisation des faits funéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.34-44, 2008, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des pratiques funéraires en Toulousain : jalons d'une évolution chronologique ou marqueur d'inégalités sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.219-228, 2007, 978-2-9524285-7-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombes et inhumations en structures domestiques réemployées. Du Néolithique moyen méridional : une différence de registre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ÈME COLLOQUE DE CALVI "Sépultures &amp; Rites funéraires, Sepulture è riti funerari"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPPC, pp.181-203, 2021, 978-2-9566-9841-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fosse 1024 du Champ Redon à Valros (Hérault) et ses pierres sculptées du Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Servelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Haurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Culturelle des Amis de Cabrières (ACAC), pp.215-223, 2019, Paysages pour l'Homme. Actes du colloque international en hommage à Paul Ambert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortification monumentale en bois et en terre du gisement néolithique de Château Percin à Seilh (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde internationale de Lattes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.173-184, 2018, Échanges transdisciplinaires sur les constructions en terre crue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enceintes chasséennes du Toulousain, apports des données récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites fortifiés de la Préhistoire : nouvelles données, nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.13-31, 2018, 9782358420235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures à pierres chauffées du piémont nord pyrénéen. État des lieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cousteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre deux mers. 12èmes Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.53-65, 2018, Entre deux mers, actualité de la recherche. Actes des 12èmes Rencontres Méridionales de Préhistoire Récente, Bayonne, 27 septembre au 1er octobre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriac à Carcassonne (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites fortifiés de la Préhistoire : nouvelles données, nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.33-54, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations chalcolithiques de Pascale et Bérange à Mudaison Saint-Brès (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites fortifiés de la Préhistoire : nouvelles données, nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.73-85, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des défunts au Néolithique moyen et final sur le site du &amp;quot;Petit Prince - Route de Canohès&amp;quot; à Perpignan (Pyrénées-Orientales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistoriques, pp.397-406, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les découvertes relatives à la Préhistoire récente sur le tracé de l’A75 : dynamique de l’occupation des sols sur le tronçon Pézenas-Béziers (Hérault) du Néolithique ancien à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Haurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d’Ecologie Préhistorique, pp.317-344, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Roc d’en Gabit, Carcassonne (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auvergne et Midi. Actualité de la recherche. Rencontres Méridionales de Préhistoire Récente, actes de la cinquième session.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Préhistoire du Sud-Ouest, pp.475-484, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId395"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mariot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenda.unige.ch/events/view/44609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240628v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony de Belvalet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806468v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marsac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.191" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975384v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cours" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103768" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105387" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aym&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02322075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.668" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873539v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3716" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02330053v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.587" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaquer J." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.585" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779630v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pancin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04122136v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.477" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.471" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779642v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2007.2453" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155217v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377190v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238055v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Linard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melie Le Roy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445690v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909166v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909143v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427188v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai G. Rebiere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12274" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828798v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Pruvost" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685202v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lambert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Power" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Carlos Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12433" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03912533v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boroneant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362172v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158329v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saintot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemima Dunkley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lalai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117218v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445661v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445667v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445770v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241206v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04966973v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909636v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582155v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L'H&#233;naff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909644v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241141v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Alvitre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286886v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218348v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218377v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089588v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942742v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942724v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tr&#233;ton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089591v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dransart Emmanuel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025708v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025713v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025364v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025370v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025681v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025353v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025649v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025657v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025478v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043172v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02043187v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025769v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025448v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025753v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02043179v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025501v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025525v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990930v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263758v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaquer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergely" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263750v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445717v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04916966v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/apg2-ac82" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830117v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268643v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04573155v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#232;che-Wittmann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fraisse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bianchi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03411951v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chivallon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Gagne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/products/neolithique-anthropocene-dialogue-autour-des-douze-mille-dernieres-annees" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03259407v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02132565v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=loccupation-du-neolithique-final-de-tremonteix-puy-de-dome-et-ses-assemblages-de-mobilier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295698v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/r14-le-rempart-chasseen-de-chateau-percin-a-seilh-haute-garonne/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278555v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972352v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?post_type=product&amp;amp;paged=2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873628v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830135v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830133v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570980v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268779v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268741v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566128v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292839v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Thomson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277554v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909632v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268727v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268703v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grimal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268685v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293598v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277504v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268710v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268680v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268673v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120813v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120712v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Di Pascale" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archimbeau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277755v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123241v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679914v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0056" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04611862v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293604v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593384v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878544v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593489v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=le-dolmen-de-saint-eugene-autopsie-dune-sepulture-collective-neolithique" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04909627v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878499v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878526v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878611v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04909626v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878540v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885444v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119478v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esperou.montpellier.archi.fr/accueil/42-construction-en-terre-crue.html?search_query=terre+crue&amp;amp;results=3" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885431v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885440v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885438v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Dunbar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Reimer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958422v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695941" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885434v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264825v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sendra" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=habitations-et-habitat-du-neolithique-a-lage-du-bronze-en-france-et-ses-marges-actes-des-iie-rencontres-nord-sud-de-prehistoire-recente-dijon-19-21-novembre-2015" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099094v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873847v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escallon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite//snoeckpub/index.asp" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873851v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite/snoeckpub_frbe/index.asp?p=914&amp;amp;c=T6&amp;amp;i=610" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02393289v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/supplement-revue-archeologique-de-narbonnaise-n-45.html" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873832v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909314v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909310v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021759v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zammit" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909307v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873890v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873800v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marli&#232;re" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Texier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873791v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Giraud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00304522v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055174v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Giraud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873654v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labadie" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896919v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873667v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873646v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873811v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120666v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04908923v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Servelle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062154v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501803v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873579v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065889v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousteaux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873585v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thouvenot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285204v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignaud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043007v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888912v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mariot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenda.unige.ch/events/view/44609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240628v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony de Belvalet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806468v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marsac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.191" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975384v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cours" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103768" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105387" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aym&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02322075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.668" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873539v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3716" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02330053v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.587" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaquer J." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.585" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779630v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pancin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04122136v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.477" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.471" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779642v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2007.2453" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155217v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377190v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Linard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441409v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melie Le Roy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445690v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909143v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909166v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427188v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai G. Rebiere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12274" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828798v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Pruvost" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685202v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lambert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Power" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Carlos Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12433" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03912533v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boroneant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362172v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158329v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saintot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemima Dunkley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lalai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117218v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445661v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445667v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445770v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04966973v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909636v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582155v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L'H&#233;naff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909644v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241141v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Alvitre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286886v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218377v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218348v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089588v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528126v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942724v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tr&#233;ton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942742v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089591v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dransart Emmanuel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025708v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025713v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025364v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025370v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025681v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025353v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025649v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043172v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025769v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02043187v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025753v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025448v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02043179v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025501v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025525v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990930v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263758v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaquer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergely" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263750v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04916966v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/apg2-ac82" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830117v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268643v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04573155v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#232;che-Wittmann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fraisse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bianchi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03259407v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03411951v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chivallon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Gagne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/products/neolithique-anthropocene-dialogue-autour-des-douze-mille-dernieres-annees" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02132565v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=loccupation-du-neolithique-final-de-tremonteix-puy-de-dome-et-ses-assemblages-de-mobilier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295698v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/r14-le-rempart-chasseen-de-chateau-percin-a-seilh-haute-garonne/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278555v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972352v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?post_type=product&amp;amp;paged=2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873628v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830135v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830133v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277554v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292839v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Thomson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268741v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570980v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566128v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268779v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909632v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268703v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grimal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268685v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268727v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293598v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268710v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268680v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277504v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268673v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120813v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120712v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Di Pascale" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archimbeau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277755v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679914v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0056" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123241v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04611862v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293604v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04909627v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878544v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593489v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=le-dolmen-de-saint-eugene-autopsie-dune-sepulture-collective-neolithique" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593384v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878499v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878611v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878526v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04909626v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878540v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119478v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esperou.montpellier.archi.fr/accueil/42-construction-en-terre-crue.html?search_query=terre+crue&amp;amp;results=3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885444v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885431v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885438v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Dunbar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Reimer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885440v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958422v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695941" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885434v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099094v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264825v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sendra" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=habitations-et-habitat-du-neolithique-a-lage-du-bronze-en-france-et-ses-marges-actes-des-iie-rencontres-nord-sud-de-prehistoire-recente-dijon-19-21-novembre-2015" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873851v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escallon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite/snoeckpub_frbe/index.asp?p=914&amp;amp;c=T6&amp;amp;i=610" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873847v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite//snoeckpub/index.asp" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02393289v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/supplement-revue-archeologique-de-narbonnaise-n-45.html" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873832v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909310v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909314v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021759v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zammit" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909307v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873890v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873791v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marli&#232;re" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Texier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Giraud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873800v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055174v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Giraud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00304522v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873654v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labadie" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896919v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873667v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873646v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873811v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120666v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04908923v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Servelle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062154v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501803v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065889v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousteaux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873579v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873585v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thouvenot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285204v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignaud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043007v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888912v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>