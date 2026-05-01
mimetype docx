--- v1 (2026-03-30)
+++ v2 (2026-05-01)
@@ -1864,282 +1864,282 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrigendum : Lacticaseibacillus casei CNCM I-5663 supplementation maintained muscle mass in a model of frail rodents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Ferrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie nutritionnelle de réduction de la sarcopénie chez les personnes âgées en sous-nutrition : enrichissement d’un aliment en probiotique « energy saver »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université Clermont Auvergne, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022UCFAC124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2022UCFAC124⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">tel-04534083v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05283634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2747,51 +2747,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boudou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283392v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806043v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195191v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456032v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432431v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222532v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ferrere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.1109835" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12964" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04534083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UCFAC124" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434757v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boudou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283392v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806043v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195191v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456032v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432431v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222532v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ferrere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.1109835" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12964" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04534083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UCFAC124" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434757v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>