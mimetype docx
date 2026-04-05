--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -938,238 +938,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du savoir à la lumière : les collections universitaires de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collections DUO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.48-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle progression dans l’enseignement de l’énergie de l’école au lycée ? Une analyse des programmes et des manuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bächtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lerouge Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranquet André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10, pp.63-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdst.932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305323v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02548642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éclairages historiques sur l'émergence du concept d'énergie</w:t>
               </w:r>
@@ -2356,191 +2356,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les périmètres curriculaires, un impensé des disciplines scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">les didactiques face à l’évolution des curriculums, savoir(s) et pratiques pour entrer dans la complexité du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCD, Jun 2023, Genève (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recherche et pratique de médiations : quels obstacles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La médiation des sciences à la loupe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universcience ReMédiS, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968518v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04527973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation et appropriation des savoirs scientifiques quelles recherches, quels enjeux ?</w:t>
               </w:r>
@@ -2658,355 +2658,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éducation formelle, éducation non formelle : Éducation formelle/éducation non formelle : une interface pour penser le curriculum ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le curriculum en France : quelles actualités, quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Descartes, Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction de modèles numériques pour la sauvegarde d’objets historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Davoigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">144ème Congrès national des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les legs d’Auguste Bérard à l’Université de Montpellier : histoire de vie d’objets, aspects esthétiques et historiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Dons legs en faveur de l’enseignement, de la recherche et des institutions de conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540668v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University science museums and collections: crossroads for cultural education.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">University Museums and Collections as Cultural Hubs: the Future of Tradition,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICOM, Sep 2019, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968560v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-04968581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University science museums and collections: crossroads for cultural education</w:t>
               </w:r>
@@ -3329,103 +3329,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching energy in the light of the history and epistemology of the concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bächtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lerouge Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranquet André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIREP-EPEC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Wrocław, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4333,51 +4333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6 : Évolutions curriculaires de l’enseignement supérieur européen : Un point de vue juridique sur le processus « dit » de démocratisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fressoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4409,187 +4409,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand l’interprofessionnalité questionne l’intra-professionnalité Pratiques partagées et différenciées entre enseignants et médiateurs scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maleyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partenariat(s) et interprofessionnalité(s) dans les métiers de l'éducation, de la médiation et de la santé.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-36781-499-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Curriculum, parcours et musées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots-clés des curricula</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Cité, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.53480/curricula.629968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911213v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04904887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation scientifique</w:t>
               </w:r>
@@ -4644,77 +4644,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périmètre du curriculum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots-clés des curricula</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Cité, 2024, 978-2-7442-0209-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4897,57 +4897,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les disciplines scientifiques dans le second cycle du secondaire : hiérarchies et rapports de force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Savaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Renaud d'Enfert; Joël Lebeaume. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réformer les disciplines. Les savoirs scolaires à l'épreuve de la modernité : 1945-1985</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.181-198, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sciences expérimentales et la technologie dans l’école moyenne : un équilibre sous tension (1950-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lebeaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4956,196 +5042,110 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renaud d’Enfert; Joël Lebeaume. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réformer les disciplines scolaires. Les savoirs scolaires à l’épreuve de la modernité. 1945-1985</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.199-219, 2015, 978-2-7535-3595-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching energy informed by the history and epistemology of the concept with implications for teacher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bächtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5187,51 +5187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new strategy for teaching energy based on the history and philosophy of the concept of energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bächtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6124,51 +6124,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83BDAE2B"/>
+    <w:nsid w:val="8BBE398E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6355,51 +6355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416361v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vigneron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile de Hosson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/145720250924052856" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.relais-vol8iss8.482" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904872v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3603" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.570.0028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urgelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-020-00126-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3904" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerouge Alain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranquet Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.932" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V2JKV7H2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mayrargue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.925" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K6J4GJ9N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Martin Jean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savaton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.303" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14681366.2011.582261" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.331" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Brehelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23976" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.87" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540668v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Davoigneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_53" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548632v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548565v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548619v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz Daniel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dusseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904903v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544830v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ghesquier-Pourcin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gohau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paty" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388948v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fressoz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.629968" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maleyrot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.e8fbcc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496706v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lebeaume" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3733" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546764v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305440v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kahn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548512v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548534v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548518v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548645v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973213v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02556262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416361v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vigneron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile de Hosson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/145720250924052856" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.relais-vol8iss8.482" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904872v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3603" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.570.0028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urgelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-020-00126-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3904" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548642v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305323v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerouge Alain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranquet Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.932" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V2JKV7H2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mayrargue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.925" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K6J4GJ9N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Martin Jean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savaton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.303" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14681366.2011.582261" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.331" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Brehelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23976" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.87" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968518v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498578v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Davoigneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540668v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_53" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548632v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548565v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548619v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz Daniel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dusseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904903v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544830v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ghesquier-Pourcin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gohau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paty" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388948v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fressoz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904887v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maleyrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.629968" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.e8fbcc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546764v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496706v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lebeaume" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3733" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305440v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kahn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548512v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548534v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548518v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548645v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973213v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02556262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>