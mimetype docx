--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -938,238 +938,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle progression dans l’enseignement de l’énergie de l’école au lycée ? Une analyse des programmes et des manuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bächtold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lerouge Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranquet André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.63-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du savoir à la lumière : les collections universitaires de Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collections DUO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.48-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548642v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-01305323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éclairages historiques sur l'émergence du concept d'énergie</w:t>
               </w:r>
@@ -1916,329 +1916,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cartographier la recherche sur la médiation scientifique: pourquoi et comment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiation des sciences : mettre en commun nos savoirs et nos pratiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universcience ReMédiS, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques et recherches en médiation scientifiques : des liens et des tensions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiation et recherche sur la médiation : une relation compliquée,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives Henri Poincaré Philosophie et recherche sur les sciences et technologies, Oct 2024, Nançy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure du super-héros, levier didactique ou aporie ? Éléments d'analyse d'une action de médiation scientifique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile de Hosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiation des sciences : mettre en commun nos savoirs et nos pratiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universcience ReMédiS, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">13èmes rencontres de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Cross; Antonin BOYER, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building bridges”: focus on 2 case studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Heritage and Education"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coimbra group, Jun 2024, Turku, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968535v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04998733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et recherches en médiation scientifiques : des liens et des tensions</w:t>
               </w:r>
@@ -2356,191 +2356,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recherche et pratique de médiations : quels obstacles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La médiation des sciences à la loupe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universcience ReMédiS, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les périmètres curriculaires, un impensé des disciplines scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">les didactiques face à l’évolution des curriculums, savoir(s) et pratiques pour entrer dans la complexité du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARCD, Jun 2023, Genève (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527973v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04968518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation et appropriation des savoirs scientifiques quelles recherches, quels enjeux ?</w:t>
               </w:r>
@@ -2658,355 +2658,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les legs d’Auguste Bérard à l’Université de Montpellier : histoire de vie d’objets, aspects esthétiques et historiographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Dons legs en faveur de l’enseignement, de la recherche et des institutions de conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540668v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">University science museums and collections: crossroads for cultural education.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">University Museums and Collections as Cultural Hubs: the Future of Tradition,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICOM, Sep 2019, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction de modèles numériques pour la sauvegarde d’objets historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Davoigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">144ème Congrès national des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éducation formelle, éducation non formelle : Éducation formelle/éducation non formelle : une interface pour penser le curriculum ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le curriculum en France : quelles actualités, quelles perspectives ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Descartes, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968581v1</w:t>
-              </w:r>
-[...257 lines deleted...]
-                <w:t xml:space="preserve">hal-04968560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University science museums and collections: crossroads for cultural education</w:t>
               </w:r>
@@ -3329,103 +3329,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching energy in the light of the history and epistemology of the concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bächtold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Bächtold</w:t>
+                <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Munier</w:t>
+                <w:t xml:space="preserve">Lerouge Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranquet André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIREP-EPEC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Wrocław, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4333,51 +4333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6 : Évolutions curriculaires de l’enseignement supérieur européen : Un point de vue juridique sur le processus « dit » de démocratisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fressoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4409,332 +4409,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Curriculum, parcours et musées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots-clés des curricula</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53480/curricula.629968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand l’interprofessionnalité questionne l’intra-professionnalité Pratiques partagées et différenciées entre enseignants et médiateurs scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maleyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partenariat(s) et interprofessionnalité(s) dans les métiers de l'éducation, de la médiation et de la santé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-36781-499-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Muriel Guedj</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des éducation à.. Édition revue et augmentée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 878-2-336-43959-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périmètre du curriculum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots-clés des curricula</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Paris Cité, 2024, </w:t>
-[...171 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Cité, 2024, 978-2-7442-0209-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.53480/curricula.e8fbcc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -5101,51 +5101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching energy informed by the history and epistemology of the concept with implications for teacher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bächtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5187,51 +5187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new strategy for teaching energy based on the history and philosophy of the concept of energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bächtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6124,51 +6124,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BBE398E"/>
+    <w:nsid w:val="D933E225"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6355,51 +6355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416361v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vigneron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile de Hosson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/145720250924052856" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.relais-vol8iss8.482" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904872v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3603" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.570.0028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urgelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-020-00126-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3904" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548642v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305323v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerouge Alain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranquet Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.932" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V2JKV7H2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mayrargue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.925" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K6J4GJ9N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Martin Jean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savaton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.303" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14681366.2011.582261" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.331" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Brehelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23976" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.87" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968518v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498578v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Davoigneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540668v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_53" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548632v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548565v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548619v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz Daniel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dusseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904903v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544830v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ghesquier-Pourcin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gohau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paty" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388948v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fressoz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904887v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maleyrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.629968" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.e8fbcc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546764v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496706v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lebeaume" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3733" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305440v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kahn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548512v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548534v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548518v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548645v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973213v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02556262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416361v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vigneron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile de Hosson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/145720250924052856" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.relais-vol8iss8.482" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904872v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3603" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.570.0028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urgelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-020-00126-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3904" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerouge Alain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranquet Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.932" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V2JKV7H2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mayrargue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.925" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K6J4GJ9N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Martin Jean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savaton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.303" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14681366.2011.582261" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.331" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Brehelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23976" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.87" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540668v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Davoigneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_53" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548632v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548565v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548619v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz Daniel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dusseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904903v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544830v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ghesquier-Pourcin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gohau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paty" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388948v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fressoz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.629968" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maleyrot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.e8fbcc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546764v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496706v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lebeaume" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3733" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305440v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kahn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548512v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548534v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548518v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548645v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973213v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02556262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>