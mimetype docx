--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -938,238 +938,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du savoir à la lumière : les collections universitaires de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collections DUO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.48-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle progression dans l’enseignement de l’énergie de l’école au lycée ? Une analyse des programmes et des manuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bächtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lerouge Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranquet André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10, pp.63-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdst.932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305323v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02548642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éclairages historiques sur l'émergence du concept d'énergie</w:t>
               </w:r>
@@ -1916,165 +1916,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques et recherches en médiation scientifiques : des liens et des tensions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiation et recherche sur la médiation : une relation compliquée,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Henri Poincaré Philosophie et recherche sur les sciences et technologies, Oct 2024, Nançy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cartographier la recherche sur la médiation scientifique: pourquoi et comment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiation des sciences : mettre en commun nos savoirs et nos pratiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universcience ReMédiS, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968501v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04968483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure du super-héros, levier didactique ou aporie ? Éléments d'analyse d'une action de médiation scientifique.</w:t>
               </w:r>
@@ -2356,191 +2356,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les périmètres curriculaires, un impensé des disciplines scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">les didactiques face à l’évolution des curriculums, savoir(s) et pratiques pour entrer dans la complexité du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCD, Jun 2023, Genève (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recherche et pratique de médiations : quels obstacles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La médiation des sciences à la loupe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universcience ReMédiS, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968518v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04527973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation et appropriation des savoirs scientifiques quelles recherches, quels enjeux ?</w:t>
               </w:r>
@@ -2658,355 +2658,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reconstruction de modèles numériques pour la sauvegarde d’objets historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Davoigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">144ème Congrès national des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation formelle, éducation non formelle : Éducation formelle/éducation non formelle : une interface pour penser le curriculum ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le curriculum en France : quelles actualités, quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Descartes, Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les legs d’Auguste Bérard à l’Université de Montpellier : histoire de vie d’objets, aspects esthétiques et historiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Dons legs en faveur de l’enseignement, de la recherche et des institutions de conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540668v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University science museums and collections: crossroads for cultural education.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">University Museums and Collections as Cultural Hubs: the Future of Tradition,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICOM, Sep 2019, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968560v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-04968581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University science museums and collections: crossroads for cultural education</w:t>
               </w:r>
@@ -3329,103 +3329,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching energy in the light of the history and epistemology of the concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bächtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lerouge Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranquet André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIREP-EPEC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Wrocław, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4333,51 +4333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6 : Évolutions curriculaires de l’enseignement supérieur européen : Un point de vue juridique sur le processus « dit » de démocratisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fressoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4644,77 +4644,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périmètre du curriculum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots-clés des curricula</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Cité, 2024, 978-2-7442-0209-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5101,51 +5101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching energy informed by the history and epistemology of the concept with implications for teacher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bächtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5187,51 +5187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new strategy for teaching energy based on the history and philosophy of the concept of energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bächtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6124,51 +6124,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D933E225"/>
+    <w:nsid w:val="857F2078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6355,51 +6355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416361v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vigneron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile de Hosson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/145720250924052856" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.relais-vol8iss8.482" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904872v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3603" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.570.0028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urgelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-020-00126-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3904" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerouge Alain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranquet Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.932" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V2JKV7H2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mayrargue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.925" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K6J4GJ9N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Martin Jean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savaton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.303" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14681366.2011.582261" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.331" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Brehelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23976" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.87" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540668v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Davoigneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_53" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548632v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548565v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548619v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz Daniel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dusseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904903v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544830v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ghesquier-Pourcin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gohau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paty" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388948v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fressoz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.629968" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maleyrot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.e8fbcc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546764v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496706v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lebeaume" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3733" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305440v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kahn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548512v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548534v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548518v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548645v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973213v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02556262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416361v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vigneron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile de Hosson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/145720250924052856" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.relais-vol8iss8.482" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904872v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3603" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.570.0028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urgelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-020-00126-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3904" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548642v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305323v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerouge Alain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranquet Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.932" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V2JKV7H2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mayrargue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.925" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K6J4GJ9N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Martin Jean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savaton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.303" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14681366.2011.582261" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.331" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Brehelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23976" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.87" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968518v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Davoigneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968581v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540668v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_53" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548632v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548565v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548619v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz Daniel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dusseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904903v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544830v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ghesquier-Pourcin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gohau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paty" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388948v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fressoz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.629968" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maleyrot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.e8fbcc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546764v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496706v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lebeaume" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3733" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305440v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kahn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548512v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548534v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548518v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548645v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973213v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02556262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>