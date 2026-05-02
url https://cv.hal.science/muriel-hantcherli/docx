--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Muriel HANTCHERLI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glide and mixed climb dislocation velocity in γ-TiAl investigated by in-situ transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 228, pp.115333. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical redistribution and change in crystal lattice parameters during stress relaxation annealing of the AD730 superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Katnagallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparna Saksena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 237, pp.118141. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, plasticity and ductility of a TNM + alloy densified by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Toualbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (11), pp.1915. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met12111915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep behavior in the new AD730TM nickel-based disk superalloy – Influence of aging heat treatment and local chemical fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winnie Vultos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.02.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical twinning in Ni-based single crystal superalloys during multiaxial creep at 1050 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Briac Le Graverend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 722, pp.76-87. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2018.02.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures and mechanical properties of a multi-phase β-solidifying TiAl alloy densified by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svea Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.107-115. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2014.03.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-mechanisms of precipitation hardening aluminium alloy for aeronautics [Micro mécanismes du durcissement structural d'un alliage d'aluminium aéronautique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Coujou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109 (6), pp.415-422. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/2012036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak-beam study of dislocations in D022-Al3Ti deformed at 400°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (1-3), pp.38-49. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2012.712222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of interfacial dislocation network during anisothermal high-temperature creep of a nickel-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Coujou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 66, pp. 143-146. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2011.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term stability of René 65 Ni-based superalloy: a methodology to objectively evaluate the impact of TCP on creep and dwell-fatigue properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Aude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the low cyclic behaviour of the IRIS alloy at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Naanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Fatigue Congress (FATIGUE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Poitiers, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation localization during very high temperature notch creep in Ni-based SX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Cailletaud, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM analysis of creep deformation micromechanisms in the AD730TM Ni-based disk superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winnie Vultos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC’2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Gratz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement à hautes températures d’un alliage TiAl densifié par frittage flash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M, Journées Annuelles (JA 2016), Matériaux pour le domaine aérospatial : de l’innovation dans l’air, Albi, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the solution cooling rate and of thermal aging on the creep properties of the new cast & wrought René 65 Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Superalloy 718 and Derivatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.333-348, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119016854.ch27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of aging heat-treatment on mechanical properties of AD730™ superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helstroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Superalloy 718 and Derivatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.521-535, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119016854.ch41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d’éléments d’addition sur les transformations de la martensite revenue dans les aciers faiblement alliés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010EMSE0570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00541049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Muriel HANTCHERLI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glide and mixed climb dislocation velocity in γ-TiAl investigated by in-situ transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 228, pp.115333. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical redistribution and change in crystal lattice parameters during stress relaxation annealing of the AD730TM superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Katnagallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparna Saksena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 237, pp.118141. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical redistribution and change in crystal lattice parameters during stress relaxation annealing of the AD730 superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Katnagallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparna Saksena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 237, pp.118141. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, plasticity and ductility of a TNM + alloy densified by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Musi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Toualbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (11), pp.1915. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met12111915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep behavior in the new AD730TM nickel-based disk superalloy – Influence of aging heat treatment and local chemical fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winnie Vultos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.02.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical twinning in Ni-based single crystal superalloys during multiaxial creep at 1050 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Briac Le Graverend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 722, pp.76-87. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2018.02.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures and mechanical properties of a multi-phase β-solidifying TiAl alloy densified by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svea Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.107-115. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2014.03.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-mechanisms of precipitation hardening aluminium alloy for aeronautics [Micro mécanismes du durcissement structural d'un alliage d'aluminium aéronautique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Coujou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109 (6), pp.415-422. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/2012036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak-beam study of dislocations in D022-Al3Ti deformed at 400°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (1-3), pp.38-49. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2012.712222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of interfacial dislocation network during anisothermal high-temperature creep of a nickel-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Coujou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 66, pp. 143-146. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2011.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term stability of René 65 Ni-based superalloy: a methodology to objectively evaluate the impact of TCP on creep and dwell-fatigue properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Aude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the low cyclic behaviour of the IRIS alloy at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Naanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Fatigue Congress (FATIGUE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Poitiers, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement à hautes températures d’un alliage TiAl densifié par frittage flash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Couret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M, Journées Annuelles (JA 2016), Matériaux pour le domaine aérospatial : de l’innovation dans l’air, Albi, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM analysis of creep deformation micromechanisms in the AD730TM Ni-based disk superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winnie Vultos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC’2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Gratz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation localization during very high temperature notch creep in Ni-based SX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Cailletaud, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the solution cooling rate and of thermal aging on the creep properties of the new cast & wrought René 65 Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Superalloy 718 and Derivatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.333-348, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119016854.ch27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of aging heat-treatment on mechanical properties of AD730™ superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helstroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Superalloy 718 and Derivatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.521-535, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119016854.ch41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d’éléments d’addition sur les transformations de la martensite revenue dans les aciers faiblement alliés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010EMSE0570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00541049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Musi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hantcherli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mol&#233;nat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115333" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Durand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paumier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Katnagallu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Saksena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805151v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Toualbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12111915" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062084v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Vultos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.02.088" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Briac Le Graverend" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.02.086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voisin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svea Mayer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Clemens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.03.058" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48RM4C3B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727574v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Coujou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2012036" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EDAD98CAF0F391295DCDCD7A463817830CA13BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.712222" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viguier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.10.022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02902589v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Aude" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914193v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Naanani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084474v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084481v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naanani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Monchoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727573v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laurence" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119016854.ch27" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helstroffer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villechaise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119016854.ch41" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00541049v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010EMSE0570" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Musi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hantcherli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mol&#233;nat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115333" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Durand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paumier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Katnagallu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Saksena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805151v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Toualbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12111915" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Vultos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.02.088" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Briac Le Graverend" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.02.086" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726309v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voisin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svea Mayer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Clemens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.03.058" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48RM4C3B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Coujou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2012036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EDAD98CAF0F391295DCDCD7A463817830CA13BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Girard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.712222" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viguier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.10.022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02902589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Aude" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Naanani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naanani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Monchoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laurence" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119016854.ch27" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helstroffer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villechaise" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119016854.ch41" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00541049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010EMSE0570" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>