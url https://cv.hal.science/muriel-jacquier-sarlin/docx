--- v0 (2026-04-07)
+++ v1 (2026-04-30)
@@ -342,282 +342,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRF2 signaling is a novel regulator of cellular adhesion and migration in colorectal cancer cells.</w:t>
+                <w:t xml:space="preserve">Role of cholinergic receptors in colorectal cancer: potential therapeutic implications of vagus nerve stimulation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marjolaire Pelissier-Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Vachez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Bonaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jacquier-Sarlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of cancer therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1116-1131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00945404v1</w:t>
+                <w:t xml:space="preserve">inserm-00945120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of cholinergic receptors in colorectal cancer: potential therapeutic implications of vagus nerve stimulation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CRF2 signaling is a novel regulator of cellular adhesion and migration in colorectal cancer cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Pelissier-Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cristina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaire Pelissier-Rota</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yvan Vachez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of cancer therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00945120v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00945404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterocytic differentiation is modulated by lipid rafts-dependent assembly of adherens junctions.</w:t>
               </w:r>
@@ -629,77 +629,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas T. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle G. Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Oddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 317 (10), pp.1422-36. </w:t>
@@ -737,51 +737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress neuromediators are key regulators of the intestinal barrier: Link to inflammation and cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jacquier-Sarlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -992,51 +992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane I. Oddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle G. Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane A. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1491,51 +1491,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système intestinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1789,51 +1789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina C&#233;lestine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquier-Sarlin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Borel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lante" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02611-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Pelissier-Rota" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pelosi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#233;resse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel R. Jacquier-Sarlin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00945404v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducarouge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lain&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cristina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Vachez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079335" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00945120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaire Pelissier-Rota" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas T. Chartier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le G. Lain&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Oddou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.03.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00793506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00595125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meregnani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Claren&#231;on" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Vivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peinnequin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autneu.2010.10.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00263580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane I. Oddou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane A. Marie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-07-0233" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00173021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara S. Polla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M. Gabert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte M.-N. Peyrusse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2567.2006.02494.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00173027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pawlak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02698" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sp Gout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr Jacquier-Sarlin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouard-Talbot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr Block" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00965454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Pelissier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvyne Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lardeux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina C&#233;lestine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquier-Sarlin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Borel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lante" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02611-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Pelissier-Rota" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pelosi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#233;resse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel R. Jacquier-Sarlin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00945120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaire Pelissier-Rota" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lain&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducarouge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00945404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cristina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Vachez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079335" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas T. Chartier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le G. Lain&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Oddou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.03.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00793506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00595125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meregnani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Claren&#231;on" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Vivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peinnequin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autneu.2010.10.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00263580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane I. Oddou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane A. Marie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-07-0233" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00173021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara S. Polla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M. Gabert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte M.-N. Peyrusse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2567.2006.02494.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00173027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pawlak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02698" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sp Gout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr Jacquier-Sarlin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouard-Talbot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr Block" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00965454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Pelissier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvyne Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lardeux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>