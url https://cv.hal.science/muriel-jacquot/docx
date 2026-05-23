--- v0 (2026-03-09)
+++ v1 (2026-05-23)
@@ -814,407 +814,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of receptacle on the expected flavor of a colored beverage : cross‐cultural comparison Among French, Japanese, and Norwegian consumers</w:t>
+                <w:t xml:space="preserve">Influence of odor function and color symbolism in odor–color associations: a French–Lebanese–Taiwanese cross-cultural study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoang Wan</w:t>
+                <w:t xml:space="preserve">Léa Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Woods</w:t>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelena Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.33-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joss.12206⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835821v1</w:t>
+                <w:t xml:space="preserve">hal-04770458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of odor function and color symbolism in odor–color associations: a French–Lebanese–Taiwanese cross-cultural study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the colours of odours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Nehmé</w:t>
+                <w:t xml:space="preserve">Faustine Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Barbar</w:t>
+                <w:t xml:space="preserve">Carlos Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yelena Maric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Jacquot</w:t>
+                <w:t xml:space="preserve">Charles Spence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49, pp.33-41. </w:t>
+              <w:t xml:space="preserve">Chemosensory Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (2), pp.79-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12078-016-9209-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770458v1</w:t>
+                <w:t xml:space="preserve">hal-04835817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the colours of odours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of receptacle on the expected flavor of a colored beverage : cross‐cultural comparison Among French, Japanese, and Norwegian consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoang Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Woods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Velasco</w:t>
+                <w:t xml:space="preserve">Klemens Knoeferle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Spence</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariko Kikutani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensory Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (2), pp.79-93. </w:t>
+              <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (3), pp.233-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12078-016-9209-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/joss.12206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835817v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis and role of 3-methylbutanal in cheese by lactic acid bacteria</w:t>
               </w:r>
@@ -1730,51 +1730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to understanding odour-colour associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yelena Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2144,294 +2144,294 @@
                 <w:t xml:space="preserve">Native phosphocaseinate powder during storage: Lipids released onto the surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Schuck</w:t>
+                <w:t xml:space="preserve">P. Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Scher</w:t>
+                <w:t xml:space="preserve">J. Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t>
+                <w:t xml:space="preserve">J.J. Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 94, pp.130-134. </w:t>
+              <w:t xml:space="preserve">, 2009, 94 (2), pp.130-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454066v1</w:t>
+                <w:t xml:space="preserve">hal-03321744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native phosphocaseinate powder during storage: Lipids released onto the surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schuck</w:t>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Scher</w:t>
+                <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Ehrhardt</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 94 (2), pp.130-134. </w:t>
+              <w:t xml:space="preserve">, 2009, 94, pp.130-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321744v1</w:t>
+                <w:t xml:space="preserve">hal-01454066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulating polymeric gels simulating soft cheeses’ texture</w:t>
               </w:r>
@@ -2702,51 +2702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmane Madene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2845,51 +2845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 128 (2-3), pp.205-212. </w:t>
@@ -3584,51 +3584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04483316v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fantin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charroud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2024.108836" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Boot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Levy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Gaeta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Gunasekara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Parkkinen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1266664" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208615v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Ceyte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.606667" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02908208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlalli Celeste Gonzalez Ariceaga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam Afzal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Umer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabbar Abbas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Ahmad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8100509" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208601v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlalli Celeste Gonz&#225;lez Ariceaga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Muhammad Usman Shah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/431/2016-CJFS" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835821v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoang Wan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Woods" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Knoeferle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Kikutani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12206" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nehm&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Maric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.11.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5RKSW6P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Noel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Velasco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Spence" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-016-9209-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam M. I. Afzal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza-Amel Boulahya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2014.893502" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Akhtar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desobry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1075-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marques" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Javeed Akhtar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.40779" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRSNQLT0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272763v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad-Javeed Akhtar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Jamshidian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab-Tehrany" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.10.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C46PBH1Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.05.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW51V7TZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lynn Li Yuet Hee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert-Campagne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2010.00245.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSK0D07G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Navarro Sanchez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Tehrany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CNB9W69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454066v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arab-Tehrany" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.01.038" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRZV24TN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ehrhardt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835879v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hardy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.05.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H4Q8J7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabelle Adolphe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linder" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Milliere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.02892.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835899v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Madene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2005.00980.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph de Donato" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barr&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00198-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFBQ30X5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04836148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835942v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fagot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749771v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL041N" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04483316v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fantin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charroud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2024.108836" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Boot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Levy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Gaeta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Gunasekara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Parkkinen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1266664" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208615v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Ceyte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.606667" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02908208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlalli Celeste Gonzalez Ariceaga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam Afzal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Umer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabbar Abbas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Ahmad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8100509" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208601v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlalli Celeste Gonz&#225;lez Ariceaga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Muhammad Usman Shah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/431/2016-CJFS" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nehm&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Maric" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.11.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5RKSW6P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Noel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Velasco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Spence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-016-9209-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835821v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoang Wan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Woods" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Knoeferle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Kikutani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12206" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam M. I. Afzal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza-Amel Boulahya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2014.893502" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Akhtar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desobry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1075-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marques" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Javeed Akhtar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.40779" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRSNQLT0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272763v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad-Javeed Akhtar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Jamshidian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab-Tehrany" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.10.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C46PBH1Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.05.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW51V7TZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lynn Li Yuet Hee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert-Campagne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2010.00245.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSK0D07G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Navarro Sanchez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Tehrany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CNB9W69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321744v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ehrhardt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arab-Tehrany" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.01.038" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRZV24TN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835879v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hardy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.05.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H4Q8J7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabelle Adolphe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linder" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Milliere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.02892.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835899v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Madene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2005.00980.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph de Donato" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barr&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00198-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFBQ30X5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04836148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835942v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fagot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749771v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL041N" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>