--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-kingdom microbial assemblage modulates its metabolism under contrasted cloud conditions</w:t>
+                <w:t xml:space="preserve">Sugars in clouds: Measurements and modelling investigation of their aqueous photodegradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domitille Jarrige</w:t>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Vyskocil</w:t>
+                <w:t xml:space="preserve">Lucas Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binta Dieme</w:t>
+                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lagree</w:t>
+                <w:t xml:space="preserve">Sophie Darfeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 5 (1), pp.ycaf200. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 350, pp.121167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349777v1</w:t>
+                <w:t xml:space="preserve">hal-05229257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugars in clouds: Measurements and modelling investigation of their aqueous photodegradation</w:t>
+                <w:t xml:space="preserve">Multi-kingdom microbial assemblage modulates its metabolism under contrasted cloud conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelica Bianco</w:t>
+                <w:t xml:space="preserve">Domitille Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Pailler</w:t>
+                <w:t xml:space="preserve">Jonathan Vyskocil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
+                <w:t xml:space="preserve">Binta Dieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Darfeuil</w:t>
+                <w:t xml:space="preserve">Marie Lagree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 350, pp.121167. </w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 5 (1), pp.ycaf200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229257v1</w:t>
+                <w:t xml:space="preserve">hal-05349777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie dans les nuages</w:t>
               </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1174,51 +1174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Genome of Sphingomonas aerolata PDD-32b-11, Isolated from Cloud Water at the Summit of Puy de Dôme, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nadalig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1308,51 +1308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality genome of the basidiomycete yeast Dioszegia hungarica PDD-24b-2 isolated from cloud water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajeet Haridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1481,51 +1481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaïtilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1570,291 +1570,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sulfonamide antibiotics on aquatic microbial community composition and functions</w:t>
+                <w:t xml:space="preserve">Biotic and abiotic transformation of amino acids in cloud water: experimental studies and atmospheric implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Paumelle</w:t>
+                <w:t xml:space="preserve">Saly Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Donnadieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Joly</w:t>
+                <w:t xml:space="preserve">Maxence Brissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Leremboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106198⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (3), pp.1067-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-1067-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037638v1</w:t>
+                <w:t xml:space="preserve">hal-03145507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic and abiotic transformation of amino acids in cloud water: experimental studies and atmospheric implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of sulfonamide antibiotics on aquatic microbial community composition and functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Paumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saly Jaber</w:t>
+                <w:t xml:space="preserve">Florence Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Brissy</w:t>
+                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Leremboure</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (3), pp.1067-1080. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.106198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-1067-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145507v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal shift in airborne microbial communities</w:t>
               </w:r>
@@ -2519,64 +2519,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnemoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Leremboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 354, pp.42 - 53. </w:t>
@@ -2608,295 +2608,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active microorganisms thrive among extremely diverse communities in cloud water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Amato</w:t>
+                <w:t xml:space="preserve">Identification of sulfonylurea biodegradation pathways enabled by a novel nicosulfuron-transforming strain Pseudomonas fluorescens SG-1: toxicity assessment and effect of formulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Besaury</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnemoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Leremboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Oudart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Najwa Taïb</w:t>
+                <w:t xml:space="preserve">Isabelle Batisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182869⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 324, pp.184-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.10.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598571v1</w:t>
+                <w:t xml:space="preserve">hal-01543326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of sulfonylurea biodegradation pathways enabled by a novel nicosulfuron-transforming strain Pseudomonas fluorescens SG-1: toxicity assessment and effect of formulation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Carles</w:t>
+                <w:t xml:space="preserve">Active microorganisms thrive among extremely diverse communities in cloud water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Leremboure</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Besaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Oudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Batisson</w:t>
+                <w:t xml:space="preserve">Najwa Taïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 324, pp.184-193. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.10.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543326v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesotrione Herbicide: Efficiency, Effects, and Fate in the Environment after 15 Years of Agricultural Use</w:t>
               </w:r>
@@ -3029,64 +3029,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Batisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24, pp.3664-3674. </w:t>
@@ -3271,51 +3271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and structural characterization of two Bacillus megaterium nitroreductases biotransforming the herbicide mesotrione.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3666,752 +3666,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of ice nuclei active at near 0°C temperatures in low-altitude clouds at the Puy de Dôme atmospheric station</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification of clouds sampled at the puy de Dôme (France) from 10-year monitoring: Mean features of their physico-chemical properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mourguy Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Monier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Vaïtilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hoose</w:t>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14, pp.8185-8195. </w:t>
+              <w:t xml:space="preserve">, 2014, 14 (3), pp.1485-1506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-14-8185-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-1485-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898958v2</w:t>
+                <w:t xml:space="preserve">hal-00951283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil surface colonization by phototrophic indigenous organisms, in two contrasted soils treated by formulated maize herbicide mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Joly</w:t>
+                <w:t xml:space="preserve">Quantification of ice nuclei active at near 0°C temperatures in low-altitude clouds at the Puy de Dôme atmospheric station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mourguy Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Misson</w:t>
+                <w:t xml:space="preserve">Marie Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Perrière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Joly</w:t>
+                <w:t xml:space="preserve">C. Hoose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (9), pp.1648 - 1658. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.8185-8195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-014-1304-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-8185-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826038v1</w:t>
+                <w:t xml:space="preserve">hal-01898958v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of clouds sampled at the puy de Dôme (France) from 10-year monitoring: Mean features of their physico-chemical properties.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+                <w:t xml:space="preserve">Soil surface colonization by phototrophic indigenous organisms, in two contrasted soils treated by formulated maize herbicide mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Charbouillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Vaïtilingom</w:t>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Parazols</w:t>
+                <w:t xml:space="preserve">Fanny Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnemoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (3), pp.1485-1506. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (9), pp.1648 - 1658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-14-1485-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-014-1304-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951283v1</w:t>
+                <w:t xml:space="preserve">hal-01826038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unknown oxidative metabolism substantially contributes to soil CO2 emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ice nucleation activity of bacteria isolated from cloud water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mourguy Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Attard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Maire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Romain Despinasse</w:t>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-10-1155-2013⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70, pp.392 - 400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190438v1</w:t>
+                <w:t xml:space="preserve">hal-02650034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice nucleation activity of bacteria isolated from cloud water</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+                <w:t xml:space="preserve">An unknown oxidative metabolism substantially contributes to soil CO2 emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+                <w:t xml:space="preserve">Aurélie Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Despinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.01.027⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.1155-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-10-1155-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650034v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An unknown respiration pathwaysubstantially contributes to soil CO2 emissions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J J. Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4505,295 +4505,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and biological signatures of water and fluxes from clouds to rivers at the watershed level in a natural context.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Labed-Veydert</w:t>
+                <w:t xml:space="preserve">Clouds boost microbial activity in the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Voyard</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna (AUSTRIA), Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6760⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149910v1</w:t>
+                <w:t xml:space="preserve">hal-04149919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clouds boost microbial activity in the atmosphere</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Rossi</w:t>
+                <w:t xml:space="preserve">Chemical and biological signatures of water and fluxes from clouds to rivers at the watershed level in a natural context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Labed-Veydert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Judon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Leremboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (AUSTRIA), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149919v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic response of Microbacterium sp. C448 exposed to environmental and medicinal concentrations of sulfamethazine antibiotic</w:t>
               </w:r>
@@ -4904,103 +4904,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilm interactions can modulate microbial decomposer responses to antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Annual Meeting SETAC Europe,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5202,51 +5202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Batisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Microbial Ecotoxicology (EcotoxicoMic)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
@@ -5452,51 +5452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnemoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Batisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Pesticides and Related Organic Micropollutants in the Environment, 15th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Santiago De Compostela, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5685,51 +5685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Batisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6174,51 +6174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring metabolic acclimation of the cloud microflora to contrasting summer day and winter night conditions using metatranscriptomics and fluxomics approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vyscocil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6597,51 +6597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Romaní</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st international webinar of young microbial ecotoxicology researchers (EcotoxicoMic YR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6843,51 +6843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC19). Association of Chemistry and the Environment (ACE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Royat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6951,64 +6951,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnemoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Leremboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Microbial Ecotoxicology (EcotoxicoMic)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
@@ -7089,51 +7089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Batisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Biofilm Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Girona, Spain</w:t>
@@ -7281,368 +7281,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary chemical and biological approaches to study mesotrione biodegradation pathway by the edaphic Bacillus megaterium strain Mes11: first identification and characterization of degrading enzymes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TRICETOX : Etude de l’impact environnemental des herbicides β-tricétones synthétiques et naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rocaboy-Faquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Pesticide Symposium on Pesticide Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Piacenza, Italy</w:t>
+              <w:t xml:space="preserve">45ème congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174290v1</w:t>
+                <w:t xml:space="preserve">hal-04174287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRICETOX : Etude de l’impact environnemental des herbicides β-tricétones synthétiques et naturels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the biodegradation of β-triketone herbicides: role of nitroreductase enzymes in mesotrione transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Besse-Hoggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Batisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème congrès du Groupe Français des Pesticides (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Versailles, France</w:t>
+              <w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment (ICCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174287v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the biodegradation of β-triketone herbicides: role of nitroreductase enzymes in mesotrione transformation</w:t>
+                <w:t xml:space="preserve">Complementary chemical and biological approaches to study mesotrione biodegradation pathway by the edaphic Bacillus megaterium strain Mes11: first identification and characterization of degrading enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Batisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment (ICCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">15th Pesticide Symposium on Pesticide Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174293v1</w:t>
+                <w:t xml:space="preserve">hal-04174290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8584,51 +8584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaïtilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8663,90 +8663,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotic and abiotic transformation of amino acids in cloud water: Experimental studies and atmospheric implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Brissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Leremboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8827,149 +8827,149 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions microorganismes-nuage : activité glaçogène et survie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mourguy Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Microbiologie et Parasitologie. Université Blaise Pascal (Clermont Ferrand 2), 2013. Français. </w:t>
+              <w:t xml:space="preserve">Autre. Université Blaise Pascal - Clermont-Ferrand II, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2013CLF22424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01589964v1</w:t>
+                <w:t xml:space="preserve">tel-01136212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions microorganismes-nuage : activité glaçogène et survie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mourguy Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Autre. Université Blaise Pascal - Clermont-Ferrand II, 2013. Français. </w:t>
+              <w:t xml:space="preserve">Microbiologie et Parasitologie. Université Blaise Pascal (Clermont Ferrand 2), 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2013CLF22424⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01136212v1</w:t>
+                <w:t xml:space="preserve">tel-01589964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId233"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9124,51 +9124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifle Aregahegn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khaled" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2377" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Jarrige" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vyskocil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Dieme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf200" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pailler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nh52122995493" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle P&#233;guilhan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engy Nasr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1257-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05384060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paulat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gastaldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Theveniot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00747F" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Judon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-024-09819-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04042603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119635" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nadalig" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00684-22" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831438v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeet Haridas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Bleykasten-Grosshans" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac282" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paumelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106198" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03145507v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Jaber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Brissy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1067-2021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thollot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137129" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41032-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122072v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00243" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Artigas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01914" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785204v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.04.045" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oudart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182869" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543326v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.10.048" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy Joly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201700011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546123v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8035-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinatier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02335" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457189v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vigouroux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Mor&#233;ra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20151366" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206712v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.07.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR52DTC9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaupp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar M&#246;hler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6455-2015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898958v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoose" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-8185-2014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826038v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1304-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951283v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Charbouillot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Parazols" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1485-2014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colombet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Comby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Despinasse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-1155-2013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650034v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.027" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ27676L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964427v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Maire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J. Colombet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Comby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Despinasse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149910v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labed-Veydert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voyard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6760" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149919v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5151" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038484v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Paris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038383v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288855v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Delort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amato" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wirgot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vinatier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174098v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besse-Hoggan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174082v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174089v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174079v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hoose" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806971v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858048v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mathonat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peguilhan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150031v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vyscocil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6196" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095714v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Antonio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416982v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174584v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laffet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Roman&#237;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174536v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174320v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174298v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174301v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174290v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174287v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rocaboy-Faquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174293v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659419v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.- M. Delort" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51686-8_10" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951139v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vaitilingom" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Long" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346774v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Th&#233;veniot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344310v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mazzei" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgina Vernocchi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gatta" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863956v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04271307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626301v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409642v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024812v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01589964v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01136212v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22424" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifle Aregahegn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khaled" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2377" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pailler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121167" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Jarrige" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vyskocil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Dieme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf200" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nh52122995493" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle P&#233;guilhan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engy Nasr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1257-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05384060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paulat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gastaldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Theveniot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00747F" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Judon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-024-09819-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04042603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119635" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nadalig" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00684-22" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831438v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeet Haridas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Bleykasten-Grosshans" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac282" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03145507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Jaber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Brissy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1067-2021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paumelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106198" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thollot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137129" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41032-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122072v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00243" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Artigas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01914" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785204v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.04.045" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543326v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.10.048" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oudart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182869" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy Joly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201700011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546123v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8035-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinatier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02335" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457189v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vigouroux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Mor&#233;ra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20151366" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206712v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.07.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR52DTC9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaupp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar M&#246;hler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6455-2015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Charbouillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Parazols" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1485-2014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898958v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoose" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-8185-2014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826038v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1304-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650034v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.027" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ27676L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190438v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colombet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Comby" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Despinasse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-1155-2013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964427v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Maire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J. Colombet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Comby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Despinasse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149919v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5151" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149910v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labed-Veydert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voyard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6760" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038484v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Paris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038383v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288855v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Delort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amato" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wirgot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vinatier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174098v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besse-Hoggan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174082v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174089v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174079v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hoose" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806971v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858048v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mathonat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peguilhan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150031v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vyscocil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6196" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095714v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Antonio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416982v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174584v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laffet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Roman&#237;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174536v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174320v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174298v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174301v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174287v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rocaboy-Faquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174293v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174290v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659419v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.- M. Delort" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51686-8_10" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951139v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vaitilingom" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Long" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346774v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Th&#233;veniot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344310v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mazzei" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgina Vernocchi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gatta" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863956v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04271307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626301v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409642v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024812v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01136212v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22424" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01589964v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>