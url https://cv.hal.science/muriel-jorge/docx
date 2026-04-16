--- v0 (2026-03-25)
+++ v1 (2026-04-16)
@@ -436,183 +436,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05366296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Serments de Strasbourg : du manuscrit au monument</w:t>
+                <w:t xml:space="preserve">L'étymologie dans l'enseignement du français (XIXe-XXIe siècle) : quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (240), </w:t>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Pierre-Yves Testenoire (dir.), Histoire de la langue et enseignement du français (185), pp.25-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lang.240.0061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2143/IG.185.0.3294369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05366307v1</w:t>
+                <w:t xml:space="preserve">halshs-05366288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étymologie dans l'enseignement du français (XIXe-XXIe siècle) : quels enjeux ?</w:t>
+                <w:t xml:space="preserve">Les Serments de Strasbourg : du manuscrit au monument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'information grammaticale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Pierre-Yves Testenoire (dir.), Histoire de la langue et enseignement du français (185), pp.25-33. </w:t>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (240), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2143/IG.185.0.3294369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lang.240.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05366288v1</w:t>
+                <w:t xml:space="preserve">halshs-05366307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durand, Jacques et Chantal S. Lyche. 2024. Paul Passy, un linguiste révolutionnaire. Réforme de l’orthographe, didactique des langues, alphabet phonétique international, Limoges, Lambert-Lucas</w:t>
               </w:r>
@@ -674,239 +674,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05366192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grammaire historique, une grammaire critique pour enseigner le français ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des linguistes se penchent sur la terminologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Humbley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jorge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mestivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lfa.225.0019⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (124), pp.147-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17224-6.p.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04756910v1</w:t>
+                <w:t xml:space="preserve">halshs-04757046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des linguistes se penchent sur la terminologie</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La grammaire historique, une grammaire critique pour enseigner le français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jorge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 (124), pp.147-173. </w:t>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 225 (2), pp.19-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17224-6.p.0147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lfa.225.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04757046v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04756910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chroniques contre chroniques : l’institutionnalisation d’une philologie romane « nationale » entre Montpellier et Paris</w:t>
               </w:r>
@@ -3873,51 +3873,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0804CB2C"/>
+    <w:nsid w:val="28CF0470"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4104,51 +4104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-jorge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3391-6026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236302590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/45156251916207992894" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483539v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jorge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Testenoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hql" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366296v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366307v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.240.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366288v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.185.0.3294369" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jtv" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756910v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.225.0019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Candel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Humbley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17224-6.p.0147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v6h" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04526996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.4544" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2022.s3.9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2021.s2.5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Savatovsky" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.208.0079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01506929v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denizot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Ma&#239; Dourdy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04526978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04526935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043866v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tuff&#233;ry-Rochdi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043856v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043862v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074687v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01506991v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01506987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480935v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01506977v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01506973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01506970v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01875475v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Pradeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/collection-etudes-sur-l-education/5376-les-notes-de-cours-des-enseignants-des-objets-ecrits-a-identifier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/6675841#.YrHQlpDP0es" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6675841" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Aleksandrova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Longo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9782807606210/chapter-013.xhtml" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480922v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.6312" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03081185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCA138" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-jorge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3391-6026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236302590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/45156251916207992894" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483539v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jorge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Testenoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hql" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366296v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366288v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.185.0.3294369" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.240.0061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jtv" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Candel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Humbley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17224-6.p.0147" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.225.0019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v6h" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04526996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.4544" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2022.s3.9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2021.s2.5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Savatovsky" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.208.0079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01506929v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denizot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Ma&#239; Dourdy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04526978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04526935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043866v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tuff&#233;ry-Rochdi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043856v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043862v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074687v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01506991v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01506987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480935v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01506977v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01506973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01506970v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01875475v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Pradeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/collection-etudes-sur-l-education/5376-les-notes-de-cours-des-enseignants-des-objets-ecrits-a-identifier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/6675841#.YrHQlpDP0es" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6675841" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Aleksandrova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Longo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9782807606210/chapter-013.xhtml" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480922v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.6312" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03081185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCA138" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>