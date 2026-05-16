--- v1 (2026-04-16)
+++ v2 (2026-05-16)
@@ -3873,51 +3873,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28CF0470"/>
+    <w:nsid w:val="104CEDF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>