--- v0 (2026-03-05)
+++ v1 (2026-05-04)
@@ -1119,165 +1119,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Résonance et réverbérations : quels rapports entre la figure et le fond ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Figure(s) sur fond(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lyon (Université Lumière Lyon 2), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les parasitages en musique : un art du déchet ou de la métamorphose ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déchets et rebuts dans l’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Lyon (Université Lumière Lyon 2), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871865v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04871883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’amplification : une victoire ou un anéantissement de la résonance ? »</w:t>
               </w:r>
@@ -2163,177 +2163,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le souffle en musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Joubert, Denis Le Touzé. Presses Universitaires de Lyon, 1, 2015, Mélotonia, Muriel Joubert, Denis Le Touzé, 978-2-7297-0885-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La traduction des émotions dans les musiques de film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Merlier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delatour, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Merlier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01950599v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01358065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2844,392 +2844,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Epilogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Joubert; Pierre Albert Castanet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michaël Levinas et le trouble des métamorphoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aedam Musicae, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Joubert; Denis Le Touzé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foisonnements et proliférations en musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Lyon, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Métamorphoses, anamorphoses et illusions dans les manières d’être du musical »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Olive; Léo Larbi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manières d’être du musical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Epilogue</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métamorphoses corporelles et mécaniques dans la musique d’Ondřej Adámek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Muriel Joubert; Pierre Albert Castanet. </w:t>
+              <w:t xml:space="preserve">Joseph Delaplace; Jean-Paul Olive. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Michaël Levinas et le trouble des métamorphoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aedam Musicae, 2020</w:t>
+              <w:t xml:space="preserve">Le corps dans l’écriture musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Battements et ”rayonnement sonore spatial” : la perception de la profondeur de Scelsi à Levinas »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Lalitte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique et cognition. Perspectives pour l'analyse et la performance musicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUD, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878320v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04878316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quand la figure disparaît des espaces picturaux et musicaux du XXe siècle : l’exemple de la musique de Debussy »</w:t>
               </w:r>
@@ -4006,51 +4006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sites.univ-lyon2.fr/musique/enseignants/index.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherche.univ-lyon2.fr/passagesXX-XXI/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/collection.php?id" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cimcl.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358474v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021450v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871743v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871865v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Touz&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Giroudon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jaffrenou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871919v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albert Castanet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950584v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gu&#233;rimand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microsilloneditions.fr/catalogue/livres/le-duo-violoncelle-piano-approches-d-un-genre/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Merlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031222v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Martin-Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier F&#233;ron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicae.fr/livre-Les-Annales-de-Metaclassique---Vol.-II-de-David-Christoffel-256-212.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358481v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ulg.ac.be/jcms/c_14454/boucle-et-repetition" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308875v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Louka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petrali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bezins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sites.univ-lyon2.fr/musique/enseignants/index.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherche.univ-lyon2.fr/passagesXX-XXI/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/collection.php?id" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cimcl.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358474v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021450v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871743v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871865v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Touz&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Giroudon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jaffrenou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871919v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albert Castanet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950584v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gu&#233;rimand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microsilloneditions.fr/catalogue/livres/le-duo-violoncelle-piano-approches-d-un-genre/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Merlier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031222v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Martin-Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier F&#233;ron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicae.fr/livre-Les-Annales-de-Metaclassique---Vol.-II-de-David-Christoffel-256-212.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878316v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358481v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ulg.ac.be/jcms/c_14454/boucle-et-repetition" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308875v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Louka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petrali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bezins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>