--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -730,217 +730,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation de service : vers une approche enrichie des front offices - Le cas d'une CPAM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piloter la relation de service entre régulation des comportements et satisfaction du client, L’exemple de la relation Professionnel de Santé-CPAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bancel-Charensol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Jougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Codello-Guijarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 82</w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01370481v1</w:t>
+                <w:t xml:space="preserve">halshs-01370485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piloter la relation de service entre régulation des comportements et satisfaction du client, L’exemple de la relation Professionnel de Santé-CPAM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation de service : vers une approche enrichie des front offices - Le cas d'une CPAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bancel-Charensol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jougleux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bancel-Charensol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Codello-Guijarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 105</w:t>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01370485v1</w:t>
+                <w:t xml:space="preserve">halshs-01370481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment améliorer la performance de la formation à la conduite et à la sécurité routières en France ?</w:t>
               </w:r>
@@ -2861,51 +2861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370459v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.277.0045" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Suquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello-Guijarro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camisullis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.234.99-114" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-JX693P2P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pellegrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623990v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bancel-Charensol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802595v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330590v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249342v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Codello Guijarro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623981v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Terrisse Ch&#226;teau Terrisse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dufour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-foucher.fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bares" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21186" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802202595" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370459v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.277.0045" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Suquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello-Guijarro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camisullis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.234.99-114" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-JX693P2P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pellegrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623990v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bancel-Charensol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802595v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330590v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249342v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Codello Guijarro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623981v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Terrisse Ch&#226;teau Terrisse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dufour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-foucher.fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bares" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21186" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802202595" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>