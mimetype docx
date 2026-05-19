--- v0 (2026-04-16)
+++ v1 (2026-05-19)
@@ -317,51 +317,51 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catharina Vandekerckhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 5 (2), </w:t>
+              <w:t xml:space="preserve">, 2024, 5 (2), pp.2400156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smsc.202400156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -636,248 +636,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein thermal stabilization in aqueous solutions of osmolytes</w:t>
+                <w:t xml:space="preserve">Nuclear Magnetic Resonance Solution Structure of DNA Featuring Clustered 2′-Deoxyribonolactone and 8-Oxoguanine Lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Bruździak</w:t>
+                <w:t xml:space="preserve">Jan Zálešák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aneta Panuszko</w:t>
+                <w:t xml:space="preserve">Jean-François Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janusz Stangret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biochimica Polonica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18388/abp.2014_950⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (28), pp.3899 - 3906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.6b00396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644726v1</w:t>
+                <w:t xml:space="preserve">hal-01644696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Magnetic Resonance Solution Structure of DNA Featuring Clustered 2′-Deoxyribonolactone and 8-Oxoguanine Lesions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein thermal stabilization in aqueous solutions of osmolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Bruździak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Zálešák</w:t>
+                <w:t xml:space="preserve">Aneta Panuszko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Constant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Jourdan</w:t>
+                <w:t xml:space="preserve">Janusz Stangret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (28), pp.3899 - 3906. </w:t>
+              <w:t xml:space="preserve">Acta Biochimica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (1), pp.65 - 70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.6b00396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18388/abp.2014_950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644696v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Pre-organised Architecture on Cell Adhesion by Using Multivalent RGD Compounds</w:t>
               </w:r>
@@ -1190,51 +1190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (4), pp.473 - 483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1268,90 +1268,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Dynamics of DNA Duplexes Containing a Cluster of Mutagenic 8-Oxoguanine and Abasic Site Lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Zálešák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumίr Krejčί</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2193,303 +2193,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoreactive threading agent that specifically binds to abasic sites in DNA</w:t>
+                <w:t xml:space="preserve">Specific Recognition and Stabilization of an Abasic Site-Containing DNA Duplex by a Macrocyclic Bisacridine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Martelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Constant</w:t>
+                <w:t xml:space="preserve">M. Teulade-Fichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Demeunynck</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2005.09.026⟩</w:t>
+              <w:t xml:space="preserve">Nucleosides, Nucleotides and Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (6-7), pp.1351-1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07328319908044714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697326v1</w:t>
+                <w:t xml:space="preserve">hal-04697378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Recognition and Stabilization of an Abasic Site-Containing DNA Duplex by a Macrocyclic Bisacridine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoreactive threading agent that specifically binds to abasic sites in DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lehn</w:t>
+                <w:t xml:space="preserve">Alain Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Berthet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Demeunynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleosides, Nucleotides and Nucleic Acids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (1), pp.154-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2005.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07328319908044714⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04697378v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Chemical Synthesis of Oligonucleotides Containing the 2-Deoxyribonolactone Site</w:t>
               </w:r>
@@ -3459,582 +3459,582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical studies of the conformational perturbations induced by an abasic site.</w:t>
+                <w:t xml:space="preserve">Abasic Site Recognition in DNA as a New Strategy To Potentiate the Action of Anticancer Alkylating Drugs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ayadi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Demeunynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 42 (25), pp.5153-5159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm9901428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00313412v1</w:t>
+                <w:t xml:space="preserve">hal-04697358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abasic Site Recognition in DNA as a New Strategy To Potentiate the Action of Anticancer Alkylating Drugs?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and theoretical studies of the conformational perturbations induced by an abasic site.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Belmont</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Coulombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lavery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 17, pp.245-257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04697358v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00313412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threading Bis-Intercalation of a Macrocyclic Bisacridine at Abasic Sites in DNA: Nuclear Magnetic Resonance and Molecular Modeling Study</w:t>
+                <w:t xml:space="preserve">2‘-Deoxyribonolactone Lesion in DNA: Refined Solution Structure Determined by Nuclear Magnetic Resonance and Molecular Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuharu Kotera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lhomme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 38 (43), pp.14205-14213. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 38 (13), pp.3985 - 3995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi982743r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi991111h⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697355v1</w:t>
+                <w:t xml:space="preserve">hal-04648307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2‘-Deoxyribonolactone Lesion in DNA: Refined Solution Structure Determined by Nuclear Magnetic Resonance and Molecular Modeling</w:t>
+                <w:t xml:space="preserve">Threading Bis-Intercalation of a Macrocyclic Bisacridine at Abasic Sites in DNA: Nuclear Magnetic Resonance and Molecular Modeling Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lhomme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Teulade-Fichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 38 (13), pp.3985 - 3995. </w:t>
+              <w:t xml:space="preserve">, 1999, 38 (43), pp.14205-14213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi982743r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bi991111h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648307v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4091,51 +4091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Frémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan D. Mcclenaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4354,51 +4354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème édition de la Journée de Chimie de Coordination en Rhône-Alpes (CCRA 2019).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Grenoble, France</w:t>
@@ -4578,51 +4578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Frémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5294,51 +5294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05574409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Zelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Seyve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dagher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bvth.2026.100139" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Moro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Omrani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sule Erbek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jourdan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Vandekerckhove" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565775v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Porret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gennaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertorelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08492" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Karl Wegner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Trouillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr04120f" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Bru&#378;dziak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Panuszko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Stangret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18388/abp.2014_950" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644696v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Z&#225;le&#353;&#225;k" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Constant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00396" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grassin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boturyn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201500495" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SN70M6TR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400347v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Flack" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Constantin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Penasse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dejeu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504572" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8J4K6GWQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pingel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2015.4.473" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652406v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lourdin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lum&#943;r Krej&#269;&#943;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2013.12.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Granzhan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks067" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stefl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian C. Oberstrass" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Hood" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Zimmermann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.09.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zeghida" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Dheu-Andries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B912716J" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8LHRV0QX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697321v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jamet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7118982" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-36KWDKBV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lawrence" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vall&#233;e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blandin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812611a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LSHTBC63-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Hounsou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guittat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saettel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200600286" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8X5NVW1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697326v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2005.09.026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39V7L0T6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teulade-Fichou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigneron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berthet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328319908044714" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697373v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Kotera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bourdat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defrancq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328319908044705" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chierici" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Figuet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B408325C" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ciani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Searle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja030074l" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8RGM94JG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04692800v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697337v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi010767j" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DNCRJ9MH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sharman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Griffiths-Jones" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0116369" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D63LMBD8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522749v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697351v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(00)00192-X" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZZGNJ3Z8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697340v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi000718r" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FS56QSF8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313412v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ayadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulombeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavery" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697358v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9901428" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RQJ9QDGH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697355v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lhomme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vigneron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi991111h" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KTH5G7LV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648307v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi982743r" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9M8K5QHT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997379v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charnay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fr&#233;my" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D. Mcclenaghan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008778v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Fran&#231;ois Constant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997640v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hyung Choi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996025v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Constant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997671v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668958v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Polack" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068374v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Dagher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Polack" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marlu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05269558v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05269619v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05574409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Zelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Seyve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dagher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bvth.2026.100139" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Moro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Omrani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sule Erbek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jourdan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Vandekerckhove" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565775v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Porret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gennaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertorelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08492" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Karl Wegner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Trouillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr04120f" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Z&#225;le&#353;&#225;k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Constant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00396" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Bru&#378;dziak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Panuszko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Stangret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18388/abp.2014_950" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grassin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boturyn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201500495" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SN70M6TR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400347v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Flack" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Constantin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Penasse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dejeu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504572" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8J4K6GWQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pingel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2015.4.473" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652406v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lourdin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lum&#943;r Krej&#269;&#943;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2013.12.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Granzhan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks067" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stefl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian C. Oberstrass" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Hood" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Zimmermann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.09.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zeghida" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Dheu-Andries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B912716J" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8LHRV0QX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697321v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jamet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7118982" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-36KWDKBV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lawrence" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vall&#233;e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blandin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812611a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LSHTBC63-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Hounsou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guittat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saettel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200600286" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8X5NVW1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697378v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teulade-Fichou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigneron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berthet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328319908044714" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697326v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2005.09.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39V7L0T6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697373v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Kotera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bourdat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defrancq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328319908044705" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chierici" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Figuet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B408325C" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ciani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Searle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja030074l" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8RGM94JG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04692800v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697337v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi010767j" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DNCRJ9MH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sharman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Griffiths-Jones" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0116369" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D63LMBD8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522749v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697351v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(00)00192-X" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZZGNJ3Z8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697340v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi000718r" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FS56QSF8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9901428" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RQJ9QDGH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313412v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ayadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulombeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavery" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648307v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lhomme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi982743r" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9M8K5QHT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697355v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vigneron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi991111h" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KTH5G7LV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997379v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charnay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fr&#233;my" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D. Mcclenaghan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008778v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Fran&#231;ois Constant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997640v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hyung Choi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996025v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Constant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997671v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668958v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Polack" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068374v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Dagher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Polack" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marlu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05269558v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05269619v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>