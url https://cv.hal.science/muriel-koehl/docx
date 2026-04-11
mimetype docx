--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -2681,479 +2681,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Cannabinoids Impair Working Memory through Astroglial CB1 Receptor Modulation of Hippocampal LTD</w:t>
+                <w:t xml:space="preserve">Adult-born neurons are necessary for extended contextual discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Han</w:t>
+                <w:t xml:space="preserve">Sophie Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Belnoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Kesner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lin Xu</w:t>
+                <w:t xml:space="preserve">Pier-Vincenzo Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2012.01.037⟩</w:t>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.292-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.20895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326113v1</w:t>
+                <w:t xml:space="preserve">hal-02325910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult-born neurons are necessary for extended contextual discrimination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay of Maternal Care and Genetic Influences in Programming Adult Hippocampal Neurogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rixt van Der Veen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tronel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pier Vincenzo Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djoher Nora Abrous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 72 (4), pp.282-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2012.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hipo.20895⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325910v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of Maternal Care and Genetic Influences in Programming Adult Hippocampal Neurogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Koehl</w:t>
+                <w:t xml:space="preserve">Acute Cannabinoids Impair Working Memory through Astroglial CB1 Receptor Modulation of Hippocampal LTD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rixt van Der Veen</w:t>
+                <w:t xml:space="preserve">Philip Kesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Gonzales</w:t>
+                <w:t xml:space="preserve">Mathilde Metna-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier Vincenzo Piazza</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tingting Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2012.03.001⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 148 (5), pp.1039-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2012.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02326107v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult-born neurons are necessary for extended contextual discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Belnoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3161,97 +3161,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Vincenzo Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hippocampus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (2), pp.292-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hipo.20895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3603,303 +3603,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Planar Polarity Protein Scribble1 Is Essential for Neuronal Plasticity and Brain Function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CB1 receptor deficiency decreases wheel-running activity: Consequences on emotional behaviours and hippocampal neurogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djoher Abrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Marsicano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté M Moreau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Chaouloff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.6007-09.2010⟩</w:t>
+              <w:t xml:space="preserve">Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 224 (1), pp.106-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2010.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326134v1</w:t>
+                <w:t xml:space="preserve">hal-02326138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CB1 receptor deficiency decreases wheel-running activity: Consequences on emotional behaviours and hippocampal neurogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Dubreucq</w:t>
+                <w:t xml:space="preserve">The Planar Polarity Protein Scribble1 Is Essential for Neuronal Plasticity and Brain Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté M Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Piguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Papouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle M Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2010.01.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (29), pp.9738-9752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.6007-09.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02326138v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult hippocampal neurogenesis is involved in anxiety-related behaviors</w:t>
               </w:r>
@@ -4550,51 +4550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal Environment Influences Cocaine Intake in Adulthood in a Genotype-Dependent Manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rixt van Der Veen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4602,51 +4602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nora Abrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ronald de Kloet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Vincenzo Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (5), pp.e2245. </w:t>
@@ -5512,295 +5512,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Characterization of Mice Lacking Histamine H 3 Receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual vulnerability to substance abuse and affective disorders: Role of early environmental influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Toyota</w:t>
+                <w:t xml:space="preserve">Willy Mayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djoher Nora Abrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Dugovic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">China Weber</w:t>
+                <w:t xml:space="preserve">Sefania Maccari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/mol.62.2.389⟩</w:t>
+              <w:t xml:space="preserve">Neurotoxicity Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (4), pp.281-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1029842021000010866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326228v1</w:t>
+                <w:t xml:space="preserve">hal-02323897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual vulnerability to substance abuse and affective disorders: Role of early environmental influences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral Characterization of Mice Lacking Histamine H 3 Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Toyota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dugovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Mayo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Djoher Nora Abrous</w:t>
+                <w:t xml:space="preserve">Aaron Laposky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sefania Maccari</w:t>
+                <w:t xml:space="preserve">China Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotoxicity Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 4 (4), pp.281-296. </w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 62 (2), pp.389-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1029842021000010866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1124/mol.62.2.389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323897v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep Restriction Alters the Hypothalamic-Pituitary-Adrenal Response to Stress</w:t>
               </w:r>
@@ -6608,77 +6608,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darnaudéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Vincenzo Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Mayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 852 (1), pp.173-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7256,51 +7256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pallarés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Mayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 71 (5), pp.2018-2022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8160,51 +8160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Charrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Farrugia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Palhol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Presset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03286-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herbein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Collet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalfallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Navarro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2024.100768" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Downes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketevan Marr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gal&#233;ra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.08.032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Boumlah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brochet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Koehl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalem Mesfioui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubaker Elhessni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11055-024-01581-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri-Ann Kallas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simi Moirangthem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031120" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373559v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koehl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Montcouquiol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D N Abrous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2022.844255" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028754v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ladeveze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Catania" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cota" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoher Nora Abrous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01187-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028762v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kerloch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Bouit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Ma&#238;tre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Terral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01301-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lemoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01172-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.10.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia von Wittgenstein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zheng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Theres Wittmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli-Anna Balta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Ferrazzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhz338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deroche-Gamonet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Revest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fiancette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0038-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Cl&#233;ment" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Bong Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ichkova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rodriguez-Grande" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Fournier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23736" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322456v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Donega" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lo Giudice" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zweifel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Angonin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.02.030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326091v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dostes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubreucq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Marsicano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoher Abrous" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22551" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHG7VRZP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Belnoue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Malvaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37615" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lepinay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326100v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Trinchero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bechakra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22438" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2015.00041" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Grosjean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072972" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326113v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Han" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kesner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Metna-Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Duan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.01.037" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tronel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Vincenzo Piazza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20895" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH1FJ4C1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326107v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixt van Der Veen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gonzales" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Vincenzo Piazza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2012.03.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNPSR1LC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326414v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326127v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belnoue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Grosjean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abrous" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3941-10.2011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326116v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wiesner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Revest" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1016928108" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326124v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2011.07609.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C15B502FAC95DA7F7547AB1626886518E3594EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326134v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M Moreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piguel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papouin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.6007-09.2010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326138v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chaouloff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2010.01.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2QZ9XBK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325920v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Revest" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dupret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Funk-Reiter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2009.15" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326154v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lemaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Moal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06608.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZX7L9MSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326166v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Der Veen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ronald de Kloet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piazza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-183X.2007.00337.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325925v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dupret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ichas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Giorgi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001959" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326162v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meerlo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzales" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rontal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turek" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-099101" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326157v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nora Abrous" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ronald de Kloet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002245" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326176v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Battle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meerlo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/29.9.1224" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326180v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00055.2003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326539v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Montaron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lemaire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Drapeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Abrous" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326192v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbazanges" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Cabib" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.118.3.590" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326188v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Westerveld" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Turek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/27.5.899" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326204v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/26.3.267" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326201v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morley-Fletcher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darnaudery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Casolini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. van Reeth" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(03)03293-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GHGW7MC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326228v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toyota" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dugovic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Laposky" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=China Weber" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.62.2.389" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323897v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Mayo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefania Maccari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1029842021000010866" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326238v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Der Borght" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0007-1331.2002.00790.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVSSMWL9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326232v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bouyer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mayo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(02)02463-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J0FM01P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326223v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wisor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shiba" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taheri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yanai" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0196-9781(02)00251-6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0V2SVTC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326198v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Abrous" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piazza" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323873v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326245v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bjijou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cador" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(00)02803-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S23WL8K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326252v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(99)01964-2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS236764-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326250v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemaire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.20.11032" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326256v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dulluc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O van Reeth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326274v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Day" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fania Maccari" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1998.71020622.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326311v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Day" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Deroche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maccari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326264v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallar&#233;s" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1998.71052018.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323966v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Corp&#233;chot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Young" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.94.26.14865" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326334v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326337v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(97)00394-6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG6RDB4H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368444v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roullet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811016v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rajendran" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Kaci" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ladeveze" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Charrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Farrugia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Palhol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Presset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03286-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herbein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Collet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalfallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Navarro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2024.100768" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Downes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketevan Marr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gal&#233;ra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.08.032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Boumlah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brochet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Koehl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalem Mesfioui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubaker Elhessni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11055-024-01581-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri-Ann Kallas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simi Moirangthem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031120" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373559v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koehl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Montcouquiol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D N Abrous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2022.844255" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028754v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ladeveze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Catania" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cota" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoher Nora Abrous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01187-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028762v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kerloch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Bouit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Ma&#238;tre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Terral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01301-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lemoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01172-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.10.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia von Wittgenstein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zheng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Theres Wittmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli-Anna Balta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Ferrazzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhz338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deroche-Gamonet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Revest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fiancette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0038-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Cl&#233;ment" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Bong Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ichkova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rodriguez-Grande" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Fournier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23736" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322456v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Donega" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lo Giudice" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zweifel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Angonin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.02.030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326091v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dostes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubreucq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Marsicano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoher Abrous" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22551" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHG7VRZP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Belnoue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Malvaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37615" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lepinay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326100v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Trinchero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bechakra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22438" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2015.00041" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Grosjean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072972" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325910v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tronel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Vincenzo Piazza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20895" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH1FJ4C1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixt van Der Veen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gonzales" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Vincenzo Piazza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2012.03.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNPSR1LC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Han" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kesner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Metna-Laurent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Duan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.01.037" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326414v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326127v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belnoue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Grosjean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abrous" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3941-10.2011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326116v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wiesner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Revest" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1016928108" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326124v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2011.07609.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C15B502FAC95DA7F7547AB1626886518E3594EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chaouloff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2010.01.017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2QZ9XBK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326134v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M Moreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piguel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papouin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M Durand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.6007-09.2010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325920v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Revest" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dupret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Funk-Reiter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2009.15" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326154v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lemaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Moal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06608.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZX7L9MSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326166v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Der Veen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ronald de Kloet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piazza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-183X.2007.00337.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325925v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dupret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ichas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Giorgi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001959" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326162v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meerlo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzales" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rontal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turek" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-099101" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326157v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nora Abrous" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ronald de Kloet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002245" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326176v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Battle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meerlo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/29.9.1224" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326180v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00055.2003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326539v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Montaron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lemaire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Drapeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Abrous" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326192v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbazanges" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Cabib" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.118.3.590" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326188v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Westerveld" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Turek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/27.5.899" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326204v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/26.3.267" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326201v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morley-Fletcher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darnaudery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Casolini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. van Reeth" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(03)03293-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GHGW7MC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323897v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Mayo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefania Maccari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1029842021000010866" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326228v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toyota" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dugovic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Laposky" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=China Weber" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.62.2.389" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326238v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Der Borght" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0007-1331.2002.00790.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVSSMWL9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326232v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bouyer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mayo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(02)02463-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J0FM01P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326223v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wisor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shiba" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taheri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yanai" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0196-9781(02)00251-6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0V2SVTC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326198v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Abrous" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piazza" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323873v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326245v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bjijou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cador" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(00)02803-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S23WL8K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326252v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(99)01964-2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS236764-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326250v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemaire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.20.11032" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326256v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dulluc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O van Reeth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326274v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Day" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fania Maccari" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1998.71020622.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326311v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Day" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Deroche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maccari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326264v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallar&#233;s" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1998.71052018.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323966v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Corp&#233;chot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Young" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.94.26.14865" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326334v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326337v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(97)00394-6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG6RDB4H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368444v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roullet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811016v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rajendran" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Kaci" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ladeveze" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>