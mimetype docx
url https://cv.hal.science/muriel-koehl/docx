--- v1 (2026-04-11)
+++ v2 (2026-05-19)
@@ -66,7946 +66,7946 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRITICAL ROLE OF ADULT-BORN DENTATE GRANULE NEURONS IN PATTERN COMPLETION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djoher Nora Abrous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prenatal stress programs behavioral pattern separation in adult mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rajendran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M L Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ladeveze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D N Abrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-lived adult-born hippocampal neurons promote successful cognitive aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Palhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41380-025-03286-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cord serum cytokines at birth and children's trajectories of mood dysregulation symptoms from 3 to 8 years : The EDEN birth cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Navarro</w:t>
+                <w:t xml:space="preserve">Hair cortisol concentrations across pregnancy and maternal postpartum depressive symptoms - The ELFE cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Maguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Downes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketevan Marr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbih.2024.100768⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178, pp.305-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2024.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971805v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hair cortisol concentrations across pregnancy and maternal postpartum depressive symptoms - The ELFE cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Galéra</w:t>
+                <w:t xml:space="preserve">Uric Acid Administration Attenuates Severe Protracted Relapsing Remitting Experimental Autoimmune Encephalomyelitis in Dark Agouti rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Boumlah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalem Mesfioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubaker Elhessni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2024.08.032⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Behavioral Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (2), pp.187-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11055-024-01581-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687870v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uric Acid Administration Attenuates Severe Protracted Relapsing Remitting Experimental Autoimmune Encephalomyelitis in Dark Agouti rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aboubaker Elhessni</w:t>
+                <w:t xml:space="preserve">Cord serum cytokines at birth and children's trajectories of mood dysregulation symptoms from 3 to 8 years : The EDEN birth cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Herbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Behavioral Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11055-024-01581-2⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.100768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbih.2024.100768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971816v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal Mental Health Care Matters: The Impact of Prenatal Depressive and Anxious Symptoms on Child Emotional and Behavioural Trajectories in the French EDEN Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadri-Ann Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketevan Marr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simi Moirangthem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (3), pp.1120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm12031120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vangl2, a core component of the WNT/PCP pathway, regulates adult hippocampal neurogenesis and age-related decline in cognitive flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Montcouquiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D N Abrous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.844255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnagi.2022.844255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of mTOR signaling by genetic removal of p70 S6 Kinase 1 leads to anxiety-like behavior in mice</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The atypical Rho GTPase Rnd2 is critical for dentate granule neuron development and anxiety-like behavior during adult but not neonatal neurogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kerloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Bouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-020-01187-5⟩</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-021-01301-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028754v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028762v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The atypical Rho GTPase Rnd2 is critical for dentate granule neuron development and anxiety-like behavior during adult but not neonatal neurogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Terral</w:t>
+                <w:t xml:space="preserve">Cord Serum Cytokines at Birth and Children’s Anxiety-Depression Trajectories From 3 to 8 Years: The EDEN Mother-Child Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Galera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-021-01301-z⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89 (6), pp.541-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2020.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028762v3</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Baldwin interpretation of adult hippocampal neurogenesis: from functional relevance to physiopathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djoher Nora Abrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41380-021-01172-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cord Serum Cytokines at Birth and Children's Anxiety/Depression Trajectories from 3 to 8 Years: The EDEN Mother-Child Cohort</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of mTOR signaling by genetic removal of p70 S6 Kinase 1 leads to anxiety-like behavior in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Khalfallah</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muriel Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ladeveze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Catania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Cota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djoher Nora Abrous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2020.10.009⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-020-01187-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028769v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sox11 is an Activity-Regulated Gene with Dentate-Gyrus-Specific Expression Upon General Neural Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia von Wittgenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Theres Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elli-Anna Balta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvia Ferrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (6), pp.3731-3743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhz338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depleting adult dentate gyrus neurogenesis increases cocaine-seeking behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Koehl</w:t>
+                <w:t xml:space="preserve">Juvenile mild traumatic brain injury elicits distinct spatiotemporal astrocyte responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong Bong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Ichkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Rodriguez-Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-018-0038-0⟩</w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.23736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477940v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juvenile mild traumatic brain injury elicits distinct spatiotemporal astrocyte responses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Fournier</w:t>
+                <w:t xml:space="preserve">Depleting adult dentate gyrus neurogenesis increases cocaine-seeking behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deroche-Gamonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Fiancette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.23736⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (2), pp.312-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-018-0038-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359414v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional Dysregulation in Postnatal Glutamatergic Progenitors Contributes to Closure of the Cortical Neurogenic Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Donega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lo Giudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Zweifel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Angonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (10), pp.2567-2574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2018.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running per se stimulates the dendritic arbor of newborn dentate granule cells in mouse hippocampus in a duration-dependent manner</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Plasticity in the olfactory bulb of the maternal mouse is prevented by gestational stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Belnoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Malvaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djoher Nora Abrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hipo.22551⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep37615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02326091v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity in the olfactory bulb of the maternal mouse is prevented by gestational stress</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Environnement précoce et vulnérabilité neuropsychiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rincel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilia Theodorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep37615⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (1), pp.93-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20163201015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02322481v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement précoce et vulnérabilité neuropsychiatrique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Koehl</w:t>
+                <w:t xml:space="preserve">Running per se stimulates the dendritic arbor of newborn dentate granule cells in mouse hippocampus in a duration-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dostes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Marsicano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djoher Abrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20163201015⟩</w:t>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.282-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.22551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02322648v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of spaced learning in the water maze on development of dentate granule cells generated in adult mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Trinchero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Bechakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hippocampus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (11), pp.1314-1326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hipo.22438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene-environment interaction in programming hippocampal plasticity: focus on adult neurogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnmol.2015.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal Stress Inhibits Hippocampal Neurogenesis but Spares Olfactory Bulb Neurogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Belnoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djoher Nora Abrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (8), pp.e72972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0072972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult-born neurons are necessary for extended contextual discrimination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pier-Vincenzo Piazza</w:t>
+                <w:t xml:space="preserve">Acute Cannabinoids Impair Working Memory through Astroglial CB1 Receptor Modulation of Hippocampal LTD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Kesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Metna-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hipo.20895⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 148 (5), pp.1039-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2012.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02325910v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay of Maternal Care and Genetic Influences in Programming Adult Hippocampal Neurogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rixt van Der Veen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Vincenzo Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djoher Nora Abrous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 72 (4), pp.282-289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biopsych.2012.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Cannabinoids Impair Working Memory through Astroglial CB1 Receptor Modulation of Hippocampal LTD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lin Xu</w:t>
+                <w:t xml:space="preserve">Adult-born neurons are necessary for extended contextual discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Belnoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Vincenzo Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2012.01.037⟩</w:t>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.292-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.20895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326113v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult-born neurons are necessary for extended contextual discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Belnoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Vincenzo Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hippocampus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (2), pp.292-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hipo.20895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Critical Time Window for the Recruitment of Bulbar Newborn Neurons by Olfactory Discrimination Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Conditional reduction of adult neurogenesis impairs bidirectional hippocampal synaptic plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wiesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3941-10.2011⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (16), pp.6644-6649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1016928108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326127v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional reduction of adult neurogenesis impairs bidirectional hippocampal synaptic plasticity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A Critical Time Window for the Recruitment of Bulbar Newborn Neurons by Olfactory Discrimination Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Belnoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Abrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1016928108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (3), pp.1010-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3941-10.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326116v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new chapter in the field of memory: adult hippocampal neurogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djoher Abrous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33 (6), pp.1101-1114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2011.07609.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CB1 receptor deficiency decreases wheel-running activity: Consequences on emotional behaviours and hippocampal neurogenesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The Planar Polarity Protein Scribble1 Is Essential for Neuronal Plasticity and Brain Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté M Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Piguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Papouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle M Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2010.01.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (29), pp.9738-9752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.6007-09.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02326138v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Planar Polarity Protein Scribble1 Is Essential for Neuronal Plasticity and Brain Function</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">CB1 receptor deficiency decreases wheel-running activity: Consequences on emotional behaviours and hippocampal neurogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djoher Abrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Marsicano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Chaouloff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.6007-09.2010⟩</w:t>
+              <w:t xml:space="preserve">Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 224 (1), pp.106-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2010.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326134v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult hippocampal neurogenesis is involved in anxiety-related behaviors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age-dependent effect of prenatal stress on hippocampal cell proliferation in female rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djoher Abrous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2009.15⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (3), pp.635-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2009.06608.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325920v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-dependent effect of prenatal stress on hippocampal cell proliferation in female rats</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adult hippocampal neurogenesis is involved in anxiety-related behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Funk-Reiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2009.06608.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (10), pp.959-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2009.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02326154v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of intra- and interstrain cross-fostering on mouse maternal care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. van Der Veen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Abrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Ronald de Kloet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (2), pp.184-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1601-183X.2007.00337.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Relational Memory Requires Hippocampal Adult Neurogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ichas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca de Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (4), pp.e1959. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0001959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise-induced promotion of hippocampal cell proliferation requires β-endorphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meerlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rontal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (7), pp.2253-2262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.07-099101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal Environment Influences Cocaine Intake in Adulthood in a Genotype-Dependent Manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rixt van Der Veen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nora Abrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ronald de Kloet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Vincenzo Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (5), pp.e2245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0002245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Differences in Sleep: the Response to Sleep Deprivation and Restraint Stress in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Battle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Meerlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 29 (9), pp.1224-1231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/sleep/29.9.1224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult Neurogenesis: From Precursors to Network and Physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djoher Nora Abrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 85 (2), pp.523-569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/physrev.00055.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally induced long-term structural changes: cues for functional orientation and vulnerabilities.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Early and Later Adoptions Differently Modify Mother-Pup Interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darnaudéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D Abrous</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Barbazanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Cabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotoxicity Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 118 (3), pp.590-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0735-7044.118.3.590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326539v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early and Later Adoptions Differently Modify Mother-Pup Interactions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Environmentally induced long-term structural changes: cues for functional orientation and vulnerabilities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Montaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Le Moal</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Drapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Abrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neurotoxicity Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (7-8), pp.571-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326192v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Gamma-Hydroxybutyrate (GHB) on Vigilance States and EEG in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Meerlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Westerveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 27 (5), pp.899-904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/sleep/27.5.899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep in Female Mice: A Strain Comparison Across the Estrous Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Battle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Turek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 26 (3), pp.267-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/sleep/26.3.267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal stress in rats predicts immobility behavior in the forced swim test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morley-Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Darnaudery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Casolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 989 (2), pp.246-251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0006-8993(03)03293-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual vulnerability to substance abuse and affective disorders: Role of early environmental influences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Behavioral Characterization of Mice Lacking Histamine H 3 Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Toyota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dugovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sefania Maccari</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Laposky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">China Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotoxicity Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1029842021000010866⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 62 (2), pp.389-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/mol.62.2.389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323897v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Characterization of Mice Lacking Histamine H 3 Receptors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Individual vulnerability to substance abuse and affective disorders: Role of early environmental influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">China Weber</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Mayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djoher Nora Abrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sefania Maccari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/mol.62.2.389⟩</w:t>
+              <w:t xml:space="preserve">Neurotoxicity Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (4), pp.281-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1029842021000010866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326228v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep Restriction Alters the Hypothalamic-Pituitary-Adrenal Response to Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meerlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. van Der Borght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Turek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (5), pp.397-402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.0007-1331.2002.00790.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of restraint stress on paradoxical sleep is influenced by the circadian cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Darnaudéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Mayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 937 (1-2), pp.45-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0006-8993(02)02463-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of hypocretin/orexin content in the mouse brain using an enzyme immunoassay: the effect of circadian time, age and genetic background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wisor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Shiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Taheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Yanai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 23 (12), pp.2203-2211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0196-9781(02)00251-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term neurodevelopmental and behavioral effects of perinatal life events in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Abrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurotoxicity Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 3 (1), pp.65-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term neurodevelopmental and behavioral effects of perinatal life events in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Abrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurotoxicity Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 3 (1), pp.65-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotine-induced locomotor activity is increased by preexposure of rats to prenatal stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Pregnenolone sulfate increases hippocampal acetylcholine release and spatial recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darnaudéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Vincenzo Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Cador</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Mayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 882 (1-2), pp.196-200. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0006-8993(00)02803-1⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 852 (1), pp.173-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0006-8993(99)01964-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326245v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnenolone sulfate increases hippocampal acetylcholine release and spatial recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Prenatal stress produces learning deficits associated with an inhibition of neurogenesis in the hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Willy Mayo</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Abrous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0006-8993(99)01964-2⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 97 (20), pp.11032-11037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.97.20.11032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02326252v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal stress produces learning deficits associated with an inhibition of neurogenesis in the hippocampus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Nicotine-induced locomotor activity is increased by preexposure of rats to prenatal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Abrous</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bjijou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.97.20.11032⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 882 (1-2), pp.196-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0006-8993(00)02803-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326250v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal stress alters circadian activity of hypothalamo-pituitary-adrenal axis and hippocampal corticosteroid receptors in adult rats of both gender.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Darnaudéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dulluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 40 (3), pp.302-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corticotropin-Releasing Factor Administered Centrally, but Not Peripherally, Stimulates Hippocampal Acetylcholine Release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfania Maccari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 71 (2), pp.622-629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1471-4159.1998.71020622.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal stress enhances stress- and corticotropin-releasing factor-induced stimulation of hippocampal acetylcholine release in adult rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Maccari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 18 (5), pp.1886-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neurosteroid Pregnenolone Sulfate Increases Cortical Acetylcholine Release: A Microdialysis Study in Freely Moving Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darnaudéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pallarés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Mayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 71 (5), pp.2018-2022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1471-4159.1998.71052018.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurosteroids: Deficient cognitive performance in aged rats depends on low pregnenolone sulfate levels in the hippocampus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Mayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Darnaudéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Corpéchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Koehl</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 94 (26), pp.14865-14870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.94.26.14865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323966v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurosteroids: Deficient cognitive performance in aged rats depends on low pregnenolone sulfate levels in the hippocampus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Prenatal stress induces a phase advance of circadian corticosterone rhythm in adult rats which is prevented by postnatal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Barbazanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfania Maccari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.94.26.14865⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 759 (2), pp.317-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0006-8993(97)00394-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326334v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal stress induces a phase advance of circadian corticosterone rhythm in adult rats which is prevented by postnatal stress</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neurosteroids: Deficient cognitive performance in aged rats depends on low pregnenolone sulfate levels in the hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Darnaudéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Corpéchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0006-8993(97)00394-6⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 94 (26), pp.14865-14870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.94.26.14865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...218 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Ladeveze</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03811016v1</w:t>
+                <w:t xml:space="preserve">hal-02323966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId296"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8160,51 +8160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Charrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Farrugia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Palhol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Presset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03286-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herbein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Collet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalfallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Navarro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2024.100768" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Downes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketevan Marr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gal&#233;ra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.08.032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Boumlah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brochet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Koehl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalem Mesfioui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubaker Elhessni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11055-024-01581-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri-Ann Kallas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simi Moirangthem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031120" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373559v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koehl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Montcouquiol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D N Abrous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2022.844255" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028754v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ladeveze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Catania" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cota" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoher Nora Abrous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01187-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028762v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kerloch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Bouit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Ma&#238;tre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Terral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01301-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lemoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01172-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.10.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia von Wittgenstein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zheng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Theres Wittmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli-Anna Balta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Ferrazzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhz338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deroche-Gamonet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Revest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fiancette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0038-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Cl&#233;ment" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Bong Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ichkova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rodriguez-Grande" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Fournier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23736" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322456v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Donega" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lo Giudice" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zweifel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Angonin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.02.030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326091v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dostes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubreucq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Marsicano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoher Abrous" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22551" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHG7VRZP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Belnoue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Malvaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37615" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lepinay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326100v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Trinchero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bechakra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22438" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2015.00041" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Grosjean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072972" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325910v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tronel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Vincenzo Piazza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20895" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH1FJ4C1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixt van Der Veen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gonzales" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Vincenzo Piazza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2012.03.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNPSR1LC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Han" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kesner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Metna-Laurent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Duan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.01.037" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326414v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326127v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belnoue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Grosjean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abrous" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3941-10.2011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326116v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wiesner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Revest" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1016928108" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326124v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2011.07609.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C15B502FAC95DA7F7547AB1626886518E3594EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chaouloff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2010.01.017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2QZ9XBK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326134v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M Moreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piguel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papouin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M Durand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.6007-09.2010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325920v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Revest" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dupret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Funk-Reiter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2009.15" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326154v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lemaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Moal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06608.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZX7L9MSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326166v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Der Veen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ronald de Kloet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piazza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-183X.2007.00337.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325925v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dupret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ichas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Giorgi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001959" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326162v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meerlo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzales" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rontal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turek" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-099101" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326157v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nora Abrous" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ronald de Kloet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002245" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326176v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Battle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meerlo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/29.9.1224" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326180v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00055.2003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326539v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Montaron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lemaire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Drapeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Abrous" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326192v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbazanges" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Cabib" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.118.3.590" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326188v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Westerveld" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Turek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/27.5.899" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326204v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/26.3.267" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326201v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morley-Fletcher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darnaudery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Casolini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. van Reeth" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(03)03293-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GHGW7MC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323897v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Mayo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefania Maccari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1029842021000010866" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326228v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toyota" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dugovic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Laposky" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=China Weber" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.62.2.389" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326238v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Der Borght" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0007-1331.2002.00790.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVSSMWL9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326232v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bouyer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mayo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(02)02463-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J0FM01P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326223v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wisor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shiba" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taheri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yanai" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0196-9781(02)00251-6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0V2SVTC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326198v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Abrous" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piazza" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323873v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326245v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bjijou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cador" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(00)02803-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S23WL8K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326252v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(99)01964-2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS236764-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326250v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemaire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.20.11032" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326256v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dulluc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O van Reeth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326274v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Day" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fania Maccari" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1998.71020622.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326311v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Day" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Deroche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maccari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326264v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallar&#233;s" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1998.71052018.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323966v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Corp&#233;chot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Young" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.94.26.14865" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326334v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326337v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(97)00394-6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG6RDB4H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368444v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roullet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811016v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rajendran" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Kaci" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ladeveze" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roullet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koehl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoher Nora Abrous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rajendran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Kaci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ladeveze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D N Abrous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Koehl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Charrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Farrugia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Palhol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Presset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03286-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Downes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketevan Marr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gal&#233;ra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.08.032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Boumlah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brochet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalem Mesfioui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubaker Elhessni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11055-024-01581-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herbein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Collet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalfallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Navarro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2024.100768" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri-Ann Kallas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simi Moirangthem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031120" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373559v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Montcouquiol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2022.844255" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028762v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kerloch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Bouit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Ma&#238;tre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Terral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01301-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.10.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lemoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01172-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028754v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ladeveze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Catania" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cota" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01187-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia von Wittgenstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zheng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Theres Wittmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli-Anna Balta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Ferrazzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhz338" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Cl&#233;ment" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Bong Lee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ichkova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rodriguez-Grande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Fournier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23736" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deroche-Gamonet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Revest" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fiancette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balado" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0038-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322456v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Donega" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lo Giudice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zweifel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Angonin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.02.030" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Belnoue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Malvaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37615" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322648v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lepinay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326091v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dostes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubreucq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Marsicano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoher Abrous" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22551" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHG7VRZP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Trinchero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bechakra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22438" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326094v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2015.00041" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326103v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Grosjean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072972" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326113v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Han" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kesner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Metna-Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Duan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.01.037" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326107v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixt van Der Veen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gonzales" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Vincenzo Piazza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2012.03.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNPSR1LC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325910v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tronel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Vincenzo Piazza" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20895" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH1FJ4C1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326116v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wiesner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Grosjean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Revest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1016928108" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326127v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belnoue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abrous" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3941-10.2011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326124v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2011.07609.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C15B502FAC95DA7F7547AB1626886518E3594EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326134v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M Moreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piguel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M Durand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.6007-09.2010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326138v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chaouloff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2010.01.017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2QZ9XBK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326154v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lemaire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Moal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06608.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZX7L9MSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Revest" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dupret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Funk-Reiter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2009.15" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326166v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Der Veen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ronald de Kloet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piazza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-183X.2007.00337.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325925v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dupret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ichas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Giorgi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001959" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326162v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meerlo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzales" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rontal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-099101" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326157v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nora Abrous" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ronald de Kloet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002245" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326176v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Battle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meerlo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/29.9.1224" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00055.2003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326192v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbazanges" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Cabib" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.118.3.590" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326539v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Montaron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lemaire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Drapeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Abrous" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326188v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Westerveld" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Turek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/27.5.899" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326204v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/26.3.267" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326201v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morley-Fletcher" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darnaudery" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Casolini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. van Reeth" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(03)03293-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GHGW7MC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326228v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toyota" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dugovic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Laposky" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=China Weber" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.62.2.389" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323897v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Mayo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefania Maccari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1029842021000010866" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326238v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Der Borght" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0007-1331.2002.00790.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVSSMWL9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326232v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bouyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mayo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(02)02463-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J0FM01P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326223v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wisor" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shiba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taheri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yanai" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0196-9781(02)00251-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0V2SVTC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326198v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Abrous" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piazza" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323873v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326252v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(99)01964-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS236764-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326250v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemaire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.20.11032" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326245v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bjijou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cador" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(00)02803-1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S23WL8K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326256v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dulluc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O van Reeth" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326274v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Day" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fania Maccari" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1998.71020622.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326311v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Day" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Deroche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maccari" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326264v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallar&#233;s" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1998.71052018.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326334v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Corp&#233;chot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Young" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.94.26.14865" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326337v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(97)00394-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG6RDB4H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323966v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>