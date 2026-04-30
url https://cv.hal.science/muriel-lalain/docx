--- v1 (2026-03-28)
+++ v2 (2026-04-30)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2025, 59, pp.1925-1953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10579-024-09789-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1390,51 +1390,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage profond pour l’analyse de la parole pathologique : étude comparative entre modèles CNN et à base de transformers</w:t>
+                <w:t xml:space="preserve">Towards objective and interpretable speech disorder assessment: a comparative analysis of CNN and transformer-based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
@@ -1465,210 +1465,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.261-270</w:t>
+              <w:t xml:space="preserve">Interspeech 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Kos Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623078v1</w:t>
+                <w:t xml:space="preserve">hal-04623180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards objective and interpretable speech disorder assessment: a comparative analysis of CNN and transformer-based models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+                <w:t xml:space="preserve">Étude des liens acoustico-moteurs après cancer oral ou oropharyngé, via la réalisation d’un inventaire phonémique automatique des consonnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Devoucoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Galant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Kos Island, Greece</w:t>
+              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.61-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623180v1</w:t>
+                <w:t xml:space="preserve">hal-04623060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence des pseudo-mots dans l’évaluation de l’intelligibilité : Effet du nombre ou du caractère non lexical ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1690,344 +1694,340 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fakhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.132-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des liens acoustico-moteurs après cancer oral ou oropharyngé, via la réalisation d’un inventaire phonémique automatique des consonnes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Galant</w:t>
+                <w:t xml:space="preserve">Evaluation de la dysarthrie parkinsonienne en lecture par la mesure de la déviation phonologique perçue : effets de la sévérité et du traitement dopaminergique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Defais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.61-70</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.381-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623060v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la dysarthrie parkinsonienne en lecture par la mesure de la déviation phonologique perçue : effets de la sévérité et du traitement dopaminergique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage profond pour l’analyse de la parole pathologique : étude comparative entre modèles CNN et à base de transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.381-389</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.261-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623089v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une interprétation, en terme d’altération de traits phonétiques, du niveau d’intelligibilité chez des patients atteints de cancer de la tête ou du cou</w:t>
               </w:r>
@@ -2132,427 +2132,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’intelligibilité des segments vocaliques de patients traités pour un cancer des VADS et de locuteurs contrôles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lalain</w:t>
+                <w:t xml:space="preserve">The Speed-Vel Project: a Corpus of Acoustic and Aerodynamic Data to Measure Droplets Emission During Speech Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Monestier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Marseille, France. pp.1991-1999</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971969v1</w:t>
+                <w:t xml:space="preserve">hal-03718477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Speed-Vel Project: a Corpus of Acoustic and Aerodynamic Data to Measure Droplets Emission During Speech Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bouchet</w:t>
+                <w:t xml:space="preserve">Évaluation de l’intelligibilité des segments vocaliques de patients traités pour un cancer des VADS et de locuteurs contrôles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carine André</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFCP, Jun 2022, Noirmoutier, France. pp.298-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/jep.2022-32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718477v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer l’intelligibilité, mots ou pseudo-mots ? Comparaison entre deux groupes d’auditeurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Have a Cake and Eat it Too: Assessing Discrimination Performance of an Intelligibility Index Obtained from a Reduced Sample Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna K Marczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fakhry</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.543-551</w:t>
+              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.1784-1788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798584v3</w:t>
+                <w:t xml:space="preserve">hal-02611678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’intelligibilité de patients avec traitement du cancer des cavités orales et pharyngales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2607,804 +2607,804 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.271-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798549v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Have a Cake and Eat it Too: Assessing Discrimination Performance of an Intelligibility Index Obtained from a Reduced Sample Size</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Ghio</w:t>
+                <w:t xml:space="preserve">Évaluer l’intelligibilité, mots ou pseudo-mots ? Comparaison entre deux groupes d’auditeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Fredouille</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fakhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.1784-1788</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.543-551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611678v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798584v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Interpreting Deep Learning Models to Understand Loss of Speech Intelligibility in Speech Disorders — Step 1: CNN Model-Based Phone Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sondes Abderrazek</w:t>
+                <w:t xml:space="preserve">How to Compare Automatically Two Phonological Strings: Application to Intelligibility Measurement in the Case of Atypical Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.1682-1687</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017394v1</w:t>
+                <w:t xml:space="preserve">hal-02482615v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Compare Automatically Two Phonological Strings: Application to Intelligibility Measurement in the Case of Atypical Speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Interpreting Deep Learning Models to Understand Loss of Speech Intelligibility in Speech Disorders — Step 1: CNN Model-Based Phone Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Abderrazek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Shanghai, China. pp.2522-2526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2020-2239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482615v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence de l'utilisation de non mots pour évaluer l'intelligibilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mots ou pseudo-mots ? Quel impact sur l'évaluation perceptive de l'intelligibilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mons, Belgique. pp.172</w:t>
+              <w:t xml:space="preserve">8èmes Journées de Phonétique Clinique ( JPC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de phonétique de l’Université de Mons - Institut de Recherche en Sciences et Technologies du Langage de l’UMONS, May 2019, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098845v1</w:t>
+                <w:t xml:space="preserve">hal-02482566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mots ou pseudo-mots ? Quel impact sur l'évaluation perceptive de l'intelligibilité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic-phonetic decoding for speech intelligibility evaluation in the context of Head and Neck Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Laaridh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de Phonétique Clinique ( JPC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de phonétique de l’Université de Mons - Institut de Recherche en Sciences et Technologies du Langage de l’UMONS, May 2019, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Melbourne, Australia. pp.3051-3055</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482566v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic-phonetic decoding for speech intelligibility evaluation in the context of Head and Neck Cancers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pertinence de l'utilisation de non mots pour évaluer l'intelligibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Melbourne, Australia. pp.3051-3055</w:t>
+              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mons, Belgique. pp.172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281868v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la compréhensibilité et conservation des fonctions prosodiques en perception de la parole de patients post traitement de cancers de la cavité buccale et du pharynx</w:t>
               </w:r>
@@ -3645,51 +3645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Evaluation of Speech Intelligibility Based on i-vectors in the Context of Head and Neck Cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Laaridh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3909,51 +3909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation automatique de l'intelligibilité de la parole dans le contexte de cancers de la tête et du cou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Laaridh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4607,273 +4607,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodic abilities and dyslexic Children: Multidimensional fluency scale for oral reading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations phonologiques suprasegmentales et dyslexie développementale phonologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Mendonca-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lalain</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline de Looze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIWDF, II World Dyslexia Forum 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">Actes des 4èmes Journées de Phonétique Clinique 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Strasbourg, France. pp.197-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507649v1</w:t>
+                <w:t xml:space="preserve">hal-01500738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations phonologiques suprasegmentales et dyslexie développementale phonologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prosodic abilities and dyslexic Children: Multidimensional fluency scale for oral reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Mendonca-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Correa-Eleste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 4èmes Journées de Phonétique Clinique 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Strasbourg, France. pp.197-212</w:t>
+              <w:t xml:space="preserve">IIWDF, II World Dyslexia Forum 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500738v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyslexie : La pause, indice d'un déficit en narration</w:t>
               </w:r>
@@ -5086,256 +5086,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The perception of fluency in the reading aloud of dyslexic children and regular readers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prosodie et lecture : particularités temporelles et mélodiques de l'enfant dyslexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Espesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Mendonca-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th World Congress of the IALP - International Association of Logopedics and Phoniatrics 29</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510205v1</w:t>
+                <w:t xml:space="preserve">hal-01614978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodie et lecture : particularités temporelles et mélodiques de l'enfant dyslexique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The perception of fluency in the reading aloud of dyslexic children and regular readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Mendonça Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Correa Celeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciana Mendonca-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">29th World Congress of the IALP - International Association of Logopedics and Phoniatrics 29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614978v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture et Prosodie chez l'enfant dyslexique, le cas des pauses</w:t>
               </w:r>
@@ -5571,51 +5571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosodic aspects of reading in students with dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Mendonça Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6115,342 +6115,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'un test de compréhensibilité de patients atteints de troubles de la production de la parole par le biais d'une tâche de vérification de phrases (SVT) associées à des images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacité de la reconnaissance automatique de phonèmes sur une tâche de production de pseudo-mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Leiçarrague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Sète, France. 2025</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225655v1</w:t>
+                <w:t xml:space="preserve">hal-05142338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de la reconnaissance automatique de phonèmes sur une tâche de production de pseudo-mots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise au point d'un test de compréhensibilité de patients atteints de troubles de la production de la parole par le biais d'une tâche de vérification de phrases (SVT) associées à des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlys Leiçarrague</w:t>
+                <w:t xml:space="preserve">Lilia Beladjimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Ghio</w:t>
+                <w:t xml:space="preserve">Charlotte Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pinquier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Sète, France</w:t>
+              <w:t xml:space="preserve">, 2025, Sète, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142338v1</w:t>
+                <w:t xml:space="preserve">hal-05225655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of automatic phoneme recognition on a pseudoword production task after oral or oropharyngeal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Leiçarrague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6486,152 +6486,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction du déficit d’intelligibilité chez des patients traités pour un cancer de la cavité buccale ou de l’oropharynx</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Monestier</w:t>
+                <w:t xml:space="preserve">Comment l’identité segmentale des sons et la prosodie modulent-elles les caractéristiques des gouttelettes expirées dans la production de la parole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Virginie Woisard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AFCP - Journée de Phonétique Clinique</w:t>
+              <w:t xml:space="preserve">Journée de Phonétique Clinique (JPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513329v1</w:t>
+                <w:t xml:space="preserve">hal-03229751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer la réalisation acoustique des voyelles Cancers ORL</w:t>
               </w:r>
@@ -6656,64 +6656,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fakhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AFCP - Journée de phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
@@ -6736,152 +6736,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’identité segmentale des sons et la prosodie modulent-elles les caractéristiques des gouttelettes expirées dans la production de la parole ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bouchet</w:t>
+                <w:t xml:space="preserve">Prédiction du déficit d’intelligibilité chez des patients traités pour un cancer de la cavité buccale ou de l’oropharynx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Legou</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Phonétique Clinique (JPC)</w:t>
+              <w:t xml:space="preserve">Séminaire AFCP - Journée de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229751v1</w:t>
+                <w:t xml:space="preserve">hal-03513329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7180,51 +7180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385770v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carbone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bouchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-024-09789-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325628v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Marczyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01610-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448354v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000519427" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03413678v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.26903" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto Serge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5895" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giusti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2020_JSLHR-19-00088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Looze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Reis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202627v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2007.08.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623078v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Maisonneuve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fakhry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Devoucoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Defais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Brevet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jayr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Abderrazek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monestier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2022-32" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798584v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798549v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fredouille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017394v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2239" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482615v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482566v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belleville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962272v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocaudie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-23" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962170v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-1266" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770161v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-33" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962302v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-22" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616630v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507648v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Mendonca-Alves" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Correa-Eleste" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507653v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510205v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Mendon&#231;a Alves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Correa Celeste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614978v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510450v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Pinheiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Capellini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449036v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343799v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363730v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Beladjimi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rodier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fabre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Lei&#231;arrague" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413235v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513367v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Correa-Celeste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385770v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carbone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bouchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-024-09789-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325628v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Marczyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01610-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448354v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000519427" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03413678v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.26903" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto Serge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5895" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giusti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2020_JSLHR-19-00088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Looze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Reis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202627v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2007.08.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Maisonneuve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623060v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Devoucoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fakhry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Defais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Brevet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jayr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623078v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Abderrazek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monestier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2022-32" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fredouille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798549v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798584v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482615v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2239" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belleville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281868v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098845v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962272v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocaudie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-23" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962170v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-1266" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770161v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-33" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962302v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-22" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616630v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507648v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Mendonca-Alves" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500738v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Correa-Eleste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507653v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510205v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Mendon&#231;a Alves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Correa Celeste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510450v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Pinheiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Capellini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449036v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343799v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363730v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Lei&#231;arrague" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225655v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Beladjimi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rodier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fabre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413235v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513367v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513329v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Correa-Celeste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>