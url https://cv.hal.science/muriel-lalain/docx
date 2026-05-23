--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385770v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing linguistic materials for feature-based intelligibility assessment in speech impairments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of an intelligibility test based on acoustic-phonetic decoding of pseudo-words: overall results from patients with cancer of the oral cavity and the oropharynx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna K Marczyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Ghio</w:t>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Lalain</w:t>
+                <w:t xml:space="preserve">Marie Rebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Rebourg</w:t>
+                <w:t xml:space="preserve">Anna Marczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (1), pp.42-53. </w:t>
+              <w:t xml:space="preserve">Folia Phoniatrica et Logopaedica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (3), pp.209-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13428-021-01610-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000519427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325628v1</w:t>
+                <w:t xml:space="preserve">hal-03448354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an intelligibility test based on acoustic-phonetic decoding of pseudo-words: overall results from patients with cancer of the oral cavity and the oropharynx</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing linguistic materials for feature-based intelligibility assessment in speech impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna K Marczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Lalain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Rebourg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Marczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Phoniatrica et Logopaedica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 74 (3), pp.209-222. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.42-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000519427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13428-021-01610-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448354v1</w:t>
+                <w:t xml:space="preserve">hal-03325628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of an automatic score for the evaluation of speech disorders among patients treated for a cancer of the oral cavity or the oropharynx: The Carcinologic Speech Severity Index</w:t>
               </w:r>
@@ -642,51 +642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la protection des données à la protection de la personne: réflexions sur l'impact des nouvelles réglementations sur la collecte des corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pouchoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -893,51 +893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Development of a Speech Intelligibility Test Based on Pseudowords in French: Why and How?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1079,51 +1079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fauth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1148,51 +1148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosodie et lecture : particularités temporelles et mélodiques de l'enfant dyslexique en lecture et en narration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1286,51 +1286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relationship between handedness and hand-digit mapping in finger counting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44 (4), pp.393-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1422,51 +1422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1569,51 +1569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Devoucoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Galant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.61-70</w:t>
@@ -1642,64 +1642,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence des pseudo-mots dans l’évaluation de l’intelligibilité : Effet du nombre ou du caractère non lexical ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1780,51 +1780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la dysarthrie parkinsonienne en lecture par la mesure de la déviation phonologique perçue : effets de la sévérité et du traitement dopaminergique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Defais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1918,51 +1918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2052,51 +2052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2132,981 +2132,981 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Speed-Vel Project: a Corpus of Acoustic and Aerodynamic Data to Measure Droplets Emission During Speech Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bouchet</w:t>
+                <w:t xml:space="preserve">Évaluation de l’intelligibilité des segments vocaliques de patients traités pour un cancer des VADS et de locuteurs contrôles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carine André</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFCP, Jun 2022, Noirmoutier, France. pp.298-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/jep.2022-32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718477v1</w:t>
+                <w:t xml:space="preserve">hal-03971969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’intelligibilité des segments vocaliques de patients traités pour un cancer des VADS et de locuteurs contrôles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lalain</w:t>
+                <w:t xml:space="preserve">The Speed-Vel Project: a Corpus of Acoustic and Aerodynamic Data to Measure Droplets Emission During Speech Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Monestier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Marseille, France. pp.1991-1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/jep.2022-32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03971969v1</w:t>
+                <w:t xml:space="preserve">hal-03718477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Have a Cake and Eat it Too: Assessing Discrimination Performance of an Intelligibility Index Obtained from a Reduced Sample Size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de l’intelligibilité de patients avec traitement du cancer des cavités orales et pharyngales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna K Marczyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Ghio</w:t>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Lalain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Rebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.1784-1788</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.271-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611678v1</w:t>
+                <w:t xml:space="preserve">hal-02798549v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’intelligibilité de patients avec traitement du cancer des cavités orales et pharyngales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer l’intelligibilité, mots ou pseudo-mots ? Comparaison entre deux groupes d’auditeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fakhry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.271-279</w:t>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.543-551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798549v3</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798584v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer l’intelligibilité, mots ou pseudo-mots ? Comparaison entre deux groupes d’auditeurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Have a Cake and Eat it Too: Assessing Discrimination Performance of an Intelligibility Index Obtained from a Reduced Sample Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna K Marczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fakhry</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.543-551</w:t>
+              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.1784-1788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798584v3</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Compare Automatically Two Phonological Strings: Application to Intelligibility Measurement in the Case of Atypical Speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Interpreting Deep Learning Models to Understand Loss of Speech Intelligibility in Speech Disorders — Step 1: CNN Model-Based Phone Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Abderrazek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Shanghai, China. pp.2522-2526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2020-2239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482615v2</w:t>
+                <w:t xml:space="preserve">hal-03017394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Interpreting Deep Learning Models to Understand Loss of Speech Intelligibility in Speech Disorders — Step 1: CNN Model-Based Phone Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sondes Abderrazek</w:t>
+                <w:t xml:space="preserve">How to Compare Automatically Two Phonological Strings: Application to Intelligibility Measurement in the Case of Atypical Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.1682-1687</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2020-2239⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03017394v1</w:t>
+                <w:t xml:space="preserve">hal-02482615v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mots ou pseudo-mots ? Quel impact sur l'évaluation perceptive de l'intelligibilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3187,51 +3187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Laaridh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3269,64 +3269,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence de l'utilisation de non mots pour évaluer l'intelligibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3384,282 +3384,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la compréhensibilité et conservation des fonctions prosodiques en perception de la parole de patients post traitement de cancers de la cavité buccale et du pharynx</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Astésano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.L18-1673</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962272v1</w:t>
+                <w:t xml:space="preserve">hal-01770168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la compréhensibilité et conservation des fonctions prosodiques en perception de la parole de patients post traitement de cancers de la cavité buccale et du pharynx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nocaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Astésano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.196-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/jep.2018-23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770168v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Evaluation of Speech Intelligibility Based on i-vectors in the Context of Head and Neck Cancers</w:t>
               </w:r>
@@ -3684,51 +3684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3769,334 +3769,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une mesure d'intelligibilité par décodage acoustico-phonétique de pseudo-mots dans le cas de parole atypique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation automatique de l'intelligibilité de la parole dans le contexte de cancers de la tête et du cou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Laaridh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LPL, 2018, Aix-en-Provence, France. pp.285-293, </w:t>
+              <w:t xml:space="preserve">, 2018, Aix-en-Provence, France. pp.187-195, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/jep.2018-33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21437/jep.2018-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770161v2</w:t>
+                <w:t xml:space="preserve">hal-01962302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation automatique de l'intelligibilité de la parole dans le contexte de cancers de la tête et du cou</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une mesure d'intelligibilité par décodage acoustico-phonétique de pseudo-mots dans le cas de parole atypique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pouchoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Aix-en-Provence, France. pp.187-195, </w:t>
+              <w:t xml:space="preserve">, LPL, 2018, Aix-en-Provence, France. pp.285-293, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/jep.2018-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21437/jep.2018-33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962302v1</w:t>
+                <w:t xml:space="preserve">hal-01770161v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du décodage acoustico-phonétique pour mesurer l'intelligibilité de locuteurs atteints de troubles de production de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4177,64 +4177,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tests perceptifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nocaudie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Etudes "Intelligibilité de la parole"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4259,51 +4259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que disent nos silences ? apport des données acoustiques, articulatoires et physiologiques pour l'étude des pauses silencieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4432,51 +4432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France. pp.589-596</w:t>
@@ -4499,165 +4499,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodic distinctive features in dyslexic children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Prosodic abilities and dyslexic Children: Multidimensional fluency scale for oral reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Mendonca-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Correa-Eleste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIWDF, II World Dyslexia Forum 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507648v1</w:t>
+                <w:t xml:space="preserve">hal-01507649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations phonologiques suprasegmentales et dyslexie développementale phonologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Mendonca-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4702,208 +4715,195 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 4èmes Journées de Phonétique Clinique 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Strasbourg, France. pp.197-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodic abilities and dyslexic Children: Multidimensional fluency scale for oral reading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prosodic distinctive features in dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Mendonca-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lalain</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIWDF, II World Dyslexia Forum 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507649v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyslexie : La pause, indice d'un déficit en narration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Mendonca-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4967,51 +4967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading and narration in French dyslexic children, pause pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Mendonca-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5086,286 +5086,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodie et lecture : particularités temporelles et mélodiques de l'enfant dyslexique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The perception of fluency in the reading aloud of dyslexic children and regular readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Mendonça Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Correa Celeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciana Mendonca-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">29th World Congress of the IALP - International Association of Logopedics and Phoniatrics 29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614978v1</w:t>
+                <w:t xml:space="preserve">hal-01510205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The perception of fluency in the reading aloud of dyslexic children and regular readers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Prosodie et lecture : particularités temporelles et mélodiques de l'enfant dyslexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Espesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Mendonca-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th World Congress of the IALP - International Association of Logopedics and Phoniatrics 29</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510205v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture et Prosodie chez l'enfant dyslexique, le cas des pauses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Mendonca-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5459,51 +5459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particularités prosodiques en lecture et en parole spontanée chez l'enfant dyslexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Mendonca-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5571,51 +5571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosodic aspects of reading in students with dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Mendonça Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5623,51 +5623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Capellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of the International Association of Logopedics and Phoniatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Athènes, Greece</w:t>
@@ -5690,286 +5690,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'un profil articulatoire à partir d'un stimulus auditif. Les capacités perceptuo-motrices chez les enfants dyslexiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Représentations phonologiques et représentations motrices internes des enfants déficients auditifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+                <w:t xml:space="preserve">Laura Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+                <w:t xml:space="preserve">Coline Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPC 2009 - 3èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449036v1</w:t>
+                <w:t xml:space="preserve">hal-00449047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations phonologiques et représentations motrices internes des enfants déficients auditifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Identification d'un profil articulatoire à partir d'un stimulus auditif. Les capacités perceptuo-motrices chez les enfants dyslexiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Espesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cotte</w:t>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Roux</w:t>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPC 2009 - 3èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449047v1</w:t>
+                <w:t xml:space="preserve">hal-00449036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du percept auditif au geste articulatoire : les capacités perceptuo-motrices chez les enfants normolecteurs et dyslexiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.***</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5994,77 +5994,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscience perceptuomotrice et dyslexie: identification des traits vocaliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPC 2007 - 2èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6115,355 +6115,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de la reconnaissance automatique de phonèmes sur une tâche de production de pseudo-mots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise au point d'un test de compréhensibilité de patients atteints de troubles de la production de la parole par le biais d'une tâche de vérification de phrases (SVT) associées à des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlys Leiçarrague</w:t>
+                <w:t xml:space="preserve">Lilia Beladjimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Ghio</w:t>
+                <w:t xml:space="preserve">Charlotte Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pinquier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Sète, France</w:t>
+              <w:t xml:space="preserve">, 2025, Sète, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142338v1</w:t>
+                <w:t xml:space="preserve">hal-05225655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'un test de compréhensibilité de patients atteints de troubles de la production de la parole par le biais d'une tâche de vérification de phrases (SVT) associées à des images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacité de la reconnaissance automatique de phonèmes sur une tâche de production de pseudo-mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Leiçarrague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Sète, France. 2025</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225655v1</w:t>
+                <w:t xml:space="preserve">hal-05142338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of automatic phoneme recognition on a pseudoword production task after oral or oropharyngeal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Leiçarrague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IALP 2025 33rd World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, San Giljan, Malta</w:t>
@@ -6486,346 +6486,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’identité segmentale des sons et la prosodie modulent-elles les caractéristiques des gouttelettes expirées dans la production de la parole ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bouchet</w:t>
+                <w:t xml:space="preserve">Evaluer la réalisation acoustique des voyelles Cancers ORL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Legou</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fakhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Phonétique Clinique (JPC)</w:t>
+              <w:t xml:space="preserve">Séminaire AFCP - Journée de phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229751v1</w:t>
+                <w:t xml:space="preserve">hal-03513367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la réalisation acoustique des voyelles Cancers ORL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comment l’identité segmentale des sons et la prosodie modulent-elles les caractéristiques des gouttelettes expirées dans la production de la parole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fakhry</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AFCP - Journée de phonétique Clinique</w:t>
+              <w:t xml:space="preserve">Journée de Phonétique Clinique (JPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513367v1</w:t>
+                <w:t xml:space="preserve">hal-03229751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction du déficit d’intelligibilité chez des patients traités pour un cancer de la cavité buccale ou de l’oropharynx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6912,51 +6912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escala multidimensionalde fluencia em leitura: Avaliçao perceptive da leitura em escolares com e sem dislexia do desenvovimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Mendonca-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7180,51 +7180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385770v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carbone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bouchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-024-09789-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325628v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Marczyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01610-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448354v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000519427" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03413678v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.26903" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto Serge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5895" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giusti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2020_JSLHR-19-00088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Looze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Reis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202627v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2007.08.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Maisonneuve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623060v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Devoucoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fakhry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Defais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Brevet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jayr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623078v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Abderrazek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monestier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2022-32" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fredouille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798549v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798584v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482615v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2239" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belleville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281868v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098845v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962272v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocaudie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-23" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962170v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-1266" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770161v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-33" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962302v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-22" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616630v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507648v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Mendonca-Alves" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500738v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Correa-Eleste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507653v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510205v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Mendon&#231;a Alves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Correa Celeste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510450v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Pinheiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Capellini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449036v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343799v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363730v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Lei&#231;arrague" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225655v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Beladjimi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rodier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fabre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413235v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513367v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513329v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Correa-Celeste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385770v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carbone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bouchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-024-09789-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebourg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marczyk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000519427" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325628v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Marczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01610-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03413678v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.26903" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto Serge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5895" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giusti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2020_JSLHR-19-00088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Looze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Reis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202627v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2007.08.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Maisonneuve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623060v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Devoucoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fakhry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Defais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Brevet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jayr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623078v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Abderrazek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monestier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2022-32" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798549v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798584v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fredouille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017394v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2239" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482615v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belleville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281868v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098845v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocaudie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-23" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962170v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-1266" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962302v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-22" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770161v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-33" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616630v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Mendonca-Alves" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Correa-Eleste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507648v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507653v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510205v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Mendon&#231;a Alves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Correa Celeste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614978v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510450v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Pinheiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Capellini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449047v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cotte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449036v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343799v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363730v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Beladjimi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rodier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fabre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Lei&#231;arrague" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413235v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513367v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229751v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513329v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Correa-Celeste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>