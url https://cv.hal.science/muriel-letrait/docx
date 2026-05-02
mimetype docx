--- v0 (2026-03-28)
+++ v1 (2026-05-02)
@@ -295,243 +295,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps consacré aux enfants : les enseignantes et enseignants se distinguent-ils des autres diplômés de l'enseignement supérieur ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When assessing intra-familial relationships, are sociologists, psychoanalists and psychiatrists really considering different constructs ? An empirical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Letrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410620v1</w:t>
+                <w:t xml:space="preserve">hal-01437457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When assessing intra-familial relationships, are sociologists, psychoanalists and psychiatrists really considering different constructs ? An empirical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Falissard</w:t>
+                <w:t xml:space="preserve">Le temps consacré aux enfants : les enseignantes et enseignants se distinguent-ils des autres diplômés de l'enseignement supérieur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Letrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Salane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dispositifs sociaux et fiscaux en faveur des familles - Lien entre diplôme et insertion professionnelle - Dossier : "Emploi du temps" 478 (1), pp.243-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/estat.2015.10564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437457v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -750,191 +750,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02052258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enfants d’enseignant.e.s, ces « chouchous » de l’école, sont-ils « chouchouté.e.s » par leurs parents ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseignant-e-s et autres diplômé-e-s de l’enseignement du supérieur : la profession enseignante permet-elle une répartition différente et moins genrée des tâches domestiques, notamment parentales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Salane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Letrait</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437599v1</w:t>
+                <w:t xml:space="preserve">hal-01437593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignant-e-s et autres diplômé-e-s de l’enseignement du supérieur : la profession enseignante permet-elle une répartition différente et moins genrée des tâches domestiques, notamment parentales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enfants d’enseignant.e.s, ces « chouchous » de l’école, sont-ils « chouchouté.e.s » par leurs parents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Letrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Letrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437593v1</w:t>
+                <w:t xml:space="preserve">hal-01437599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1118,234 +1118,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le non-accès à la formation : quels profils ?</w:t>
+                <w:t xml:space="preserve">Le non-recours à la formation : premiers éléments d'identification de profils de non-accédant·e·s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Letrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carloni P., Lambert M. &amp; Marion-Vernoux I. (coord.). </w:t>
+              <w:t xml:space="preserve">Guillemot D. &amp; Melnik-Olive E. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours professionnels et formation : des liens renouvelés.</w:t>
+              <w:t xml:space="preserve">Formation continue et parcours professionnels : entre aspirations des salariés et contexte de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CÉREQ, Céreq-Échanges n° 9</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CÉREQ, Céreq-Échanges n° 15</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-62, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57706/cereqechanges-015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884648v1</w:t>
+                <w:t xml:space="preserve">hal-03884667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le non-recours à la formation : premiers éléments d'identification de profils de non-accédant·e·s</w:t>
+                <w:t xml:space="preserve">Le non-accès à la formation : quels profils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Letrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guillemot D. &amp; Melnik-Olive E. (coord.). </w:t>
+              <w:t xml:space="preserve">Carloni P., Lambert M. &amp; Marion-Vernoux I. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation continue et parcours professionnels : entre aspirations des salariés et contexte de l'entreprise</w:t>
+              <w:t xml:space="preserve">Parcours professionnels et formation : des liens renouvelés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CÉREQ, Céreq-Échanges n° 9</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-36, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CÉREQ, Céreq-Échanges n° 15</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03884667v1</w:t>
+                <w:t xml:space="preserve">hal-03884648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diverse forms of union and the “Gender order”</w:t>
               </w:r>
@@ -1672,51 +1672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Salane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Letrait" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8108" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Sorin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.039.0063" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410620v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10564" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437457v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hassler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Macher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01856553v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stettinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Subaltern-Workers-in-Contemporary-France-To-Be-like-Everyone-Else/Masclet-Amosse-Bernard-Cartier-Lechien-Schwartz-Siblot/p/book/9781032360577" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Tilleul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Lescure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/parcours-professionnels-et-formation-des-liens-renouveles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/formation-continue-et-parcours-professionnels-entre-aspirations-des-salaries-et-contexte-de" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57706/cereqechanges-015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wifried Rault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gaviria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Salane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Letrait" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8108" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Sorin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.039.0063" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437457v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hassler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Macher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10564" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01856553v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stettinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437599v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Subaltern-Workers-in-Contemporary-France-To-Be-like-Everyone-Else/Masclet-Amosse-Bernard-Cartier-Lechien-Schwartz-Siblot/p/book/9781032360577" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Tilleul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Lescure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/formation-continue-et-parcours-professionnels-entre-aspirations-des-salaries-et-contexte-de" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57706/cereqechanges-015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/parcours-professionnels-et-formation-des-liens-renouveles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wifried Rault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gaviria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>