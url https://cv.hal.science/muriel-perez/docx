--- v0 (2026-03-05)
+++ v1 (2026-05-03)
@@ -151,51 +151,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -742,273 +742,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTERNATIONALISATION ET RISQUE SPÉCIFIQUE D'ENTREPRISE : L'EFFET MÉDIATEUR DES PRATIQUES MANAGÉRIALES DANS LES PME</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Serboff</w:t>
+                <w:t xml:space="preserve">Les entreprises en difficulté désinvestissent-elles ? Une étude exploratoire du risque de faillite perçu dans les PME françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème CIFEPME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Trois Rivières, Canada</w:t>
+              <w:t xml:space="preserve">25ème conférence le l'Association Internationale de management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hammamet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613741v1</w:t>
+                <w:t xml:space="preserve">hal-01613735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises en difficulté désinvestissent-elles ? Une étude exploratoire du risque de faillite perçu dans les PME françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Fréchet</w:t>
+                <w:t xml:space="preserve">INTERNATIONALISATION ET RISQUE SPÉCIFIQUE D'ENTREPRISE : L'EFFET MÉDIATEUR DES PRATIQUES MANAGÉRIALES DANS LES PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Séville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Serboff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème conférence le l'Association Internationale de management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Hammamet, France</w:t>
+              <w:t xml:space="preserve">13ème CIFEPME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Trois Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613735v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERCEPTION DU RISQUE DE DÉFAILLANCE EN PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serboff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CIFEPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Trois Rivières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1046,90 +1046,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIRM'S GROWTH PROFILES AND CEO'S ATTITUDES: THE MODERATING ROLE OF GROWTH INTENTION ON FIRM'S GROWTH?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Séville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th RENT conference, Vilnius</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Vilnius, Lithuania</w:t>
@@ -1152,217 +1152,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The failure of hyper-growing firms: a study of the bankruptcy of SMEs with high growth potentia</w:t>
+                <w:t xml:space="preserve">L'hyper-croissance dans la PME : de l'hyper performance à l'hyper fragilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joy Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th RENT conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">1ère Journée du Financement de la PME/TPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613835v1</w:t>
+                <w:t xml:space="preserve">halshs-00647452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hyper-croissance dans la PME : de l'hyper performance à l'hyper fragilité</w:t>
+                <w:t xml:space="preserve">The failure of hyper-growing firms: a study of the bankruptcy of SMEs with high growth potentia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joy Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée du Financement de la PME/TPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">26th RENT conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00647452v1</w:t>
+                <w:t xml:space="preserve">hal-01613835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forte croissance continue versus forte croissance discontinue : quelles différences ?</w:t>
               </w:r>
@@ -1424,1326 +1424,1136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNE APPROCHE SOCIOPOLITIQUE ET PSYCHOCOGNITIVE DES OUTILS DE GESTION COMPTABLES ET FINANCIERS</w:t>
+                <w:t xml:space="preserve">UNE APPROCHE SOCIO-POLITIQUE ET PSYCHO-COGNITIVE DES OUTILS DE GESTION COMPTABLES ET FINANCIERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chalayer-Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité et Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, France. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, France. pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00581260v1</w:t>
+                <w:t xml:space="preserve">halshs-00522139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNE APPROCHE SOCIO-POLITIQUE ET PSYCHO-COGNITIVE DES OUTILS DE GESTION COMPTABLES ET FINANCIERS</w:t>
+                <w:t xml:space="preserve">La prévision de défaillance des PME : une application neuronale sur données qualitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, France. pp.72</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL MEETING OF FRENCH FINANCE AFFI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00522139v1</w:t>
+                <w:t xml:space="preserve">halshs-00522136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévision de défaillance des PME : une application neuronale sur données qualitatives</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">LA PREVISION DE DEFAILLANCE D'ENTREPRISES : UNE APPLICATION NEURONALE A LA CLASSIFICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAI 99 Intelligent, Systèmes, Applications et Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, PALAISEAU, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00522134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs contextuels d’efficacité des dispositifs de prévention des infections associées aux soins : les apports de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Seville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie L. van Der Mee-Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Ronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hygiènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, XXIX (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myopie et risque de défaillance en PME. N° Spécial : la défaillance et l’échec des PME, Vol.31, N°3-4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serboff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myopie et risque de défaillance en PME</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Vers une différenciation des trajectoires de Forte Croissance (FC continue vs FC discontinue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Serboff</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833945v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une différenciation des trajectoires de Forte Croissance (FC continue vs FC discontinue)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Slack financier et forte croissance dans la PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1-2), pp.71-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613785v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slack financier et forte croissance dans la PME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Claveau</w:t>
+                <w:t xml:space="preserve">Vers une théorie de l'appropriation des outils de gestion informatisés : une approche intégrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Teyssier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (1-2), pp.71-99</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mensuel de Juin (9)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613772v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARTIFICIAL NEURAL NETWORKS AND BANKRUPTCY FORECASTING : A STATE OF THE ART</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.154-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00521-005-0022-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00522129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une théorie de l'appropriation des outils de gestion informatisés : une approche intégrative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Xavier de Vaujany</w:t>
+                <w:t xml:space="preserve">L'IMPACT DES FACTEURS ORGANISATIONNELS ET STRATEGIQUES SUR L'APPROPRIATION DES OUTILS COMPTABLES ET FINANCIERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chalayer Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Romeyer</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Mensuel de Juin (9)</w:t>
+              <w:t xml:space="preserve">, 2006, 9, pp.127-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00132961v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00522439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'IMPACT DES FACTEURS ORGANISATIONNELS ET STRATEGIQUES SUR L'APPROPRIATION DES OUTILS COMPTABLES ET FINANCIERS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SME'S performance and neural classification: An application on several sectors of activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 9, pp.127-140</w:t>
+              <w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (1-2), pp.197-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00522439v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00522135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux de neurones prévoient les défaillances d'entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00522133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2753,344 +2563,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The failure of hyper-growth firms: a study of the bankruptcy of French SMEs with high growth potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">edited by R. Blackburn, F. Delmar, A. Fayolle and F. Welter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Entrepreneurship, People and Organisations : Frontiers in European Entrepreneurship Research. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing Ltd, pp.155-173, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des paliers de croissance au potentiel de développement de la PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tannery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le grand livre de l'économie PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'APPROPRIATION DES OUTILS COMPTABLES ET FINANCIERS PAR LES PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chalayer Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la conception à l'usage : vers un management de l'appropriation des outils de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, pp.115-146, 2010, Management et Société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00522457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3100,248 +2910,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slack financier et forte croissance dans la PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les différents paliers de croissance en TPE et PME et aider à les franchir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joy Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kizilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00555087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3351,131 +3161,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DE NOUVELLES APPROCHES POUR LES OUTILS COMPTABLES ET FINANCIERS : UN CADRE D'HYPOTHESES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chalayer-Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00522143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3543,51 +3353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A2823F7"/>
+    <w:nsid w:val="429B3350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3774,51 +3584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-perez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5312-3383" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723925v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048081v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Seville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Achbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;chet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalayer Rouchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384472v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Professeur En M&#233;decine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129244v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frechette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serboff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Claveau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Courault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647452v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581260v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalayer-Rouchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522139v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522134v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L. van Der Mee-Marquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Ronin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833945v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613772v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522129v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-005-0022-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7S2951QZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132961v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Romeyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522133v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682960v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555087v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kizilian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522143v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-perez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5312-3383" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723925v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048081v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Seville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Achbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;chet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalayer Rouchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384472v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Professeur En M&#233;decine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129244v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frechette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613735v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serboff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Claveau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Courault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalayer-Rouchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L. van Der Mee-Marquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Ronin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613785v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613772v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Romeyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-005-0022-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7S2951QZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555087v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kizilian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>