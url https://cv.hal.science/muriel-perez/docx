--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -742,273 +742,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises en difficulté désinvestissent-elles ? Une étude exploratoire du risque de faillite perçu dans les PME françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Fréchet</w:t>
+                <w:t xml:space="preserve">INTERNATIONALISATION ET RISQUE SPÉCIFIQUE D'ENTREPRISE : L'EFFET MÉDIATEUR DES PRATIQUES MANAGÉRIALES DANS LES PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Séville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Serboff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème conférence le l'Association Internationale de management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Hammamet, France</w:t>
+              <w:t xml:space="preserve">13ème CIFEPME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Trois Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613735v1</w:t>
+                <w:t xml:space="preserve">hal-01613741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTERNATIONALISATION ET RISQUE SPÉCIFIQUE D'ENTREPRISE : L'EFFET MÉDIATEUR DES PRATIQUES MANAGÉRIALES DANS LES PME</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Serboff</w:t>
+                <w:t xml:space="preserve">Les entreprises en difficulté désinvestissent-elles ? Une étude exploratoire du risque de faillite perçu dans les PME françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème CIFEPME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Trois Rivières, Canada</w:t>
+              <w:t xml:space="preserve">25ème conférence le l'Association Internationale de management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hammamet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613741v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERCEPTION DU RISQUE DE DÉFAILLANCE EN PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serboff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CIFEPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Trois Rivières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1046,90 +1046,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIRM'S GROWTH PROFILES AND CEO'S ATTITUDES: THE MODERATING ROLE OF GROWTH INTENTION ON FIRM'S GROWTH?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Séville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th RENT conference, Vilnius</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Vilnius, Lithuania</w:t>
@@ -1816,77 +1816,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myopie et risque de défaillance en PME. N° Spécial : la défaillance et l’échec des PME, Vol.31, N°3-4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serboff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1911,51 +1911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une différenciation des trajectoires de Forte Croissance (FC continue vs FC discontinue)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2006,51 +2006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slack financier et forte croissance dans la PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2924,51 +2924,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slack financier et forte croissance dans la PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3038,51 +3038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les différents paliers de croissance en TPE et PME et aider à les franchir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joy Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3353,51 +3353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="429B3350"/>
+    <w:nsid w:val="4BBE76D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3584,51 +3584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-perez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5312-3383" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723925v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048081v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Seville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Achbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;chet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalayer Rouchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384472v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Professeur En M&#233;decine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129244v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frechette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613735v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serboff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Claveau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Courault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalayer-Rouchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L. van Der Mee-Marquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Ronin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613785v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613772v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Romeyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-005-0022-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7S2951QZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555087v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kizilian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-perez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5312-3383" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723925v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048081v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Seville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Achbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;chet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalayer Rouchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384472v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Professeur En M&#233;decine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129244v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frechette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serboff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Claveau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Courault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalayer-Rouchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L. van Der Mee-Marquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Ronin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613785v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613772v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Romeyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-005-0022-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7S2951QZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555087v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kizilian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>