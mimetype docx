--- v0 (2026-03-04)
+++ v1 (2026-04-11)
@@ -323,51 +323,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imposition des couples en France et statut marital : simulation de trois réformes du quotient familial</w:t>
+                <w:t xml:space="preserve">Imposition des couples en France et statut marital : simulation de trois réformes du quotient conjugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Périvier</w:t>
@@ -387,75 +387,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403189v1</w:t>
+                <w:t xml:space="preserve">hal-03403186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imposition des couples en France et statut marital : simulation de trois réformes du quotient conjugal</w:t>
+                <w:t xml:space="preserve">Imposition des couples en France et statut marital : simulation de trois réformes du quotient familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Périvier</w:t>
@@ -475,73 +475,73 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403186v1</w:t>
+                <w:t xml:space="preserve">hal-03403189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1069,51 +1069,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 478-479-480, pp.5-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518126v1</w:t>
+                <w:t xml:space="preserve">hal-01300462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs sociaux et fiscaux en faveur des familles : quelle compensation du coût des enfants ?</w:t>
               </w:r>
@@ -1146,2577 +1146,2950 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 478-479-480, pp.5-34</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 478-479-480, pp.5-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/estat.2015.10555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300462v1</w:t>
+                <w:t xml:space="preserve">hal-05518126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du non-recours sur l'efficacité du RSA &amp;quot;activité&amp;quot; seul</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact du non-recours sur l'efficacité du RSA activité seul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Domingo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 467-468, pp.117-140</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 467-468, pp.117-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/estat.2014.10249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976879v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les choix d'activité des mères de jeunes enfants favorisés par le CLCA : une analyse par cas types des conséquences financières sur le cycle de vie</w:t>
+                <w:t xml:space="preserve">Impact du non-recours sur l'efficacité du RSA &amp;quot;activité&amp;quot; seul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chauffaut Delphine</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Domingo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108, pp.33-57</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 467-468, pp.117-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976825v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le RSA activité est-il ciblé sur les travailleurs pauvres au sens Eurostat ?</w:t>
+                <w:t xml:space="preserve">Les choix d'activité des mères de jeunes enfants favorisés par le CLCA : une analyse par cas types des conséquences financières sur le cycle de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Marc</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chauffaut Delphine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 104, pp. 19-36</w:t>
+              <w:t xml:space="preserve">, 2012, 108, pp.33-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976830v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aides liées à la présence d'enfant sur le cycle de vie. Prestations familiales, avantages fiscaux et avantages familiaux liés à la retraite</w:t>
+                <w:t xml:space="preserve">Le RSA activité est-il ciblé sur les travailleurs pauvres au sens Eurostat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bridenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retraites et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 61, pp.99-134</w:t>
+              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104, pp. 19-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976827v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réductions d'impôts et dette publique en France</w:t>
+                <w:t xml:space="preserve">Les aides liées à la présence d'enfant sur le cycle de vie. Prestations familiales, avantages fiscaux et avantages familiaux liés à la retraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Tinel</w:t>
+                <w:t xml:space="preserve">Catherine Bac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bridenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Retraites et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61, pp.99-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00577770v1</w:t>
+                <w:t xml:space="preserve">hal-00976827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des composantes familiales du système socio-fiscal en 2008</w:t>
+                <w:t xml:space="preserve">Réductions d'impôts et dette publique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Marc</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.109-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.116.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976833v1</w:t>
+                <w:t xml:space="preserve">halshs-00577770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité des mères de jeunes enfants et organisation de la garde : des choix complexes et souvent contraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation des composantes familiales du système socio-fiscal en 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1, pp.57-84</w:t>
+              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101, pp. 47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00271767v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibiliser l'emploi pour réduire le chômage : une évidence scientifique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activité des mères de jeunes enfants et organisation de la garde : des choix complexes et souvent contraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 50</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.57-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00637270v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00271767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du coût des services de garde sur l'offre de travail des mères et leur recours aux services de garde : une revue de la littérature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flexibiliser l'emploi pour réduire le chômage : une évidence scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers Solidarité et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.n°1</w:t>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976840v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00637270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le coût des services de garde : les effets sur l'offre de travail des mères et sur leur recours aux services de garde. Une revue de la littérature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Les effets du coût des services de garde sur l'offre de travail des mères et leur recours aux services de garde : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers Solidarité et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 1, pp.1-26</w:t>
+              <w:t xml:space="preserve">, 2007, pp.n°1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00270943v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection de l'emploi comme instrument de régulation: l'internalisation du coût des licenciements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Berta</w:t>
+                <w:t xml:space="preserve">Le coût des services de garde : les effets sur l'offre de travail des mères et sur leur recours aux services de garde. Une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et institutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 9, pp.57-84</w:t>
+              <w:t xml:space="preserve">Dossiers Solidarité et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00272181v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2000-2003 : une période de réformes du système de redistribution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La protection de l'emploi comme instrument de régulation: l'internalisation du coût des licenciements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bouton</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Berta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France Portrait Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2004-2005, pp.79-92</w:t>
+              <w:t xml:space="preserve">Economie et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9, pp.57-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00273152v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00272181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renchérissement des CDD peut être favorable à l'emploi : une analyse des décisions des entreprises en environnement incertain</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">2000-2003 : une période de réformes du système de redistribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Minez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 78, pp.163-187</w:t>
+              <w:t xml:space="preserve">France Portrait Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2004-2005, pp.79-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00270876v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00273152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets redistributifs et les avantages familiaux du système socio-fiscal en 2002</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le renchérissement des CDD peut être favorable à l'emploi : une analyse des décisions des entreprises en environnement incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France Portrait Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 2003-2004, pp.133-147</w:t>
+              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 78, pp.163-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00273155v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation des réformes récentes des barèmes fiscaux et sociaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Les effets redistributifs et les avantages familiaux du système socio-fiscal en 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Minez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers Solidarité et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 4, pp.69-98</w:t>
+              <w:t xml:space="preserve">France Portrait Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2003-2004, pp.133-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00273133v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00273155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle de microsimulation Ines : un outil d'analyse des politiques socio-fiscales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">L'évaluation des réformes récentes des barèmes fiscaux et sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Minez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers Solidarité et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 3, pp.23-43</w:t>
+              <w:t xml:space="preserve">, 2004, 4, pp.69-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00273139v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00273133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de la PPE sur l'activité des femmes : une estimation à partir du modèle Ines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fugazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Minez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 160-161, pp.79-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00273097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aides aux familles ayant de jeunes enfants : bilan de l'existant et première évaluation des réformes décidées en 2003 avec la Prestation d'accueil du jeune enfant (Paje)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Caussat</w:t>
+                <w:t xml:space="preserve">Le modèle de microsimulation Ines : un outil d'analyse des politiques socio-fiscales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Minez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers Solidarité et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 3, pp.67-92</w:t>
+              <w:t xml:space="preserve">, 2003, 3, pp.23-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00273147v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00273139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact des prestations familiales sur le revenu des ménages en 2001</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les aides aux familles ayant de jeunes enfants : bilan de l'existant et première évaluation des réformes décidées en 2003 avec la Prestation d'accueil du jeune enfant (Paje)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Minez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes et résultats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.N° 174</w:t>
+              <w:t xml:space="preserve">Dossiers Solidarité et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.67-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976873v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00273147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan redistributif de la politique familiale en 2001</w:t>
+                <w:t xml:space="preserve">Du revenu initial au revenu disponible : le point sur le système socio-fiscal en 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Données Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp. 613-624</w:t>
+              <w:t xml:space="preserve">France Portrait Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Vue d'ensemble, Chapitre Redistribution</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976872v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du revenu initial au revenu disponible : le point sur le système socio-fiscal en 2001</w:t>
+                <w:t xml:space="preserve">L'impact des prestations familiales sur le revenu des ménages en 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Minez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France Portrait Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Vue d'ensemble, Chapitre Redistribution</w:t>
+              <w:t xml:space="preserve">Etudes et résultats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.N° 174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976863v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les disparités départementales de l'aide sociale</w:t>
+                <w:t xml:space="preserve">Bilan redistributif de la politique familiale en 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Minez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ralle</w:t>
+                <w:t xml:space="preserve">Bertrand Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solidarité et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.N°3</w:t>
+              <w:t xml:space="preserve">Données Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp. 613-624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976874v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction du temps de travail: mise en évidence d'un effet sur l'offre de travail</w:t>
+                <w:t xml:space="preserve">Les disparités départementales de l'aide sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Valentin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ralle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 65 (4), pp.393-420</w:t>
+              <w:t xml:space="preserve">Solidarité et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.N°3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694108v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation, Unemployment and Wage Bargaining in a Real Business Cycle Model</w:t>
+                <w:t xml:space="preserve">Réduction du temps de travail: mise en évidence d'un effet sur l'offre de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Langot</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 62 (3-4), pp. 299-328</w:t>
+              <w:t xml:space="preserve">, 1999, 65 (4), pp.393-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976850v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation, Unemployment and Wage Bargaining in a Real Business Cycle Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Langot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 62 (3-4), pp. 299-328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaire d'efficience et coopération entre insiders et outsiders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 113-114, pp. 21-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La capacité à financer le budget de référence : une autre appréciation des niveaux de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pucci Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Lelièvre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les budgets de référence en milieu rural, en ville moyenne et en Métropole du Grand Paris. Nouvelles pistes pour l’inclusion sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp. 299-317, 2022, 9782111720305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bénéficiaires du RMI ont-ils besoin d'incitations financières ? Une remise en cause des trappes à inactivité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zajdela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travailler pour être intégré? Mutations des relations emploi-protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS-Editions, pp.129-146, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00273164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie des négociations salariales et des syndicats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zajdela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">José ALLOUCHE, Philippe BERNOUX, Bernard GAZIER, Isabelle HUAULT, Pierre LOUART, Géraldine SCHMIDT, Alain TROGNON. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.952-966, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00273195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soutien apporté par le système sociofiscal aux parents séparés : bilan et proposition de réformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Périvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/inso.207.0074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définitions et mesures de la pauvreté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une réforme de l'imposition des couples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3738,1320 +4111,1047 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les non-recourants au RSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Domingo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réductions d'impôts et dette publique : un lien à ne pas occulter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00543300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des modes de conciliation entre vie professionnelle et vie familiale pour les mères de jeunes enfants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité des modes de conciliation entre vie professionnelle et vie familiale des mères de jeunes enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976911v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des modes de conciliation entre vie professionnelle et vie familiale des mères de jeunes enfants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Diversité des modes de conciliation entre vie professionnelle et vie familiale pour les mères de jeunes enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00270948v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The history of the economic approachof trade unions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zajdela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00273202v1</w:t>
-              </w:r>
-[...271 lines deleted...]
-                <w:t xml:space="preserve">halshs-00273195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des dépenses sociales et fiscales consacrées aux enfants à charge au titre de la politique familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chaserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Math</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Haut Conseil de la Famille, de l'Enfance et de l'Âge. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude sur la situation économique et sociale des parents isolés : Niveau de vie, marché du travail et politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Périvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Bazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litti Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFCE Sciences Po Paris. 2020, 72 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur la situation économique et sociale des parents isolés : niveau de vie, marché du travail et politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Périvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Bazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] OFCE SciencesPo Paris. 2020, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03557571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voies de réforme des congés parentaux dans une stratégie globale d’accueil de la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Math</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Haut Conseil de la Famille del'Enfance et de l'Age. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre la pauvreté des familles et des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Math</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Villac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Haut Conseil de la Famille de l'Enfance et de l'Age (HCFEA). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5061,133 +5161,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménager les barèmes des prestations sociales pour les enfants en résidence alternée : quelles réponses pour quels enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIIèmes journées de l'Association d'économie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment amplifier la réduction des inégalités et de la pauvreté induite par les dispositifs sociaux et fiscaux en faveur des familles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5203,623 +5303,623 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences et perspectives de la micro-simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réductions d'impôts et dette publique : un lien à ne pas occulter</w:t>
+                <w:t xml:space="preserve">The role of tax cuts in the public debt crisis, a SFC model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les finances publiques après la crise, Journées d'étude de l'OFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France</w:t>
+              <w:t xml:space="preserve">"Stabilising an Unequal Economy? - Public Debt, Financial Regulation, and Income Distribution -" 14th Conference of the Research Network Macroeconomics and Macroeconomic Policies (FMM) Hans Böckler Stiftung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00488760v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of tax cuts in the public debt crisis, a SFC model</w:t>
+                <w:t xml:space="preserve">Réductions d'impôts et dette publique : un lien à ne pas occulter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Stabilising an Unequal Economy? - Public Debt, Financial Regulation, and Income Distribution -" 14th Conference of the Research Network Macroeconomics and Macroeconomic Policies (FMM) Hans Böckler Stiftung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Les finances publiques après la crise, Journées d'étude de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00532585v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00488760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elements for the political economy of public debt and tax cuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference in Political Economy : Beyond the crisis / organised by the IIPPE (International Initiative for Promoting Political Economy) and the Greek Scientific Association of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rethymno, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00522178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle analyse des arbitrages entre travail domestique et travail professionnel par les théories économiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Travail professionnel-travail domestique à l'épreuve du genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00271668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation des réformes récentes des barèmes fiscaux et sociaux</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les bénéficiaires du RMI ont-ils besoin d'incitations financières ? Une remise en cause des trappes à inactivité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zajdela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accès inégal à l'emploi et à la protection sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00273247v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00273251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bénéficiaires du RMI ont-ils besoin d'incitations financières ? Une remise en cause des trappes à inactivité.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évaluation des réformes récentes des barèmes fiscaux et sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Minez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Zajdela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accès inégal à l'emploi et à la protection sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00273251v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00273247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microéconomie : la concurrence parfaite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5828,65 +5928,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de France, pp.300, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5954,51 +6054,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01931C64"/>
+    <w:nsid w:val="C0664173"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6185,51 +6285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-pucci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8421-4304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391663v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume All&#232;gre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03373636v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Madec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rioux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allegre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;rivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pucci Porte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403186v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.112.0077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889037v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fragonard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03381960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Favrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2020.514t.2012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05518126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Domingo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauffaut Delphine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bridenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577770v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tinel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.116.0125" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976840v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00272181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273152v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Albouy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtioux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lapinte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Minez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fugazza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caussat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lhommeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976863v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ralle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.207.0074" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03781819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blasco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godinot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543300v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976911v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270948v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273202v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zajdela" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889004v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273164v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273195v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243214v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chaserant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collombet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Math" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04250473v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bazen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litti Esteban" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557571v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ducoudre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208472v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Portela" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208462v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976891v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976904v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488760v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532585v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271668v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273247v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273251v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976896v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-pucci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8421-4304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391663v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume All&#232;gre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03373636v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Madec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rioux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403186v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allegre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;rivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pucci Porte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.112.0077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889037v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fragonard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03381960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Favrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2020.514t.2012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300462v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05518126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10555" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05534807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Domingo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2014.10249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauffaut Delphine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bridenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.116.0125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00272181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Albouy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtioux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lapinte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Minez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270876v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273133v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fugazza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273139v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273147v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caussat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976863v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lhommeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976874v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ralle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976850v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273164v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zajdela" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888990v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.207.0074" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03781819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blasco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godinot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392349v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976908v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543300v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270948v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976911v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273202v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chaserant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collombet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Math" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04250473v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bazen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litti Esteban" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557571v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ducoudre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Portela" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976904v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532585v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522178v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273251v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273247v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976896v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>