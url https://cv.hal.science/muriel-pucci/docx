--- v1 (2026-04-11)
+++ v2 (2026-05-09)
@@ -323,51 +323,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imposition des couples en France et statut marital : simulation de trois réformes du quotient conjugal</w:t>
+                <w:t xml:space="preserve">Imposition des couples en France et statut marital : simulation de trois réformes du quotient familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Périvier</w:t>
@@ -387,75 +387,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403186v1</w:t>
+                <w:t xml:space="preserve">hal-03403189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imposition des couples en France et statut marital : simulation de trois réformes du quotient familial</w:t>
+                <w:t xml:space="preserve">Imposition des couples en France et statut marital : simulation de trois réformes du quotient conjugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Périvier</w:t>
@@ -475,51 +475,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403189v1</w:t>
+                <w:t xml:space="preserve">hal-03403186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1051,85 +1051,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 478-479-480, pp.5-34</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 478-479-480, pp.5-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/estat.2015.10555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300462v1</w:t>
+                <w:t xml:space="preserve">hal-05518126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs sociaux et fiscaux en faveur des familles : quelle compensation du coût des enfants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Favrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1146,78 +1155,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 478-479-480, pp.5-34. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 478-479-480, pp.5-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/estat.2015.10555⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05518126v1</w:t>
+                <w:t xml:space="preserve">hal-01300462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du non-recours sur l'efficacité du RSA activité seul</w:t>
               </w:r>
@@ -2665,230 +2665,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00273133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de la PPE sur l'activité des femmes : une estimation à partir du modèle Ines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Fugazza</w:t>
+                <w:t xml:space="preserve">Le modèle de microsimulation Ines : un outil d'analyse des politiques socio-fiscales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Minez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 160-161, pp.79-102</w:t>
+              <w:t xml:space="preserve">Dossiers Solidarité et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.23-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00273097v1</w:t>
+                <w:t xml:space="preserve">halshs-00273139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle de microsimulation Ines : un outil d'analyse des politiques socio-fiscales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bouton</w:t>
+                <w:t xml:space="preserve">L'influence de la PPE sur l'activité des femmes : une estimation à partir du modèle Ines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fugazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Minez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers Solidarité et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 3, pp.23-43</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 160-161, pp.79-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00273139v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00273097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aides aux familles ayant de jeunes enfants : bilan de l'existant et première évaluation des réformes décidées en 2003 avec la Prestation d'accueil du jeune enfant (Paje)</w:t>
               </w:r>
@@ -2963,286 +2963,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00273147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du revenu initial au revenu disponible : le point sur le système socio-fiscal en 2001</w:t>
+                <w:t xml:space="preserve">L'impact des prestations familiales sur le revenu des ménages en 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Minez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France Portrait Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Vue d'ensemble, Chapitre Redistribution</w:t>
+              <w:t xml:space="preserve">Etudes et résultats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.N° 174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976863v1</w:t>
+                <w:t xml:space="preserve">hal-00976873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact des prestations familiales sur le revenu des ménages en 2001</w:t>
+                <w:t xml:space="preserve">Bilan redistributif de la politique familiale en 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Minez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes et résultats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.N° 174</w:t>
+              <w:t xml:space="preserve">Données Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp. 613-624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976873v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan redistributif de la politique familiale en 2001</w:t>
+                <w:t xml:space="preserve">Du revenu initial au revenu disponible : le point sur le système socio-fiscal en 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Données Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp. 613-624</w:t>
+              <w:t xml:space="preserve">France Portrait Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Vue d'ensemble, Chapitre Redistribution</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976872v1</w:t>
+                <w:t xml:space="preserve">hal-00976863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les disparités départementales de l'aide sociale</w:t>
               </w:r>
@@ -3527,1016 +3527,1016 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 113-114, pp. 21-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soutien apporté par le système sociofiscal aux parents séparés : bilan et proposition de réformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pucci Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Périvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inso.207.0074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définitions et mesures de la pauvreté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pucci Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une réforme de l'imposition des couples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Périvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pucci Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les non-recourants au RSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réductions d'impôts et dette publique : un lien à ne pas occulter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00543300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des modes de conciliation entre vie professionnelle et vie familiale pour les mères de jeunes enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des modes de conciliation entre vie professionnelle et vie familiale des mères de jeunes enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The history of the economic approachof trade unions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zajdela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00273202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La capacité à financer le budget de référence : une autre appréciation des niveaux de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Lelièvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les budgets de référence en milieu rural, en ville moyenne et en Métropole du Grand Paris. Nouvelles pistes pour l’inclusion sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp. 299-317, 2022, 9782111720305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bénéficiaires du RMI ont-ils besoin d'incitations financières ? Une remise en cause des trappes à inactivité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zajdela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler pour être intégré? Mutations des relations emploi-protection sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS-Editions, pp.129-146, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00273164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie des négociations salariales et des syndicats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zajdela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José ALLOUCHE, Philippe BERNOUX, Bernard GAZIER, Isabelle HUAULT, Pierre LOUART, Géraldine SCHMIDT, Alain TROGNON. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.952-966, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00273195v1</w:t>
-              </w:r>
-[...691 lines deleted...]
-                <w:t xml:space="preserve">halshs-00273202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5333,191 +5333,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of tax cuts in the public debt crisis, a SFC model</w:t>
+                <w:t xml:space="preserve">Réductions d'impôts et dette publique : un lien à ne pas occulter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Stabilising an Unequal Economy? - Public Debt, Financial Regulation, and Income Distribution -" 14th Conference of the Research Network Macroeconomics and Macroeconomic Policies (FMM) Hans Böckler Stiftung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Les finances publiques après la crise, Journées d'étude de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00532585v1</w:t>
+                <w:t xml:space="preserve">halshs-00488760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réductions d'impôts et dette publique : un lien à ne pas occulter</w:t>
+                <w:t xml:space="preserve">The role of tax cuts in the public debt crisis, a SFC model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les finances publiques après la crise, Journées d'étude de l'OFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France</w:t>
+              <w:t xml:space="preserve">"Stabilising an Unequal Economy? - Public Debt, Financial Regulation, and Income Distribution -" 14th Conference of the Research Network Macroeconomics and Macroeconomic Policies (FMM) Hans Böckler Stiftung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00488760v1</w:t>
+                <w:t xml:space="preserve">hal-00532585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elements for the political economy of public debt and tax cuts</w:t>
               </w:r>
@@ -5661,217 +5661,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00271668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bénéficiaires du RMI ont-ils besoin d'incitations financières ? Une remise en cause des trappes à inactivité.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évaluation des réformes récentes des barèmes fiscaux et sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Minez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Zajdela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accès inégal à l'emploi et à la protection sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00273251v1</w:t>
+                <w:t xml:space="preserve">halshs-00273247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation des réformes récentes des barèmes fiscaux et sociaux</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les bénéficiaires du RMI ont-ils besoin d'incitations financières ? Une remise en cause des trappes à inactivité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zajdela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accès inégal à l'emploi et à la protection sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00273247v1</w:t>
+                <w:t xml:space="preserve">halshs-00273251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6054,51 +6054,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0664173"/>
+    <w:nsid w:val="579025E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6285,51 +6285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-pucci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8421-4304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391663v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume All&#232;gre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03373636v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Madec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rioux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403186v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allegre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;rivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pucci Porte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.112.0077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889037v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fragonard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03381960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Favrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2020.514t.2012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300462v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05518126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10555" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05534807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Domingo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2014.10249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauffaut Delphine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bridenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.116.0125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00272181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Albouy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtioux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lapinte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Minez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270876v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273133v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fugazza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273139v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273147v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caussat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976863v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lhommeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976874v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ralle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976850v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273164v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zajdela" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888990v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.207.0074" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03781819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blasco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godinot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392349v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976908v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543300v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270948v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976911v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273202v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chaserant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collombet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Math" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04250473v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bazen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litti Esteban" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557571v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ducoudre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Portela" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976904v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532585v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522178v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273251v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273247v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976896v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-pucci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8421-4304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391663v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume All&#232;gre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03373636v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Madec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rioux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allegre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;rivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pucci Porte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403186v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.112.0077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889037v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fragonard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03381960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Favrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2020.514t.2012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05518126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10555" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300462v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05534807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Domingo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2014.10249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauffaut Delphine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bridenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.116.0125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00272181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Albouy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtioux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lapinte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Minez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270876v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273133v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273097v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fugazza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273147v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caussat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lhommeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976874v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ralle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976850v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.207.0074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03781819v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blasco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godinot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392349v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543300v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976911v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270948v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273202v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zajdela" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889004v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chaserant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collombet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Math" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04250473v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bazen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litti Esteban" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557571v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ducoudre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Portela" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976904v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488760v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532585v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522178v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273251v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976896v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>