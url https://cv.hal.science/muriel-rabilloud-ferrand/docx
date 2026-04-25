--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (240)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (235)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,2124 +234,2124 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal Inference in Presence of Intra‐Patient Correlation due to Repeated Measurements of Exposure and Outcome in Longitudinal Settings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of early electroencephalographic patterns and epileptic seizures in acute intracerebral hemorrhage: A prospective controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Vukusic</w:t>
+                <w:t xml:space="preserve">Ziad Al-Fatuhi-Al-Jundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">Salomé Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tankéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Philipeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.70037⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.70017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076139v1</w:t>
+                <w:t xml:space="preserve">hal-05411450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive quality of census-based socio-economic indicators on Covid-19 infection risk at a fine spatial scale in France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Applying positive end-expiratory pressure before and during endotracheal tube removal versus extubation with concomitant aspiration: protocol for the randomised controlled multicentre EXSUPEEP trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Sedillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Arturo Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-03768-0⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (2), pp.e092354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-092354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248104v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxing the PI-RADS dominant sequence rule improves the characterization of high-grade prostate cancer on multiparametric MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Predictive quality of census-based socio-economic indicators on Covid-19 infection risk at a fine spatial scale in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Romain-Scelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Benet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.22076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-03768-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2025.04.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05076138v1</w:t>
+                <w:t xml:space="preserve">hal-05248104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of integrated vector management on the incidence of dengue in urban Malaysia: a cluster-randomised controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Farah Diana Ariffin</w:t>
+                <w:t xml:space="preserve">Relaxing the PI-RADS dominant sequence rule improves the characterization of high-grade prostate cancer on multiparametric MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baseilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Romain-Scelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Klich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2025.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(25)00086-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05076137v1</w:t>
+                <w:t xml:space="preserve">hal-05076138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural validity of the French version of the Child and Adolescent Scale of Participation (CASP-Fr) and factors influencing the participation of children with neuromuscular diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Fonnesu</w:t>
+                <w:t xml:space="preserve">A Bundle of Interventions to Prevent Pressure Ulcers During Prone Position in Adult Patients With Acute Respiratory Distress Syndrome: Results of a French Stepped‐Wedge Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hodane Yonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Valera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hraeich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nursing in Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (4), pp.e70084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nicc.70084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09638288.2025.2456585⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04960306v1</w:t>
+                <w:t xml:space="preserve">hal-05142638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors predictive of epidemic waves of COVID-19 in Africa during the first 2 years of the pandemic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Iwaz</w:t>
+                <w:t xml:space="preserve">Effectiveness of integrated vector management on the incidence of dengue in urban Malaysia: a cluster-randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Saadatian-Elahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Möhlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Langlois-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Diana Ariffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJID Regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijregi.2025.100574⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(25)00086-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076140v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumococcal colonization rates in children and adults in two developing countries: A prospective cross-sectional hospital-based study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Structural validity of the French version of the Child and Adolescent Scale of Participation (CASP-Fr) and factors influencing the participation of children with neuromuscular diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille de Montferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Neha Verma</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Fonnesu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.127697⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2025.2456585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411447v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of early electroencephalographic patterns and epileptic seizures in acute intracerebral hemorrhage: A prospective controlled study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Garnier</w:t>
+                <w:t xml:space="preserve">Pneumococcal colonization rates in children and adults in two developing countries: A prospective cross-sectional hospital-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoeung Chan Leakhena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shally Awasthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Daw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.127697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.127697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.70017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05411450v1</w:t>
+                <w:t xml:space="preserve">hal-05411447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying positive end-expiratory pressure before and during endotracheal tube removal versus extubation with concomitant aspiration: protocol for the randomised controlled multicentre EXSUPEEP trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
+                <w:t xml:space="preserve">Factors predictive of epidemic waves of COVID-19 in Africa during the first 2 years of the pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patient Wimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Klich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Tshilolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-092354⟩</w:t>
+              <w:t xml:space="preserve">IJID Regions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.100574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijregi.2025.100574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960311v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bundle of Interventions to Prevent Pressure Ulcers During Prone Position in Adult Patients With Acute Respiratory Distress Syndrome: Results of a French Stepped‐Wedge Randomized Controlled Trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying malaria epidemic periods in Togo by health district and target group: a generalised additive model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Hraeich</w:t>
+                <w:t xml:space="preserve">Anne Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchaa Bakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinah Atcha-Oubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchassama Tchadjobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nursing in Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nicc.70084⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-025-10956-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142638v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying malaria epidemic periods in Togo by health district and target group: a generalised additive model approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">eCAPRI: a novel tool combining clinical and imaging data for post-TAVI mortality prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Ecochard</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Lartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Harbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Della Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssam Djahnine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nempont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-025-10956-w⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-025-12184-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248109v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of early electroencephalographic patterns and epileptic seizures in acute intracerebral hemorrhage: A prospective controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Al-Fatuhi-Al-Jundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tankéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Philipeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/epi.70017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in the 6-min walk test among 71 patients with cystic fibrosis treated with elexacaftor/tezacaftor/ivacaftor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 244, pp.108178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmed.2025.108178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eCAPRI: a novel tool combining clinical and imaging data for post-TAVI mortality prediction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aïssam Djahnine</w:t>
+                <w:t xml:space="preserve">Causal Inference in Presence of Intra‐Patient Correlation due to Repeated Measurements of Exposure and Outcome in Longitudinal Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Nempont</w:t>
+                <w:t xml:space="preserve">Sandra Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00330-025-12184-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sim.70037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480031v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring malaria prediction models in Togo: a time series forecasting by health district and target group</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-RBD IgG dynamics following infection or vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tchaa Abalo Bakai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">Amira Harrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Saker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Generenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-066547⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (26), pp.126464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2024.126464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786545v1</w:t>
+                <w:t xml:space="preserve">hal-04786537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-RBD IgG dynamics following infection or vaccination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Generenaz</w:t>
+                <w:t xml:space="preserve">Exploring malaria prediction models in Togo: a time series forecasting by health district and target group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Saade</w:t>
+                <w:t xml:space="preserve">Tchaa Abalo Bakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinah Atcha-Oubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchassama Tchadjobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42 (26), pp.126464. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.e066547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2024.126464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-066547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786537v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multifaceted risk management program to improve the reporting rate of patient safety incidents in primary care: a cluster-randomised controlled trial</w:t>
               </w:r>
@@ -2376,51 +2376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Buchet-Poyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Keriel-Gascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2510,51 +2510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Melodelima-Gonindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2733,28719 +2733,28049 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of high-grade prostate cancer at multiparametric MRI: assessment of PI-RADS version 2.1 and version 2 descriptors across 21 readers with varying experience (MULTI study)</w:t>
+                <w:t xml:space="preserve">Discussions on VT4COVID – Authors' reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Di Franco</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Souchon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Colombel</w:t>
+                <w:t xml:space="preserve">Fatima Chorfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ruffion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Bitker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insights into Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.49. </w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (11), pp.e91-e92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13244-023-01391-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2213-2600(23)00344-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176536v1</w:t>
+                <w:t xml:space="preserve">hal-04531580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-low tidal volume ventilation for COVID-19-related ARDS in France (VT4COVID): a multicentre, open-label, parallel-group, randomised trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Richard</w:t>
+                <w:t xml:space="preserve">Nicolas Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hodane Yonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Chorfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (11), pp.991-1002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S2213-2600(23)00221-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcomes of pregnancies with preterm premature rupture of membranes occurring before 24 weeks of gestation: An 11‐year observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Gauthier-Moulinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim‐an Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Gynecology and Obstetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 162 (2), pp.590-595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ijgo.14700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zone-specific computer-aided diagnosis system aimed at characterizing ISUP ≥ 2 prostate cancers on multiparametric magnetic resonance images: evaluation in a cohort of patients on active surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Arber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séphora Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Urology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41 (12), pp.3527-3533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00345-023-04643-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zone-specific computer-aided diagnosis system aimed at characterizing ISUP ≥ 2 prostate cancers on multiparametric magnetic resonance images: evaluation in a cohort of patients on active surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Arber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séphora Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Urology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41 (12), pp.3527-3533. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00345-023-04643-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussions on VT4COVID – Authors' reply</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stronger Impact of COVID-19 in Nursing Homes of a French Region During the Second Pandemic Wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatima Chorfa</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mad-Hélénie Elsensohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bitker</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Voirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-2600(23)00344-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6), pp.885-891.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2023.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531580v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with the nutritional status of children under 5 years of age in Guinea between 2005 and 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salifou Talassone Bangoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séphora Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoudou Condé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (3), pp.540-549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1368980022002622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stronger Impact of COVID-19 in Nursing Homes of a French Region During the Second Pandemic Wave</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the number of probable new SARS-CoV-2 infections among tested subjects from the number of confirmed cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Voirin</w:t>
+                <w:t xml:space="preserve">Y. M. Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bénet</w:t>
+                <w:t xml:space="preserve">P. M. Wimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. B. Katchunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bengehya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Miganda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2023.04.001⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-023-02077-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176532v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité de la qualité de recueil des données dans un registre : proposition d’une démarche d’analyse et application au registre REIN</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of a training program for emergency medical service physician dispatchers to reduce emergency departments visits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Mercadal</w:t>
+                <w:t xml:space="preserve">Amandine Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+                <w:t xml:space="preserve">Thomas Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ndt.2023.16⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (2), pp.484-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jgs.18101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176534v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a training program for emergency medical service physician dispatchers to reduce emergency departments visits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adélaïde Vincent</w:t>
+                <w:t xml:space="preserve">Investigating the Long-term Effect of Pregnancy on the Course of Multiple Sclerosis Using Causal Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Jomard</w:t>
+                <w:t xml:space="preserve">Marc Debouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Comte</w:t>
+                <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 71 (2), pp.484-495. </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 100 (12), pp.e1296-e1308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jgs.18101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000206774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382564v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the number of probable new SARS-CoV-2 infections among tested subjects from the number of confirmed cases</w:t>
+                <w:t xml:space="preserve">Diversité de la qualité de recueil des données dans un registre : proposition d’une démarche d’analyse et application au registre REIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. M. Diarra</w:t>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. M. Wimba</w:t>
+                <w:t xml:space="preserve">Fabien Duthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. B. Katchunga</w:t>
+                <w:t xml:space="preserve">Sylvie Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Bengehya</w:t>
+                <w:t xml:space="preserve">Lucile Mercadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Miganda</w:t>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.272. </w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.155-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12874-023-02077-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ndt.2023.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382523v1</w:t>
+                <w:t xml:space="preserve">hal-04176534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Long-term Effect of Pregnancy on the Course of Multiple Sclerosis Using Causal Inference</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of high-grade prostate cancer at multiparametric MRI: assessment of PI-RADS version 2.1 and version 2 descriptors across 21 readers with varying experience (MULTI study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Debouverie</w:t>
+                <w:t xml:space="preserve">Florian Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Le Page</w:t>
+                <w:t xml:space="preserve">Alain Ruffion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 100 (12), pp.e1296-e1308. </w:t>
+              <w:t xml:space="preserve">Insights into Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000206774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13244-023-01391-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963580v1</w:t>
+                <w:t xml:space="preserve">hal-04176536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Value of Optic Nerve Sheath Diameter for Diagnosis of Intracranial Hypertension in Children With Severe Brain Injury</w:t>
+                <w:t xml:space="preserve">Feasibility and efficacy of combined pancreatic islet-lung transplantation in cystic fibrosis-related diabetes–PIM study: A multicenter phase 1–2 trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Cour-Andlauer</w:t>
+                <w:t xml:space="preserve">Luc Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Portefaix</w:t>
+                <w:t xml:space="preserve">Clothilde Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Wroblewski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">Marion Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Bordet</w:t>
+                <w:t xml:space="preserve">Benjamin Renaud Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fped.2022.894449⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (7), pp.1861-1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajt.17058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176566v1</w:t>
+                <w:t xml:space="preserve">hal-04176576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the COVID-19 pandemic challenges for operational adaptations of a cluster randomized controlled trial on dengue vector control in Malaysia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy of careHPV ™ human papillomavirus screening versus conventional cytology tests for the detection of precancerous and cancerous cervical lesions among women living with HIV‐1 in Lao People's Democratic Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Schmitt</w:t>
+                <w:t xml:space="preserve">Phimpha Paboriboune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keokedthong Phongsavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phetsamone Arounlangsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Flaissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oukham Aphayarath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-022-13026-x⟩</w:t>
+              <w:t xml:space="preserve">Cancer Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (9), pp.1984-1994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cam4.4502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03694160v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 outbreaks in nursing homes: A strong link with the coronavirus spread in the surrounding population, France, March to July 2020</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Voirin</w:t>
+                <w:t xml:space="preserve">Effectiveness of seasonal malaria chemoprevention in three regions of Togo: a population-based longitudinal study from 2013 to 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchaa Bakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Iwaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinah Atcha-Oubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchassama Tchadjobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0261756⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-022-04434-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533977v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and efficacy of combined pancreatic islet-lung transplantation in cystic fibrosis-related diabetes–PIM study: A multicenter phase 1–2 trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety and efficacy of prophylactic levetiracetam for prevention of epileptic seizures in the acute phase of intracerebral haemorrhage (PEACH): a randomised, double-blind, placebo-controlled, phase 3 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Renaud Picard</w:t>
+                <w:t xml:space="preserve">Laure Peter-Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Grenet</w:t>
+                <w:t xml:space="preserve">Frédéric Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie André-Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajt.17058⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (9), pp.781-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1474-4422(22)00235-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176576v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03833172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of ISUP ≥2 prostate cancers using multiparametric MRI: prospective multicentre assessment of the non-inferiority of an artificial intelligence system as compared to the PI-RADS V.2.1 score (CHANGE study)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-design and evaluation of a patient-centred transition programme for stroke patients, combining case management and access to an internet information platform: study protocol for a randomized controlled trial - NAVISTROKE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Mansuy</w:t>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Magaud</w:t>
+                <w:t xml:space="preserve">Marion Delvallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Damiolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Preau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-051274⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-022-07907-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385159v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03694856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase of recurrent central line-associated bloodstream infections in children with home parenteral nutrition in a rehabilitation care facility compared to home</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of ISUP ≥2 prostate cancers using multiparametric MRI: prospective multicentre assessment of the non-inferiority of an artificial intelligence system as compared to the PI-RADS V.2.1 score (CHANGE study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barreto</w:t>
+                <w:t xml:space="preserve">Olivier Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marotte</w:t>
+                <w:t xml:space="preserve">Carole Lartizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.07.030⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.e051274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-051274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03833173v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design and evaluation of a patient-centred transition programme for stroke patients, combining case management and access to an internet information platform: study protocol for a randomized controlled trial - NAVISTROKE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increase of recurrent central line-associated bloodstream infections in children with home parenteral nutrition in a rehabilitation care facility compared to home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Damiolini</w:t>
+                <w:t xml:space="preserve">L. Tourvieilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Marchal</w:t>
+                <w:t xml:space="preserve">E. Jandot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Preau</w:t>
+                <w:t xml:space="preserve">T. Quessada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-022-07907-5⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (9), pp.1961-1968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03694856v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03833173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined model-based and deep learning-based automated 3D zonal segmentation of the prostate on T2-weighted MR images: clinical evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cezar Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vlachomitrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gouttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (5), pp.3248-3259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00330-021-08408-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of seasonal malaria chemoprevention in three regions of Togo: a population-based longitudinal study from 2013 to 2020</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tchassama Tchadjobo</w:t>
+                <w:t xml:space="preserve">Additional value of chest CT AI-based quantification of lung involvement in predicting death and ICU admission for COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Galzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Vlachomitrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nempont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Carolus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-022-04434-w⟩</w:t>
+              <w:t xml:space="preserve">Research in Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.100018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.redii.2022.100018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176542v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of prophylactic levetiracetam for prevention of epileptic seizures in the acute phase of intracerebral haemorrhage (PEACH): a randomised, double-blind, placebo-controlled, phase 3 trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boulogne</w:t>
+                <w:t xml:space="preserve">Evaluation of commercial Anti-SARS-CoV-2 neutralizing antibody assays in seropositive subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Saker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Escuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pitiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Massardier-Pilonchéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152 (1), pp.105169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2022.105169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s1474-4422(22)00235-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03833172v1</w:t>
+                <w:t xml:space="preserve">hal-03699350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of careHPV ™ human papillomavirus screening versus conventional cytology tests for the detection of precancerous and cancerous cervical lesions among women living with HIV‐1 in Lao People's Democratic Republic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oukham Aphayarath</w:t>
+                <w:t xml:space="preserve">Dialysis-network variability in home dialysis use not explained by patient characteristics: a national registry-based cohort study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Béchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kolko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caillette Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cam4.4502⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (10), pp.1962-1973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfac055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176577v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of commercial Anti-SARS-CoV-2 neutralizing antibody assays in seropositive subjects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Massardier-Pilonchéry</w:t>
+                <w:t xml:space="preserve">Gain in net survival from hypertension control over the last half-century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lantelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahinaz Moulayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Mouly-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Debouzy-Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2022.105169⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurjpc/zwab094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699350v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialysis-network variability in home dialysis use not explained by patient characteristics: a national registry-based cohort study in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Bayer</w:t>
+                <w:t xml:space="preserve">Comorbidities may offset expected improved survival after transcatheter aortic valve replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lantelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chan Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Heart Journal Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehjopen/oeac029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfac055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04176578v1</w:t>
+                <w:t xml:space="preserve">hal-04176564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain in net survival from hypertension control over the last half-century</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive Value of Optic Nerve Sheath Diameter for Diagnosis of Intracranial Hypertension in Children With Severe Brain Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Debouzy-Berge</w:t>
+                <w:t xml:space="preserve">Fleur Cour-Andlauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Portefaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Wroblewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurjpc/zwab094⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2022.894449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385186v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional value of chest CT AI-based quantification of lung involvement in predicting death and ICU admission for COVID-19 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Heike Carolus</w:t>
+                <w:t xml:space="preserve">COVID-19 outbreaks in nursing homes: A strong link with the coronavirus spread in the surrounding population, France, March to July 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Étard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mad-Hélénie Elsensohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.redii.2022.100018⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.e0261756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0261756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176530v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comorbidities may offset expected improved survival after transcatheter aortic valve replacement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Aubry</w:t>
+                <w:t xml:space="preserve">Addressing the COVID-19 pandemic challenges for operational adaptations of a cluster randomized controlled trial on dengue vector control in Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Saadatian-Elahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Chan Peng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Riche</w:t>
+                <w:t xml:space="preserve">Neal Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Möhlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Diana Ariffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraud Souteyrand</w:t>
+                <w:t xml:space="preserve">Frederic Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (3), </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ehjopen/oeac029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-022-13026-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176564v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03694160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A key role for conservative treatment in the management of pituitary apoplexy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring the effectiveness of integrated vector management with targeted outdoor residual spraying and autodissemination devices on the incidence of dengue in urban Malaysia in the iDEM trial (intervention for Dengue Epidemiology in Malaysia): study protocol for a cluster randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Saadatian-Elahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neal Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Möhlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Langlois-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Marx</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jouanneau</w:t>
+                <w:t xml:space="preserve">Remco Suer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12020-020-02499-8⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05298-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114949v1</w:t>
+                <w:t xml:space="preserve">hal-03453593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Topical Instillation From Single-dose and Multidose Eye Drop Containers in Glaucoma: A Multicenter Randomized Cross-sectional Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determining the Interrater Reliability of the SOFMER Activity Score (version 2) for Individuals in Rehabilitation Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Aptel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">Marie-Doriane Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaucoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/IJG.0000000000001867⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2021.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176627v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs prédictifs de réponse au méthotrexate dans la dermatite atopique de l’adulte</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motifs et résultats de consultations de mineurs non accompagnés dans une permanence d’accès aux soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Plaete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schlienger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Letrilliart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fander.2021.09.443⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 33 (3), pp.369-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.213.0369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853837v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six-month antibody response to SARS-CoV-2 in healthcare workers assessed by virus neutralization and commercial assays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Evaluation of High-Throughput SARS-CoV-2 Serological Assays in a Longitudinal Cohort of Patients with Mild COVID-19: Clinical Sensitivity, Specificity, and Association with Virus Neutralization Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Anne Trabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Escuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kahina Saker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.01.003⟩</w:t>
+              <w:t xml:space="preserve">Clinical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (5), pp.742-752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/clinchem/hvaa336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187610v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chest CT for rapid triage of patients in multiple emergency departments during COVID-19 epidemic: experience report from a large French university hospital</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gouttard</w:t>
+                <w:t xml:space="preserve">Evaluation of commercial anti-SARS-CoV-2 antibody assays and comparison of standardized titers in vaccinated healthcare workers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Saker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Escuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pitiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Massardier-Pilonchéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-020-07154-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01746-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601648v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The COVID-19 pandemic is deepening the health crisis in South Kivu, Democratic Republic of Congo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séraphine Lugwarha</w:t>
+                <w:t xml:space="preserve">A beat-by-beat cardiovascular index, CARDEAN, to titrate opioid administration in the setting of orthopaedic surgery: a prospective randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Wey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Loheas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lamblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2021.03.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (6), pp.1311-1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10877-020-00597-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176630v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs et résultats de consultations de mineurs non accompagnés dans une permanence d’accès aux soins</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-dimensional propensity scores improved the control of indication bias in surgical comparative effectiveness studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Polazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Armoiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Labarère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.213.0369⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130, pp.78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2020.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176567v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03282705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of High-Throughput SARS-CoV-2 Serological Assays in a Longitudinal Cohort of Patients with Mild COVID-19: Clinical Sensitivity, Specificity, and Association with Virus Neutralization Test</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">Seasonality of confirmed malaria cases from 2008 to 2017 in Togo: a time series analysis by health district and target group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchaa Bakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinah Atcha-Oubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchassama Tchadjobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/clinchem/hvaa336⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-021-06893-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386992v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of commercial anti-SARS-CoV-2 antibody assays and comparison of standardized titers in vaccinated healthcare workers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Paul</w:t>
+                <w:t xml:space="preserve">Improving patient self-reporting of antihypertensive adverse drug events in primary care: a stepped wedge cluster randomised trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buchet-Poyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Occelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Langlois-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Figon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.01746-21⟩</w:t>
+              <w:t xml:space="preserve">BMC Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12875-021-01478-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453530v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03331037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-label randomized controlled trial of ultra-low tidal ventilation without extracorporeal circulation in patients with COVID-19 pneumonia and moderate to severe ARDS: study protocol for the VT4COVID trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Wallet</w:t>
+                <w:t xml:space="preserve">Usefulness of Thoracic Aortic Calcium to Predict 1-Year Mortality After Transcatheter Aortic Valve Implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad Hamandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Grayburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Al-Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna van Zyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05665-z⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, pp.103-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2020.10.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531628v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nurse-Led Bridging Program to Reduce 30-Day Readmissions of Older Patients Discharged From Acute Care Units</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Riche</w:t>
+                <w:t xml:space="preserve">Gain in net survival from hypertension control over the last half-century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lantelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahinaz Moulayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Mouly-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Debouzy-Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2020.09.015⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurjpc/zwab094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385199v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality of confirmed malaria cases from 2008 to 2017 in Togo: a time series analysis by health district and target group</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Bossard</w:t>
+                <w:t xml:space="preserve">Development and Validation of a Predictive Model of Hypovitaminosis D in General Adult Population: SCOPYD Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-021-06893-z⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 ((8)), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13082526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453477v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dimensional propensity scores improved the control of indication bias in surgical comparative effectiveness studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Validation of a Bayesian Network for Supporting the Etiological Diagnosis of Uveitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Romain-Scelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Payet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Labarère</w:t>
+                <w:t xml:space="preserve">Laurent Kodjikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2020.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (15), pp.3398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10153398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03282705v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving patient self-reporting of antihypertensive adverse drug events in primary care: a stepped wedge cluster randomised trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Figon</w:t>
+                <w:t xml:space="preserve">Clinical and laboratory characteristics of symptomatic healthcare workers with suspected COVID-19: a prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Brengel-Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Quéromès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12875-021-01478-w⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.14977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-93828-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03331037v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of Thoracic Aortic Calcium to Predict 1-Year Mortality After Transcatheter Aortic Valve Implantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johanna van Zyl</w:t>
+                <w:t xml:space="preserve">Open-label randomized controlled trial of ultra-low tidal ventilation without extracorporeal circulation in patients with COVID-19 pneumonia and moderate to severe ARDS: study protocol for the VT4COVID trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hodane Yonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bitker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2020.10.045⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05665-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601643v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain in net survival from hypertension control over the last half-century</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Constance Debouzy-Berge</w:t>
+                <w:t xml:space="preserve">Evaluation of High-Throughput SARS-CoV-2 Serological Assays in a Longitudinal Cohort of Patients with Mild COVID-19: Clinical Sensitivity, Specificity, and Association with Virus Neutralization Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Anne Trabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Escuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurjpc/zwab094⟩</w:t>
+              <w:t xml:space="preserve">Clinical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (5), pp.742-752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/clinchem/hvaa336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441009v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the Interrater Reliability of the SOFMER Activity Score (version 2) for Individuals in Rehabilitation Centers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparison of Topical Instillation From Single-dose and Multidose Eye Drop Containers in Glaucoma: A Multicenter Randomized Cross-sectional Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Aptel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Villemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cunnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Sallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Doriane Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2021.11.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Glaucoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (8), pp.718-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/IJG.0000000000001867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582488v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the effectiveness of integrated vector management with targeted outdoor residual spraying and autodissemination devices on the incidence of dengue in urban Malaysia in the iDEM trial (intervention for Dengue Epidemiology in Malaysia): study protocol for a cluster randomized controlled trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tim Möhlmann</w:t>
+                <w:t xml:space="preserve">Six-month antibody response to SARS-CoV-2 in healthcare workers assessed by virus neutralization and commercial assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Anne Trabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Langlois-Jacques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Remco Suer</w:t>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Saker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05298-2⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453593v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A beat-by-beat cardiovascular index, CARDEAN, to titrate opioid administration in the setting of orthopaedic surgery: a prospective randomized trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">The COVID-19 pandemic is deepening the health crisis in South Kivu, Democratic Republic of Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Écochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patient Wimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Bengehya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bianga Katchunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séraphine Lugwarha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10877-020-00597-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105, pp.716-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2021.03.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176645v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a Predictive Model of Hypovitaminosis D in General Adult Population: SCOPYD Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rippert</w:t>
+                <w:t xml:space="preserve">Facteurs prédictifs de réponse au méthotrexate dans la dermatite atopique de l’adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Jaulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Jaulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hacard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13082526⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (8), pp.A57-A58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fander.2021.09.443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364364v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a Bayesian Network for Supporting the Etiological Diagnosis of Uveitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A key role for conservative treatment in the management of pituitary apoplexy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Borson Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tilikete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Jamilloux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Kodjikian</w:t>
+                <w:t xml:space="preserve">Emmanuel Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10153398⟩</w:t>
+              <w:t xml:space="preserve">Endocrine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (1), pp.168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12020-020-02499-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453589v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and laboratory characteristics of symptomatic healthcare workers with suspected COVID-19: a prospective cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Bal</w:t>
+                <w:t xml:space="preserve">Chest CT for rapid triage of patients in multiple emergency departments during COVID-19 epidemic: experience report from a large French university hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Ducray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sesilia Vlachomitrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Brengel-Pesce</w:t>
+                <w:t xml:space="preserve">Maude Bouscambert-Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gaymard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guibert</w:t>
+                <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gouttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-93828-y⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (2), pp.795-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-020-07154-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411150v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-label randomized controlled trial of ultra-low tidal ventilation without extracorporeal circulation in patients with COVID-19 pneumonia and moderate to severe ARDS: study protocol for the VT4COVID trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Wallet</w:t>
+                <w:t xml:space="preserve">Cellular and Molecular Impact of Vitrification Versus Slow Freezing on Ovarian Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benchaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05665-z⟩</w:t>
+              <w:t xml:space="preserve">Tissue Engineering Part C: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (5), pp.276-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ten.TEC.2020.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704468v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of Thoracic Aortic Calcium to Predict 1-Year Mortality After Transcatheter Aortic Valve Implantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johanna van Zyl</w:t>
+                <w:t xml:space="preserve">A beat-by-beat cardiovascular index, CARDEAN, to titrate opioid administration in the setting of orthopaedic surgery: a prospective randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Wey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Loheas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lamblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2020.10.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (6), pp.1311-1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10877-020-00597-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385219v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of High-Throughput SARS-CoV-2 Serological Assays in a Longitudinal Cohort of Patients with Mild COVID-19: Clinical Sensitivity, Specificity, and Association with Virus Neutralization Test</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">Comparison of iohexol plasma clearance formulas vs. inulin urinary clearance for measuring glomerular filtration rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Joannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. De Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/clinchem/hvaa336⟩</w:t>
+              <w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (3), pp.571-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cclm-2020-0770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176632v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03261163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of paraneoplastic neurologic syndromes and autoimmune encephalitides in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Joubert</w:t>
+                <w:t xml:space="preserve">The area between ROC curves, a non‐parametric method to evaluate a biomarker for patient treatment selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Blangero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laurent-Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Malicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000000883⟩</w:t>
+              <w:t xml:space="preserve">Biometrical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (6), pp.1476-1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bimj.201900171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385226v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nurse-Led Bridging Program to Reduce 30-Day Readmissions of Older Patients Discharged From Acute Care Units</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Patterns of hip migration in non-ambulant children with cerebral palsy: A prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Riche</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2020.09.015⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.400 - 407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03268232v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of paraneoplastic neurologic syndromes and autoimmune encephalitides in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Joubert</w:t>
+                <w:t xml:space="preserve">Pregnancy outcome in women with cystic fibrosis and poor pulmonary function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitterie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousset Jablonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Poupon-Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/nxi.0000000000000883⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.80 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2019.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371442v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dashboard for monitoring preventive measures in response to COVID-19 outbreak in the Democratic Republic of Congo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Longo-Mbenza</w:t>
+                <w:t xml:space="preserve">Influence of trends in hospital volume over time on patient outcomes for high-risk surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Polazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lifante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s41182-020-00262-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-020-05126-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948313v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy outcome in women with cystic fibrosis and poor pulmonary function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">Changes in registered malaria cases and deaths in Togo from 2008 to 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchaa Bakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Iwaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinah Atcha-Oubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchassama Tchadjobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2019.06.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.298-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489990v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The area between ROC curves, a non‐parametric method to evaluate a biomarker for patient treatment selection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Côme Lepage</w:t>
+                <w:t xml:space="preserve">Arterial endofibrosis in endurance athletes: Prospective comparison of the diagnostic accuracy of intra-arterial digital subtraction angiography and computed tomography angiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Feugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutain-Majorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Girouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bimj.201900171⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.463 - 471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2020.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176671v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of hip migration in non-ambulant children with cerebral palsy: A prospective cohort study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Bayesian method to estimate the optimal threshold of a marker used to select patients' treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Blangero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Écochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.04.008⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), pp.29-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280218821394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492581v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in registered malaria cases and deaths in Togo from 2008 to 2017</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tchassama Tchadjobo</w:t>
+                <w:t xml:space="preserve">Adherence to lumacaftor-ivacaftor therapy in patients with cystic fibrosis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Olivereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Nave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Perceval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.10.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2019.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189935v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A beat-by-beat cardiovascular index, CARDEAN, to titrate opioid administration in the setting of orthopaedic surgery: a prospective randomized trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">Assessment of serological techniques for screening patients for COVID-19 (COVID-SER): a prospective, multicentric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trouillet-Assant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Albert Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Nazare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10877-020-00597-6⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.e041268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-041268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385222v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03268243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of iohexol plasma clearance formulas vs. inulin urinary clearance for measuring glomerular filtration rate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. De Souza</w:t>
+                <w:t xml:space="preserve">Fast diagnostic test for familial Mediterranean fever based on a kinase inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Magnotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Malsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/cclm-2020-0770⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.annrheumdis-2020-218366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-218366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03261163v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and Molecular Impact of Vitrification Versus Slow Freezing on Ovarian Tissue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Benchaib</w:t>
+                <w:t xml:space="preserve">Role for Vascular Factors in Long-Term Outcomes After Transcatheter Aortic Valve Implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bècle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Souteyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eltchaninoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Engineering Part C: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ten.TEC.2020.0063⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, pp.1884-1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2020.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176673v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of trends in hospital volume over time on patient outcomes for high-risk surgery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Grinberg</w:t>
+                <w:t xml:space="preserve">A dashboard for monitoring preventive measures in response to COVID-19 outbreak in the Democratic Republic of Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patient Mijiriro Wimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Aimé Bazeboso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bianga Katchunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Tshilolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Longo-Mbenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-020-05126-4⟩</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48, pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41182-020-00262-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176674v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted outdoor residual spraying, autodissemination devices and their combination against Aedes mosquitoes: field implementation in a Malaysian urban setting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rose Nani Mudin</w:t>
+                <w:t xml:space="preserve">Epidemiology of paraneoplastic neurologic syndromes and autoimmune encephalitides in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Vogrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Muñiz-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007485320000188⟩</w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (6), pp.e883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/nxi.0000000000000883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176668v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial endofibrosis in endurance athletes: Prospective comparison of the diagnostic accuracy of intra-arterial digital subtraction angiography and computed tomography angiography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Boutier</w:t>
+                <w:t xml:space="preserve">Epidemiology of paraneoplastic neurologic syndromes and autoimmune encephalitides in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Vogrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Muñiz-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2020.03.003⟩</w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000000883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491059v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian method to estimate the optimal threshold of a marker used to select patients' treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Nurse-Led Bridging Program to Reduce 30-Day Readmissions of Older Patients Discharged From Acute Care Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Occelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poupon-Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280218821394⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (6), pp.1292-1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2020.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974173v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03268232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to lumacaftor-ivacaftor therapy in patients with cystic fibrosis in France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Significance of the CAPRI risk score to predict heart failure hospitalization post-TAVI: The CAPRI-HF study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Harbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraud Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2019.09.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 296, pp.98-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2019.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440090v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast diagnostic test for familial Mediterranean fever based on a kinase inhibitor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breast abscesses in lactating women: evidences for ultrasound-guided percutaneous drainage to avoid surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gjorgjievska Delov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Peyron-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-218366⟩</w:t>
+              <w:t xml:space="preserve">Emergency Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (5), pp.507-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10140-019-01694-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963374v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of serological techniques for screening patients for COVID-19 (COVID-SER): a prospective, multicentric study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Fascia</w:t>
+                <w:t xml:space="preserve">Acute Retinal Necrosis: Virological Features Using Quantitative Polymerase Chain Reaction, Therapeutic Management, and Clinical Outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Janin-Manificat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-041268⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 208, pp.376 - 386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajo.2019.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03268243v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role for Vascular Factors in Long-Term Outcomes After Transcatheter Aortic Valve Implantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Eltchaninoff</w:t>
+                <w:t xml:space="preserve">Postsurgery analgesic and sedative drug use in a French neonatal intensive care unit: A single-center retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benahmed-Canat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Plaisant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Canat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2020.03.010⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.145 - 150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2019.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490401v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast abscesses in lactating women: evidences for ultrasound-guided percutaneous drainage to avoid surgery</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantifying Long-term Changes in Lung Function and Exacerbations after Initiation of Azithromycin in Cystic Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamoussa Diabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Durieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergency Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10140-019-01694-z⟩</w:t>
+              <w:t xml:space="preserve">Annals of the American Thoracic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1513/AnnalsATS.201812-882OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176683v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postsurgery analgesic and sedative drug use in a French neonatal intensive care unit: A single-center retrospective cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Canat</w:t>
+                <w:t xml:space="preserve">Minoxidil versus placebo in the treatment of arterial wall hypertrophy in children with Williams Beuren Syndrome: a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Kassai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Thambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2019.02.011⟩</w:t>
+              <w:t xml:space="preserve">BMC Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12887-019-1544-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486149v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Retinal Necrosis: Virological Features Using Quantitative Polymerase Chain Reaction, Therapeutic Management, and Clinical Outcomes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Predicting early post-operative remission in pituitary adenomas: evaluation of the modified knosp classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Buchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lapras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasiljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Borson-Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajo.2019.08.007⟩</w:t>
+              <w:t xml:space="preserve">Pituitary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (5), pp.467-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11102-019-00976-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488365v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minoxidil versus placebo in the treatment of arterial wall hypertrophy in children with Williams Beuren Syndrome: a randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Thambo</w:t>
+                <w:t xml:space="preserve">Use of prostate systematic and targeted biopsy on the basis of multiparametric MRI in biopsy-naive patients (MRI-FIRST): a prospective, multicentre, paired diagnostic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Renard-Penna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12887-019-1544-1⟩</w:t>
+              <w:t xml:space="preserve">Lancet Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.100-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1470-2045(18)30569-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382896v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting early post-operative remission in pituitary adenomas: evaluation of the modified knosp classification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bilateral adrenalectomy in Cushing's disease: Altered long-term quality of life compared to other treatment options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Borson-Chazot</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lifante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Siamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pituitary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11102-019-00976-6⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80, pp.32 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114815v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of prostate systematic and targeted biopsy on the basis of multiparametric MRI in biopsy-naive patients (MRI-FIRST): a prospective, multicentre, paired diagnostic study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roy</w:t>
+                <w:t xml:space="preserve">Intentional early delivery versus expectant management for preterm premature rupture of membranes at 28-32 weeks' gestation: A multicentre randomized controlled trial (MICADO STUDY)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Claris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1470-2045(18)30569-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 233, pp.30--37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2018.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180082v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of the CAPRI risk score to predict heart failure hospitalization post-TAVI: The CAPRI-HF study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geraud Souteyrand</w:t>
+                <w:t xml:space="preserve">Prevalence of infection among asymptomatic and paucisymptomatic contact persons exposed to Ebola virus in Guinea: a retrospective, cross-sectional observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Saliou Kalifa Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahidjo Ayouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thaurignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2019.08.033⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.308-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(18)30649-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440099v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Long-term Changes in Lung Function and Exacerbations after Initiation of Azithromycin in Cystic Fibrosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lydie Lemonnier</w:t>
+                <w:t xml:space="preserve">Development of a Risk Score Based on Aortic Calcification to Predict 1-Year Mortality After Transcatheter Aortic Valve Replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lantelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eltchaninoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraud Souteyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the American Thoracic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1513/AnnalsATS.201812-882OC⟩</w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.123-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2018.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440096v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilateral adrenalectomy in Cushing's disease: Altered long-term quality of life compared to other treatment options</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Regarding “Combination of pediatric and adult formulas yield valid glomerular filtration rate estimates in young adults with a history of pediatric chronic kidney disease”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Selistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jouanneau</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandréa Carla De Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Iwaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2018.01.002⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (4), pp.827-828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2018.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486665v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intentional early delivery versus expectant management for preterm premature rupture of membranes at 28-32 weeks' gestation: A multicentre randomized controlled trial (MICADO STUDY)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Glucose trajectories in cystic fibrosis and their association with pulmonary function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitterie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. C. Picaud</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Poupon-Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2018.11.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (3), pp.400 - 406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2017.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02465664v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of infection among asymptomatic and paucisymptomatic contact persons exposed to Ebola virus in Guinea: a retrospective, cross-sectional observational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thaurignac</w:t>
+                <w:t xml:space="preserve">Effect of Buparlisib, a Pan-Class I PI3K Inhibitor, in Refractory Follicular and Poorly Differentiated Thyroid Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Borson-Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dantony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Illouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Niccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(18)30649-2⟩</w:t>
+              <w:t xml:space="preserve">Thyroid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (9), pp.1174-1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/thy.2017.0663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446074v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Risk Score Based on Aortic Calcification to Predict 1-Year Mortality After Transcatheter Aortic Valve Replacement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Subclinical Hypothyroidism: is it Really Subclinical with Aging?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Donadio-Andréi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Dupré</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Kuczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2018.03.018⟩</w:t>
+              <w:t xml:space="preserve">Aging and disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (3), pp.520-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14336/ad.2018.0817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064633v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subclinical Hypothyroidism: is it Really Subclinical with Aging?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Kuczewski</w:t>
+                <w:t xml:space="preserve">Methotrexate Versus Cyclosporine in Adults with Moderate-to-Severe Atopic Dermatitis: A Phase III Randomized Noninferiority Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Staumont-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging and disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14336/ad.2018.0817⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), pp.562-569.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2017.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195252v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Buparlisib, a Pan-Class I PI3K Inhibitor, in Refractory Follicular and Poorly Differentiated Thyroid Cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real study: Re-treatment evaluated on visual acuity for Lucentis® in neovascular AMD [Real study : retraitement par Lucentis® dans la DMLA neovasculaire évalué sur l'acuité visuelle]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kodjikian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thyroid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/thy.2017.0663⟩</w:t>
+              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (5), pp.397-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfo.2017.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384763v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methotrexate Versus Cyclosporine in Adults with Moderate-to-Severe Atopic Dermatitis: A Phase III Randomized Noninferiority Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Guillet</w:t>
+                <w:t xml:space="preserve">Trajectories and Predictors of Allograft Dysfunction after Renal Transplantation in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.D. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ranchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iwaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Selistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2017.07.007⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45, pp.63-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000453076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285502v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose trajectories in cystic fibrosis and their association with pulmonary function</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Methodological Quality of Surgical Mortality Studies Using Large Hospital Databases: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc. Lifante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mj. Carty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2017.09.010⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 265, pp.1113-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000002119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829609v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regarding “Combination of pediatric and adult formulas yield valid glomerular filtration rate estimates in young adults with a history of pediatric chronic kidney disease”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariana Bertoldo</w:t>
+                <w:t xml:space="preserve">Diagnostic value and relative weight of sequence-specific magnetic resonance features in characterizing clinically significant prostate cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Dagonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bratan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2018.05.029⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.e0178901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003446v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real study: Re-treatment evaluated on visual acuity for Lucentis® in neovascular AMD [Real study : retraitement par Lucentis® dans la DMLA neovasculaire évalué sur l'acuité visuelle]</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reproducibility of in vivo magnetic resonance imaging T 1 rho and T 2 relaxation time measurements of hip cartilage at 3.0T in healthy volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Nemeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Di Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boutitie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfo.2017.10.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (4), pp.1022-1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.25799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916267v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted intervention to improve obstetric practices: The OPERA cluster-randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Branger</w:t>
+                <w:t xml:space="preserve">Restricted mean survival time over 15 years for patients starting renal replacement therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dantony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mad-Hélénie Elsensohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2017.06.026⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (Suppl.2), pp.ii60-ii67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfw386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04385304v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic value and relative weight of sequence-specific magnetic resonance features in characterizing clinically significant prostate cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Roche</w:t>
+                <w:t xml:space="preserve">Focal High Intensity Focused Ultrasound of Unilateral Localized Prostate Cancer: A Prospective Multicentric Hemiablation Study of 111 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rischmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Villers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pasticier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178901⟩</w:t>
+              <w:t xml:space="preserve">European Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.267-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eururo.2016.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943798v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories and Predictors of Allograft Dysfunction after Renal Transplantation in Children</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Dubourg</w:t>
+                <w:t xml:space="preserve">Thigh Ultrasound Monitoring Identifies Decreases in Quadriceps Femoris Thickness as a Frequent Observation in Critically Ill Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic V. Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David K. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uvaraj Periasami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000453076⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (8), pp.e339-e34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PCC.0000000000001235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049669v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological Quality of Surgical Mortality Studies Using Large Hospital Databases: A Systematic Review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sensitivity and specificity of different methods for cystic fibrosis-related diabetes screening: is the oral glucose tolerance test still the standard?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kassai-Koupai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000002119⟩</w:t>
+              <w:t xml:space="preserve">Journal of pediatric endocrinology &amp; metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jpem-2016-0184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943815v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility of in vivo magnetic resonance imaging T 1 rho and T 2 relaxation time measurements of hip cartilage at 3.0T in healthy volunteers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Grenier</w:t>
+                <w:t xml:space="preserve">Multifaceted intervention to improve obstetric practices: The OPERA cluster-randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Winer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.25799⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 215, pp.206 - 212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2017.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560104v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted mean survival time over 15 years for patients starting renal replacement therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+                <w:t xml:space="preserve">Introduction of a paediatric anaesthesia comic information leaflet reduced preoperative anxiety in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kassai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dantony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfw386⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.95-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bja/aew154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897575v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal High Intensity Focused Ultrasound of Unilateral Localized Prostate Cancer: A Prospective Multicentric Hemiablation Study of 111 Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Pasticier</w:t>
+                <w:t xml:space="preserve">Accuracy of several maternal seric markers for predicting histological chorioamnionitis after preterm premature rupture of membranes: a prospective and multicentric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caloone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boutitie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traverse-Glehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allias-Montmayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eururo.2016.09.039⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 205, pp.133-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2016.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943793v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thigh Ultrasound Monitoring Identifies Decreases in Quadriceps Femoris Thickness as a Frequent Observation in Critically Ill Children</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Accuracy of Elastic Fusion of Prostate Magnetic Resonance and Transrectal Ultrasound Images under Routine Conditions: A Prospective Multi-Operator Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Udrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manoj John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/PCC.0000000000001235⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (12), pp.e0169120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714646v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity and specificity of different methods for cystic fibrosis-related diabetes screening: is the oral glucose tolerance test still the standard?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Kassai-Koupai</w:t>
+                <w:t xml:space="preserve">Patient outcomes with stent-Retriever Thrombectomy for Anterior circulation stroke: A Meta-Analysis and Review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Silvan-Hooffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Gherasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of pediatric endocrinology &amp; metabolism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Israel Medical Association journal : IMAJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.561-566</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943807v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted intervention to improve obstetric practices: The OPERA cluster-randomized controlled trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Performance of the 4-mg intravenous dexamethasone suppression test in differentiating Cushing disease from pseudo-Cushing syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Branger</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Raverot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vouillarmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2017.06.026⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (1), pp.30-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796950v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient outcomes with stent-Retriever Thrombectomy for Anterior circulation stroke: A Meta-Analysis and Review of the literature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparison of the Schwartz and CKD-EPI Equations for Estimating Glomerular Filtration Rate in Children, Adolescents, and Adults: A Retrospective Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Selistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">X. Armoiry</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Israel Medical Association journal : IMAJ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.e1001979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1001979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049887v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the 4-mg intravenous dexamethasone suppression test in differentiating Cushing disease from pseudo-Cushing syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Vouillarmet</w:t>
+                <w:t xml:space="preserve">Multiple sclerosis lesion formation and early evolution revisited: A weekly high-resolution magnetic resonance imaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R G Guttmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Amédée Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Hannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2015.11.001⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (6), pp.761 - 769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1352458515600247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850356v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of several maternal seric markers for predicting histological chorioamnionitis after preterm premature rupture of membranes: a prospective and multicentric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Caloone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Boutitie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Traverse-Glehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Allias-Montmayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 205, pp.133-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2016.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventilator-associated pneumonia in ARDS patients: the impact of prone positioning. A secondary analysis of the PROSEVA trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42, pp.871-878. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00134-015-4167-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of several maternal seric markers for predicting histological chorioamnionitis after preterm premature rupture of membranes: a prospective and multicentric study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Outcomes of stent retriever thrombectomy in basilar artery occlusion: an observational study and systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Eldesouky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sivan-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Allias-Montmayeur</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2016.08.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87, pp.520-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2014-310250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02016413v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of a paediatric anaesthesia comic information leaflet reduced preoperative anxiety in children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quantification of Treatment Effect Modification on Both an Additive and Multiplicative Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pibarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bja/aew154⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012379v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of Elastic Fusion of Prostate Magnetic Resonance and Transrectal Ultrasound Images under Routine Conditions: A Prospective Multi-Operator Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Early diagnosis of gestational trophoblastic neoplasia based on trajectory classification with compartment modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Burny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169120⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-015-0106-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053628v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple sclerosis lesion formation and early evolution revisited: A weekly high-resolution magnetic resonance imaging study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
+                <w:t xml:space="preserve">Placental histological lesions in fetal and neonatal alloimmune thrombocytopenia: A retrospective cohort study of 21 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dubruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giannoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huissoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1352458515600247⟩</w:t>
+              <w:t xml:space="preserve">Placenta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.104-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597144v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Schwartz and CKD-EPI Equations for Estimating Glomerular Filtration Rate in Children, Adolescents, and Adults: A Retrospective Cross-Sectional Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Prone position and VAP incidence in the PROSEVA trial: attention to the causal question when interpreting competing risk analysis-response to comments by Ranzani et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1001979⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42, pp.2121-2122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-016-4548-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049878v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Treatment Effect Modification on Both an Additive and Multiplicative Scale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reduced bone volumetric density and weak correlation between infection and bone markers in cystic fibrosis adult patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nove-Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153010⟩</w:t>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, pp.2803-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00198-016-3612-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760373v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of stent retriever thrombectomy in basilar artery occlusion: an observational study and systematic review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of a transition nurse program on the prevention of thirty-day hospital readmissions of elderly patients discharged from short-stay units: study protocol of the PROUST stepped-wedge cluster randomised trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Occelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Ong</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ganne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poupon Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2014-310250⟩</w:t>
+              <w:t xml:space="preserve">BMC Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12877-016-0233-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012372v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early diagnosis of gestational trophoblastic neoplasia based on trajectory classification with compartment modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Predicting Corneal Graft Rejection by Confocal Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kocaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Burillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cornea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34, pp.S61-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016414v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placental histological lesions in fetal and neonatal alloimmune thrombocytopenia: A retrospective cohort study of 21 cases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Huissoud</w:t>
+                <w:t xml:space="preserve">Clinical profile of patients with ATP1A3 mutations in Alternating Hemiplegia of Childhood-a study of 155 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Panagiotakaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stagnaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. L. Heinzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Placenta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.placenta.2016.10.009⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-015-0335-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012356v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a transition nurse program on the prevention of thirty-day hospital readmissions of elderly patients discharged from short-stay units: study protocol of the PROUST stepped-wedge cluster randomised trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Management of adolescents with very poorly controlled type 1 diabetes by nurses: a parallel group randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kassai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Poupon Bourdy</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12877-016-0233-2⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-015-0923-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850284v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prone position and VAP incidence in the PROSEVA trial: attention to the causal question when interpreting competing risk analysis-response to comments by Ranzani et al.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An enhancement of ROC curves made them clinically relevant for diagnostic-test comparison and optimal-threshold determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-016-4548-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.752-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2015.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049891v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced bone volumetric density and weak correlation between infection and bone markers in cystic fibrosis adult patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Roche</w:t>
+                <w:t xml:space="preserve">Accuracy of different equations in estimating GFR in pediatric kidney transplant recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Selistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00198-016-3612-9⟩</w:t>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.463-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2215/CJN.06300614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012371v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of different equations in estimating GFR in pediatric kidney transplant recipients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Number needed to treat from absolute risk and incidence rate: how to make apples and oranges comparable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2215/CJN.06300614⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (2), pp.236-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2013.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044956v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Corneal Graft Rejection by Confocal Microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Creatinine- versus cystatine C-based equations in assessing the renal function of candidates for liver transplantation with cirrhosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadj-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dolomanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rognant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cornea</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (4), pp.1522-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.26886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044784v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical profile of patients with ATP1A3 mutations in Alternating Hemiplegia of Childhood-a study of 155 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Fons</w:t>
+                <w:t xml:space="preserve">Spatial distribution of Toxoplasma gondii oocysts in soil in a rural area: Influence of cats and land use.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gotteland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lazarine Poulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 205 (3-4), pp.629-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025621v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of adolescents with very poorly controlled type 1 diabetes by nurses: a parallel group randomized controlled trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A stepped wedge cluster randomized trial is preferable for assessing complex health interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keriel-Gascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Buchet-Poyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.831-833</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850630v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enhancement of ROC curves made them clinically relevant for diagnostic-test comparison and optimal-threshold determination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Improvement of sample size calculations for binary diagnostic test assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iwaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2015.01.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of investigative medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, pp.687-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2310/JIM.0000000000000066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018972v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of vitamin D supplementation on health-care use in a 25-hydroxyvitamin D-tested population in France: a population-based descriptive cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">Real-time Detection of Gastric Insufflation Related to Facemask Pressure-controlled Ventilation Using Ultrasonography of the Antrum and Epigastric Auscultation in Nonparalyzed Patients. A Prospective, Randomized, Double-blind Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ml. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Augris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S136898001400038X⟩</w:t>
+              <w:t xml:space="preserve">Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120, pp.326-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000000094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838983v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the optimal threshold for a diagnostic biomarker in case of complex biomarker distributions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterization of Prostate lesions as Benign or Malignant at Multiparametric MR imaging: Comparison of Three Scoring Systems in Patients Treated with Radical Prostatectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vaché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bratan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mège-Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 272, pp.446-455</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045525v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency, causes and risk factors of postpartum haemorrhage: a population-based study in 106 French maternity units</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mortality and profiles of community-dwelling fallers. Results from the EPIDOS cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Colin</w:t>
+                <w:t xml:space="preserve">S. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Decullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dargent-Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Annweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2013.05.003⟩</w:t>
+              <w:t xml:space="preserve">Maturitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.334-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2014.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071542v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of sample size calculations for binary diagnostic test assessment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Prostate Focal Peripheral Zone Lesions: Characterization at Multiparametric MR Imaging--Influence of a Computer-aided Diagnosis System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Niaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lartizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bratan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of investigative medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2310/JIM.0000000000000066⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 271 (3), pp.761 -769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.14130448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072963v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of Toxoplasma gondii oocysts in soil in a rural area: Influence of cats and land use.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dupuis</w:t>
+                <w:t xml:space="preserve">A pyriform sinus cancer organ preservation strategy comprising induction chemotherapy with docetaxel, cisplatin, and 5-fluorouracil, followed by potentiated radiotherapy: a multicenter, retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ceruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cosmidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fuchsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anti-cancer Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.970-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CAD.0000000000000126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205430v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creatinine- versus cystatine C-based equations in assessing the renal function of candidates for liver transplantation with cirrhosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Rognant</w:t>
+                <w:t xml:space="preserve">Value of prostate multiparametric magnetic resonance imaging for predicting biopsy results in first or repeat biopsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bratan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sanzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69, pp.e120-e128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859023v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Number needed to treat from absolute risk and incidence rate: how to make apples and oranges comparable?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Estimating the optimal threshold for a diagnostic biomarker in case of complex biomarker distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2013.08.010⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6947-14-53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046814v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stepped wedge cluster randomized trial is preferable for assessing complex health interventions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of vitamin D supplementation on health-care use in a 25-hydroxyvitamin D-tested population in France: a population-based descriptive cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan B Jaglal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1--11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S136898001400038X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046831v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostate Focal Peripheral Zone Lesions: Characterization at Multiparametric MR Imaging--Influence of a Computer-aided Diagnosis System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">Frequency, causes and risk factors of postpartum haemorrhage: a population-based study in 106 French maternity units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. Rudigoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/radiol.14130448⟩</w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.244-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2013.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977060v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality and profiles of community-dwelling fallers. Results from the EPIDOS cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Annweiler</w:t>
+                <w:t xml:space="preserve">Evaluation of an interactive program for preventing adverse drug events in primary care: study protocol of the InPAct cluster randomised stepped wedge trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keriel-Gascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Buchet-Poyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Figon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maturitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2014.07.017⟩</w:t>
+              <w:t xml:space="preserve">Implementation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1748-5908-8-69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02072960v1</w:t>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Detection of Gastric Insufflation Related to Facemask Pressure-controlled Ventilation Using Ultrasonography of the Antrum and Epigastric Auscultation in Nonparalyzed Patients. A Prospective, Randomized, Double-blind Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmarking French regions according to their prevalence of healthcare-associated infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Thiolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000000094⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Quality in Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (5), pp.555-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/intqhc/mzt050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072971v1</w:t>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Prostate lesions as Benign or Malignant at Multiparametric MR imaging: Comparison of Three Scoring Systems in Patients Treated with Radical Prostatectomy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">In Vivo Evaluation of Immediately Loaded Stainless Steel and Titanium Orthodontic Screws in a Growing Bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Gritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e76223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045543v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pyriform sinus cancer organ preservation strategy comprising induction chemotherapy with docetaxel, cisplatin, and 5-fluorouracil, followed by potentiated radiotherapy: a multicenter, retrospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Fuchsmann</w:t>
+                <w:t xml:space="preserve">Individual patient data systematic review and meta-analysis of optic nerve sheath diameter ultrasonography for detecting raised intracranial pressure: protocol of the ONSD research group.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Messerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Karakitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkatakrishna Rajajee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Antonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anti-cancer Drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CAD.0000000000000126⟩</w:t>
+              <w:t xml:space="preserve">Systematic Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2046-4053-2-62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072969v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00851700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of prostate multiparametric magnetic resonance imaging for predicting biopsy results in first or repeat biopsy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Sanzalone</w:t>
+                <w:t xml:space="preserve">Clonidine and dexmedetomidine increase the pressor response to norepinephrine in experimental sepsis: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geloen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chapelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cividjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dantony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical radiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.e431-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0b013e3182986248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046808v1</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intervention des sciences humaines en psychologie et en éthique dans les revues de morbi-mortalité en obstétrique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Congenital toxoplasmosis: long-term ophthalmologic follow-up praised by patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2013.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.494-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfo.2012.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796934v1</w:t>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Evaluation of Immediately Loaded Stainless Steel and Titanium Orthodontic Screws in a Growing Bone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Morgon</w:t>
+                <w:t xml:space="preserve">Differentiation of transitional zone prostate cancer from benign hyperplasia nodules: evaluation of discriminant criteria at multiparametric MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Niaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bratan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mège-Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076223⟩</w:t>
+              <w:t xml:space="preserve">Clinical Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68, pp.e323-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crad.2013.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379487v1</w:t>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual patient data systematic review and meta-analysis of optic nerve sheath diameter ultrasonography for detecting raised intracranial pressure: protocol of the ONSD research group.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erik Antonsen</w:t>
+                <w:t xml:space="preserve">Rehabilitation of 190 non-ambulatory children with cerebral palsy in structures of care or in liberal sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ginhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2046-4053-2-62⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.551--60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2013.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00851700v1</w:t>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking French regions according to their prevalence of healthcare-associated infections</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’intervention des sciences humaines en psychologie et en éthique dans les revues de morbi-mortalité en obstétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Clavel-Inzirillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Blaise Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Quality in Health Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/intqhc/mzt050⟩</w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (4), pp.383 - 392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2013.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997752v1</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an interactive program for preventing adverse drug events in primary care: study protocol of the InPAct cluster randomised stepped wedge trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Figon</w:t>
+                <w:t xml:space="preserve">Does weight loss predict accuracy of setup in head and neck cancer patients treated with Intensity-Modulated Radiation Therapy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Bari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ait Erraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chekrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Shakir Shakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implementation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1748-5908-8-69⟩</w:t>
+              <w:t xml:space="preserve">Radiologia Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, pp.885--891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11547-011-0765-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281546v1</w:t>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonidine and dexmedetomidine increase the pressor response to norepinephrine in experimental sepsis: a pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">The Impact of Complete Revascularization on Long-Term Survival Is Strongly Dependent on Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mohamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0b013e3182986248⟩</w:t>
+              <w:t xml:space="preserve">Annals of Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94, pp.1166--1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.athoracsur.2012.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401799v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congenital toxoplasmosis: long-term ophthalmologic follow-up praised by patients</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Practices for management of grave postpartum haemorrhage after vaginal delivery: A population-based study in 106 French maternity units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deneux-Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfo.2012.10.008⟩</w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.279--289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2012.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088199v1</w:t>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of transitional zone prostate cancer from benign hyperplasia nodules: evaluation of discriminant criteria at multiparametric MRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Roche</w:t>
+                <w:t xml:space="preserve">Is it possible to model the risk of malignancy of focal abnormalities found at prostate multiparametric MRI?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Papillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Girouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Radiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22, pp.1149-1157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02168098v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehabilitation of 190 non-ambulatory children with cerebral palsy in structures of care or in liberal sector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Ginhoux</w:t>
+                <w:t xml:space="preserve">Exercise with incorporated expiratory manoeuvres was as effective as breathing techniques for airway clearance in children with cystic fibrosis: a randomised crossover trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Reix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc. Werck-Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mazzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2013.08.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (4), pp.241-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1836-9553(12)70125-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282703v1</w:t>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schwartz Formula: Is One k-Coefficient Adequate for All Children?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Hadj-Aissa</w:t>
+                <w:t xml:space="preserve">Locally recurrent prostate cancer after initial radiation therapy: early salvage high-intensity focused ultrasound improves oncologic outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pasticier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053439⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 105, pp.198--202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2012.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296988v1</w:t>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to model the risk of malignancy of focal abnormalities found at prostate multiparametric MRI?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">Outcome associations of carotid-femoral pulse wave velocity vary with different measurement methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Legedz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25, pp.1264-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ajh.2012.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698192v1</w:t>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does weight loss predict accuracy of setup in head and neck cancer patients treated with Intensity-Modulated Radiation Therapy?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId849" w:history="1">
+                <w:t xml:space="preserve">Mini Nutritional Assessment : une étude de reproductibilité en institution pour personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId858" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bonnetain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Letrilliart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiologia Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11547-011-0765-7⟩</w:t>
+              <w:t xml:space="preserve">Soins Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.17--20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sger.2012.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02296990v1</w:t>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Complete Revascularization on Long-Term Survival Is Strongly Dependent on Age</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId849" w:history="1">
+                <w:t xml:space="preserve">Comparison of central macular thickness measured by three OCT models and study of interoperator variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bentaleb-Machkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kodjikian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Thoracic Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.athoracsur.2012.05.023⟩</w:t>
+              <w:t xml:space="preserve">SCIENTIFIC WORLD JOURNAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.842795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1100/2012/842795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296808v1</w:t>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices for management of grave postpartum haemorrhage after vaginal delivery: A population-based study in 106 French maternity units</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Touzet</w:t>
+                <w:t xml:space="preserve">Schwartz Formula: Is One k-Coefficient Adequate for All Children?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. C. de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Selistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadj-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2012.02.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.e53439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296999v1</w:t>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise with incorporated expiratory manoeuvres was as effective as breathing techniques for airway clearance in children with cystic fibrosis: a randomised crossover trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Mazzocchi</w:t>
+                <w:t xml:space="preserve">Anemia normalization in patients with type 2 diabetes and chronic kidney disease: results of the NEPHRODIAB2 randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alamartine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Diabetes and its Complications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, --, pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282768v1</w:t>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally recurrent prostate cancer after initial radiation therapy: early salvage high-intensity focused ultrasound improves oncologic outcomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Pasticier</w:t>
+                <w:t xml:space="preserve">Location of residual cancer after transrectal high-intensity focused ultrasound ablation for clinically localized prostate cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Girouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B. Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2012.09.014⟩</w:t>
+              <w:t xml:space="preserve">BJU international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108, pp.1776-1781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1464-410X.2011.10251.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02296992v1</w:t>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome associations of carotid-femoral pulse wave velocity vary with different measurement methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Milon</w:t>
+                <w:t xml:space="preserve">DNA double-strand breaks induced by mammographic screening procedures in human mammary epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Zabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ajh.2012.114⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87 (11), pp.1103-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/09553002.2011.608410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296856v1</w:t>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mini Nutritional Assessment : une étude de reproductibilité en institution pour personnes âgées</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prostate Cancer Ablation with Transrectal High-Intensity Focused Ultrasound: Assessment of Tissue Destruction with Contrast-enhanced US</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Glas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Girouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mège-Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Gérontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sger.2012.07.002⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 259 (2), pp.583-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.11101489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId889" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296804v1</w:t>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of central macular thickness measured by three OCT models and study of interoperator variability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Kodjikian</w:t>
+                <w:t xml:space="preserve">Robust non-linear mixed modelling of longitudinal PSA levels after prostate cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCIENTIFIC WORLD JOURNAL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1100/2012/842795⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (5), pp.573-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.3816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId895" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297346v1</w:t>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anemia normalization in patients with type 2 diabetes and chronic kidney disease: results of the NEPHRODIAB2 randomized trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Alamartine</w:t>
+                <w:t xml:space="preserve">Prostate cancer transrectal HIFU ablation: detection of local recurrences using T2-weighted and dynamic contrast-enhanced MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Girouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Glas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Diabetes and its Complications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, --, pp.1-7</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, pp.48-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698316v1</w:t>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of residual cancer after transrectal high-intensity focused ultrasound ablation for clinically localized prostate cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bayesian method to estimate the optimal threshold of a longitudinal biomarker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJU international</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biometrical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52(3), pp.333-347</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId906" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303184v1</w:t>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA double-strand breaks induced by mammographic screening procedures in human mammary epithelial cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Diagnosis of congenital toxoplasmosis 1 using whole-blood 2 interferon-γ release assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Debize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId912" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48(1), pp.41-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640764v1</w:t>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostate Cancer Ablation with Transrectal High-Intensity Focused Ultrasound: Assessment of Tissue Destruction with Contrast-enhanced US</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Gelet</w:t>
+                <w:t xml:space="preserve">Multifaceted intervention to decrease the rate of severe postpartum haemorrhage: the PITHAGORE6 cluster-randomised controlled trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deneux-Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/radiol.11101489⟩</w:t>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 117 (10), pp.1278-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-0528.2010.02648.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId914" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698188v1</w:t>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00496805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Beat-by-Beat Cardiovascular Index CARDEAN: A Prospective Randomized Assessment of Its Utility for the Reduction of Movement During Colonoscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">In Utero and at Birth Diagnosis of Congenital Toxoplasmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 110(3), pp.765-772</w:t>
+              <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29(5), pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId918" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539242v1</w:t>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Short-Term Effects of Intermittent Positive Pressure Breathing Treatments on Ventilation in Patients With Neuromuscular Disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust non-linear mixed modelling of longitudinal PSA levels after prostate cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 55(7), pp.866-872</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp.573-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId922" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539531v1</w:t>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust non-linear mixed modelling of longitudinal PSA levels after prostate cancer treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Beat-by-Beat Cardiovascular Index CARDEAN: A Prospective Randomized Assessment of Its Utility for the Reduction of Movement During Colonoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-F. Wey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cividjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29, pp.573-587</w:t>
+              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110(3), pp.765-772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539437v1</w:t>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Outcome After Annular Mechanical Mitral Valve Replacement in Children Aged Less Than Five Years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Short-Term Effects of Intermittent Positive Pressure Breathing Treatments on Ventilation in Patients With Neuromuscular Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Henaine</w:t>
+                <w:t xml:space="preserve">B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nloga</w:t>
+                <w:t xml:space="preserve">T. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Wautot</w:t>
+                <w:t xml:space="preserve">P. Lecam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Yoshimura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">C. Luizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Thoracic Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 90, pp.1570-1576</w:t>
+              <w:t xml:space="preserve">Respiratory Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55(7), pp.866-872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697949v1</w:t>
+                <w:t xml:space="preserve">hal-00539531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostate cancer transrectal HIFU ablation: detection of local recurrences using T2-weighted and dynamic contrast-enhanced MRI</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-Term Outcome After Annular Mechanical Mitral Valve Replacement in Children Aged Less Than Five Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ben Cheikh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Gelet</w:t>
+                <w:t xml:space="preserve">R. Henaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nloga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yoshimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20, pp.48-55</w:t>
+              <w:t xml:space="preserve">Annals of Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 90, pp.1570-1576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539311v1</w:t>
+                <w:t xml:space="preserve">hal-00697949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of congenital toxoplasmosis 1 using whole-blood 2 interferon-γ release assay</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Simple Modeling-free Method Provides Accurate Estimates of Sensitivity and Specificity of Longitudinal Disease Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pouteil-Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 48(1), pp.41-45</w:t>
+              <w:t xml:space="preserve">Methods of Information in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48(3), pp.299-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId935" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539444v1</w:t>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust non-linear mixed modelling of longitudinal PSA levels after prostate cancer treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Rabilloud</w:t>
+                <w:t xml:space="preserve">Toxoplasma seroprevalence in a rural population in France: detection of a household effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9(76), pp.36-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId940" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04179713v1</w:t>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian method to estimate the optimal threshold of a longitudinal biomarker</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Blood pressure drop and symptoms during ATP-test under pacing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flammang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 52(3), pp.333-347</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 134(2), pp.282-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId941" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539245v1</w:t>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Utero and at Birth Diagnosis of Congenital Toxoplasmosis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A positioning pillow to improve lumbar puncture success rate in paediatric haematology-oncology patients: a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marec-Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bissery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kebaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29(5), pp.1-6</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9(21), pp.1399-1406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId942" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539385v1</w:t>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted intervention to decrease the rate of severe postpartum haemorrhage: the PITHAGORE6 cluster-randomised controlled trial.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sensibilité spécificité valeurs prédictives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouchchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Boire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, --, pp.49-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId943" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00496805v1</w:t>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondements de l`évaluation des tests diagnostiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of T2-weighted and dynamic contrast-enhanced MRI in localizing prostate cancer before repeat biopsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Girouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture critique d`article</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 59, pp.375-379</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19(3), pp.770-778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId946" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539304v1</w:t>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence and management of postpartum haemorrhage following the dissemination of guidelines in a network of 16 maternity units in France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Neonatal outcomes after elective delivery management of preterm premature rupture of the membranes before 34 weeks' gestation (DOMINOS study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Claris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obstetric Anesthesia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18(4), pp.320-327</w:t>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 143(1), pp.18-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId948" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539365v1</w:t>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased levels of endothelial microparticles CD144 (VE-Cadherin) positives in type 2 diabetic patients with coronary noncalcified plaques evaluated by multidetector computed tomography (MDCT)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Bonnefoy</w:t>
+                <w:t xml:space="preserve">Predicting visual outcome after treatment of pituitary adenomas with optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId961" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Raverot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borson-Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 147(1), pp.64-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId957" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00443146v1</w:t>
+            <w:hyperlink r:id="rId959" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood pressure drop and symptoms during ATP-test under pacing</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Role of Retinal Nerve Fiber Layer in Predicting Recovery of Vision Following Surgery for Pituitary Adenomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId961" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Raverot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borson-Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 134(2), pp.282-284</w:t>
+              <w:t xml:space="preserve">American Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 147, pp.1104-1104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId958" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428363v1</w:t>
+            <w:hyperlink r:id="rId965" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma seroprevalence in a rural population in France: detection of a household effect</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A 7-year longitudinal follow-up of intellectual development in children with congenital hemiplegia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gonzalez-Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId968" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId969" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abbas-Chorfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (12), pp.959-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8749.2009.03339.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId960" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428388v1</w:t>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting visual outcome after treatment of pituitary adenomas with optical coherence tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId962" w:history="1">
+                <w:t xml:space="preserve">Résultats comparés de la chirurgie endoscopique et de la microchirurgie dans une série consécutive de macroadénomes hypophysaires non fonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. de Battista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId961" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Raverot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId963" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Perrin</w:t>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Ophthalmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 147(1), pp.64-70</w:t>
+              <w:t xml:space="preserve">Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55, pp.607-615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId961" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428387v1</w:t>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal outcomes after elective delivery management of preterm premature rupture of the membranes before 34 weeks' gestation (DOMINOS study)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">IOL material and endophthalmitis Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kodjikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jg. Garweg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 143(1), pp.18-23</w:t>
+              <w:t xml:space="preserve">Eye</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.1469-1492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId967" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428384v1</w:t>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId970" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Modeling-free Method Provides Accurate Estimates of Sensitivity and Specificity of Longitudinal Disease Biomarkers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mid-term Results Demonstrate Salvage High-Intensity Focused Ultrasound (HIFU) as an Effective and Acceptably Morbid Salvage Treatment Option for Locally Radiorecurrent Prostate Cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Joseph Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId980" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Poissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId982" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods of Information in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55, pp.640-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eururo.2008.04.091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId970" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428383v1</w:t>
+            <w:hyperlink r:id="rId984" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A positioning pillow to improve lumbar puncture success rate in paediatric haematology-oncology patients: a randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Aubert</w:t>
+                <w:t xml:space="preserve">Incidence and management of postpartum haemorrhage following the dissemination of guidelines in a network of 16 maternity units in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deneux-Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9(21), pp.1399-1406</w:t>
+              <w:t xml:space="preserve">International Journal of Obstetric Anesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18(4), pp.320-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId974" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428342v1</w:t>
+            <w:hyperlink r:id="rId985" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité spécificité valeurs prédictives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fondements de l`évaluation des tests diagnostiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kassai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gueyffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Boire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, --, pp.49-78</w:t>
+              <w:t xml:space="preserve">Lecture critique d`article</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59, pp.375-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId979" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698099v1</w:t>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of T2-weighted and dynamic contrast-enhanced MRI in localizing prostate cancer before repeat biopsy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Gelet</w:t>
+                <w:t xml:space="preserve">Increased levels of endothelial microparticles CD144 (VE-Cadherin) positives in type 2 diabetic patients with coronary noncalcified plaques evaluated by multidetector computed tomography (MDCT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Loffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId992" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Serusclat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 203 (2), pp.429-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId995" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2008.07.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId982" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428377v1</w:t>
+            <w:hyperlink r:id="rId996" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId985" w:history="1">
+            <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Retinal Nerve Fiber Layer in Predicting Recovery of Vision Following Surgery for Pituitary Adenomas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Perrin</w:t>
+                <w:t xml:space="preserve">Seroprevalence and risk factors associated with herpes simplex virus infection among pregnant women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId998" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Arama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vladareanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1000" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mihailescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1001" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Streinu Cercel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mihai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Ophthalmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 147, pp.1104-1104</w:t>
+              <w:t xml:space="preserve">Journal of Perinatal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36(3), pp.206-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId985" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305955v1</w:t>
+            <w:hyperlink r:id="rId997" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats comparés de la chirurgie endoscopique et de la microchirurgie dans une série consécutive de macroadénomes hypophysaires non fonctionnels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Simon</w:t>
+                <w:t xml:space="preserve">Adénocarcinome prostatique en récidive locale après radiothérapie exclusive : résultats du traitement par ultrasons focalisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1004" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-J. Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1005" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochirurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 55, pp.607-615</w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18(4), pp.223-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId986" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539367v1</w:t>
+            <w:hyperlink r:id="rId1003" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId990" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 7-year longitudinal follow-up of intellectual development in children with congenital hemiplegia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">N-terminal pro-brain natriuretic peptide a promising biomarker for the diagnosis of left ventricular hypertrophy in hypertensive women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1007" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mouly-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bissery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Milon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1008" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dzudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101(5), pp.307-315</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId990" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539366v1</w:t>
+            <w:hyperlink r:id="rId1006" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId996" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IOL material and endophthalmitis Response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+                <w:t xml:space="preserve">Correspondence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kodjikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId997" w:history="1">
+            <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jg. Garweg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eye</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 23, pp.1469-1492</w:t>
+              <w:t xml:space="preserve">, 2008, 1, pp.184-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId996" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539433v1</w:t>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId998" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-term Results Demonstrate Salvage High-Intensity Focused Ultrasound (HIFU) as an Effective and Acceptably Morbid Salvage Treatment Option for Locally Radiorecurrent Prostate Cancer.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modeling the duration of the latency period after preterm premature rupture of the membranes according to maternal and pregnancy characteristics: DOMINOS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1001" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raymonde Bouvier</w:t>
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Claris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Urology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 139(2), pp.157-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1004" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00395707v1</w:t>
+            <w:hyperlink r:id="rId1010" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1005" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Locally recurrent prostatic adenocarcinoma after exclusive radiotherapy: results of high intensity focused ultrasound]</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Outcome and prognostic factors in neonates with septic shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1012" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kermorvant-Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1013" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lapillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Claris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pediatric Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9(2), pp.186-191</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1005" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395713v1</w:t>
+            <w:hyperlink r:id="rId1011" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of soil contamination by Toxoplasma gondii in relation to cat defecation behaviour in an urban area.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Romand</w:t>
+                <w:t xml:space="preserve">Influence of intraocular lens material on the development of acute endophthalmitis after cataract surgery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kodjikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1016" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1017" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bruslea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1018" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Halphen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eye</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22(2), pp.184-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00373504v1</w:t>
+                <w:t xml:space="preserve">hal-00428286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1016" w:history="1">
+            <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">[Locally recurrent prostatic adenocarcinoma after exclusive radiotherapy: results of high intensity focused ultrasound]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1004" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-J. Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1005" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eye</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (4), pp.223-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1020" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2008.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1016" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428301v1</w:t>
+            <w:hyperlink r:id="rId1019" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1017" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-terminal pro-brain natriuretic peptide a promising biomarker for the diagnosis of left ventricular hypertrophy in hypertensive women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">Spatial distribution of soil contamination by Toxoplasma gondii in relation to cat defecation behaviour in an urban area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1022" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1023" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lazarine Poulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1024" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1025" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Romand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (8-9), pp.1017-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1026" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2008.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1017" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428086v1</w:t>
+            <w:hyperlink r:id="rId1027" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1021" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1020" w:history="1">
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the duration of the latency period after preterm premature rupture of the membranes according to maternal and pregnancy characteristics: DOMINOS study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nine-year downward trends in surgical site infection rate in southeast France (1995-2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1029" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Couris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId969" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1030" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1031" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caillat-Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 139(2), pp.157-163</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67, pp.127-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1020" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428287v1</w:t>
+            <w:hyperlink r:id="rId1028" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adénocarcinome prostatique en récidive locale après radiothérapie exclusive : résultats du traitement par ultrasons focalisés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">Effects of residential distance to hospitals with neonatal surgery care on prenatal management and outcome of pregnancies with severe fetal malformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1033" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1034" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1035" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bagouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1036" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1037" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.C. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18(4), pp.223-229</w:t>
+              <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29, pp.271-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1021" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428275v1</w:t>
+            <w:hyperlink r:id="rId1032" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence and risk factors associated with herpes simplex virus infection among pregnant women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Mihai</w:t>
+                <w:t xml:space="preserve">Genotype-Phenotype correlations in hereditary hemorrhagic telangiectasia: data from the French- Italian HHT network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1039" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1040" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1041" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Burnichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1042" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1043" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gilbert-Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Perinatal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 36(3), pp.206-212</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.14-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1022" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428267v1</w:t>
+            <w:hyperlink r:id="rId1038" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1028" w:history="1">
+            <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome and prognostic factors in neonates with septic shock</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Larynx Transplantation: Laryngectomees’ Opinion Poll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1045" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Buiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1031" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId1046" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1047" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Paliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1048" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Disant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Critical Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84 (12), pp.1584-1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1049" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.tp.0000295716.21536.76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1028" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428292v1</w:t>
+            <w:hyperlink r:id="rId1044" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of intraocular lens material on the development of acute endophthalmitis after cataract surgery?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Efficacité de la stimulation intermittente du nerf vague dans les épilepsies pharmaco-résistantes non chirurgicales de l`adolescent et de l`adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1051" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1052" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Demarquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1053" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ryvlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1034" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Halphen</w:t>
+            <w:hyperlink r:id="rId1054" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eye</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22(2), pp.184-193</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 163(12), pp.1169-1177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1032" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428286v1</w:t>
+            <w:hyperlink r:id="rId1050" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1036" w:history="1">
+            <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Spiramycin Treatment and Gestational Age on Maturation of &amp;lt;i&amp;gt;Toxoplasma gondii&amp;lt;/i&amp;gt; Immunoglobulin G Avidity in Pregnant Women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Peyron</w:t>
+                <w:t xml:space="preserve">Genotype-phenotype correlations in hereditary hemorrhagic telangiectasia : Data from the French-Italian HHT network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1056" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1057" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1058" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Burnichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1059" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pagella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1060" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Vaccine Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (1), pp.14-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1061" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/GIM.0b013e31802d8373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1036" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434574v1</w:t>
+            <w:hyperlink r:id="rId1055" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1039" w:history="1">
+            <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostate dynamic contrast-enhanced MRI with simple visual diagnostic criteria: is it reasonable?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Maternal leukocytosis after preterm premature rupture of membranes and infant neurodevelopmental outcome: a prospective population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1033" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1063" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Claris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1064" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Obstetrics and Gynaecology Canada = Journal d'obstétrique et gynécologie du Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29, pp.20-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1045" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00396704v1</w:t>
+            <w:hyperlink r:id="rId1062" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1046" w:history="1">
+            <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of residential distance to hospitals with neonatal surgery care on prenatal management and outcome of pregnancies with severe fetal malformations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z.C. Luo</w:t>
+                <w:t xml:space="preserve">A seventy percent overestimation of the burden of hip fractures in women aged 85 and over</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1029" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Couris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1066" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Couray-Targe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 29, pp.271-275</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41, pp.896-900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1046" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434642v1</w:t>
+            <w:hyperlink r:id="rId1065" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1052" w:history="1">
+            <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype-Phenotype correlations in hereditary hemorrhagic telangiectasia: data from the French- Italian HHT network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydroxyapatite versus titanium ossiculoplasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1068" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Truy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1069" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Naiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1070" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Abedipour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1071" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 9, pp.14-22</w:t>
+              <w:t xml:space="preserve">Otology and Neurotology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28, pp.492-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1052" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434621v1</w:t>
+            <w:hyperlink r:id="rId1067" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1058" w:history="1">
+            <w:hyperlink r:id="rId1072" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larynx Transplantation: Laryngectomees’ Opinion Poll</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effect of latency period after premature rupture of membranes on 2 years infant mortality (DOMINOS study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1033" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1073" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bujold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1060" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Disant</w:t>
+            <w:hyperlink r:id="rId1063" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1064" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 135, pp.21-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1058" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434719v1</w:t>
+            <w:hyperlink r:id="rId1072" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1064" w:history="1">
+            <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype-phenotype correlations in hereditary hemorrhagic telangiectasia : Data from the French-Italian HHT network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction of nutrition test errors for more accurate quantification of the link between dental health and malnutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1075" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1076" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Cotart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.301-307</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1064" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667078v1</w:t>
+            <w:hyperlink r:id="rId1074" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1071" w:history="1">
+            <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de la stimulation intermittente du nerf vague dans les épilepsies pharmaco-résistantes non chirurgicales de l`adolescent et de l`adulte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Guénot</w:t>
+                <w:t xml:space="preserve">Impact of Spiramycin Treatment and Gestational Age on Maturation of &amp;lt;i&amp;gt;Toxoplasma gondii&amp;lt;/i&amp;gt; Immunoglobulin G Avidity in Pregnant Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1078" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lefevre-Pettazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bissery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1079" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 163(12), pp.1169-1177</w:t>
+              <w:t xml:space="preserve">Clinical and Vaccine Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14, pp.239-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1071" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434725v1</w:t>
+            <w:hyperlink r:id="rId1077" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1076" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nine-year downward trends in surgical site infection rate in southeast France (1995-2003)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Prostate dynamic contrast-enhanced MRI with simple visual diagnostic criteria: is it reasonable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1081" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1082" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mège-Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1083" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Tonina Senes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1084" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvine Bissery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Caillat-Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (6), pp.1498-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1085" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-006-0478-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1076" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434583v1</w:t>
+            <w:hyperlink r:id="rId1086" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1080" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1080" w:history="1">
+            <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal leukocytosis after preterm premature rupture of membranes and infant neurodevelopmental outcome: a prospective population-based study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">French claims data as a source of information to describe cancer incidence: predictive values of two identification methods of incident prostate cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1029" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Couris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1088" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1089" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouzbid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Écochard</w:t>
+            <w:hyperlink r:id="rId1090" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Obstetrics and Gynaecology Canada = Journal d'obstétrique et gynécologie du Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 29, pp.20-26</w:t>
+              <w:t xml:space="preserve">Journal of Medical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30, pp.459-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1080" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434641v1</w:t>
+            <w:hyperlink r:id="rId1087" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1083" w:history="1">
+            <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seventy percent overestimation of the burden of hip fractures in women aged 85 and over</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BNP/NT-proBNP: que choisir dans un laboratoire d'urgences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1092" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Collin-Chavagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1093" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1094" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1095" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 41, pp.896-900</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 64, pp.275-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1083" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434729v1</w:t>
+            <w:hyperlink r:id="rId1091" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1085" w:history="1">
+            <w:hyperlink r:id="rId1096" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite versus titanium ossiculoplasty</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of perinatal care regionalisation on the referral patterns of intermediate- and high-risk pregnancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1033" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1097" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Janody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abbas-Chorfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1064" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Écochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Otology and Neurotology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 28, pp.492-498</w:t>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 120, pp.152-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1085" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434542v1</w:t>
+            <w:hyperlink r:id="rId1096" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1090" w:history="1">
+            <w:hyperlink r:id="rId1098" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of latency period after premature rupture of membranes on 2 years infant mortality (DOMINOS study)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId1047" w:history="1">
+                <w:t xml:space="preserve">A prospective population-based study of 598 cases of PPROM between 24 and 34 weeks` gestation: description management and mortality (DOMINOS cohort)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1091" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1081" w:history="1">
+            <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1082" w:history="1">
+            <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Écochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Claris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 135, pp.21-27</w:t>
+              <w:t xml:space="preserve">, 2005, 121, pp.164-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1090" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434677v1</w:t>
+            <w:hyperlink r:id="rId1098" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1092" w:history="1">
+            <w:hyperlink r:id="rId1099" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of nutrition test errors for more accurate quantification of the link between dental health and malnutrition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Methods to estimate the optimal threshold for normally or log-normally distributed biological tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1064" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23, pp.301-307</w:t>
+              <w:t xml:space="preserve">Medical Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25, pp.406-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1092" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434585v1</w:t>
+            <w:hyperlink r:id="rId1099" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1095" w:history="1">
+            <w:hyperlink r:id="rId1101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BNP/NT-proBNP: que choisir dans un laboratoire d'urgences ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Manchon</w:t>
+                <w:t xml:space="preserve">Study of Cyfra 21-1, a tumor marker, in head and neck squamous cell carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ceruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Marie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1048" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Disant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 64, pp.275-280</w:t>
+              <w:t xml:space="preserve">Annals of Otology Rhinology and Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 114, pp.768-776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1095" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313918v1</w:t>
+            <w:hyperlink r:id="rId1101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1100" w:history="1">
+            <w:hyperlink r:id="rId1104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French claims data as a source of information to describe cancer incidence: predictive values of two identification methods of incident prostate cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Perrin</w:t>
+                <w:t xml:space="preserve">Estimated number of women likely to benefit from bone mineral density measurement in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Amamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clavel-Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 30, pp.459-463</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 71, pp.409-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427927v1</w:t>
+            <w:hyperlink r:id="rId1104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1104" w:history="1">
+            <w:hyperlink r:id="rId1110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to estimate the optimal threshold for normally or log-normally distributed biological tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sensitivity and specificity of two methods used to identify incident breast cancer in specialized units using claims databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1029" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Couris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Foret-Dodelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Bobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 25, pp.406-415</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, --, pp.651-654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427842v1</w:t>
+            <w:hyperlink r:id="rId1110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1106" w:history="1">
+            <w:hyperlink r:id="rId1113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prospective population-based study of 598 cases of PPROM between 24 and 34 weeks` gestation: description management and mortality (DOMINOS cohort)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A multicentre study of registration on renal transplantation waiting list of the elderly and patients with type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1081" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Claris</w:t>
+            <w:hyperlink r:id="rId1114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vialtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labeeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 121, pp.164-170</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19, pp.207-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427801v1</w:t>
+            <w:hyperlink r:id="rId1113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1107" w:history="1">
+            <w:hyperlink r:id="rId1117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of perinatal care regionalisation on the referral patterns of intermediate- and high-risk pregnancies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Potentiation of focal ultrasound treatment of prostate adenocarcinoma by concomitant chemotherapy with estramustine phosphate and paclitaxel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paparel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Curiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Écochard</w:t>
+            <w:hyperlink r:id="rId1121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 120, pp.152-157</w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14, pp.40-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427766v1</w:t>
+            <w:hyperlink r:id="rId1117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1109" w:history="1">
+            <w:hyperlink r:id="rId1122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Cyfra 21-1, a tumor marker, in head and neck squamous cell carcinoma</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimated number of women likely to benefit from bone mineral density measurement in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassira Amamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Berr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre D. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Otology Rhinology and Laryngology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 71 (5), pp.409-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2003.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427724v1</w:t>
+            <w:hyperlink r:id="rId1122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00168648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1112" w:history="1">
+            <w:hyperlink r:id="rId1129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimated number of women likely to benefit from bone mineral density measurement in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.D. Delmas</w:t>
+                <w:t xml:space="preserve">Is coronary angiography performed in the appropriate patients after acute myocardial infarction? Clinical and angiographic findings and one-year mortality in a large unselected cohort of 2493 consecutive patients in a French region (the PRIMA study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Gevigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1064" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Écochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mcfadden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 71, pp.409-418</w:t>
+              <w:t xml:space="preserve">Acta Cardiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 58, pp.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427538v1</w:t>
+            <w:hyperlink r:id="rId1129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1118" w:history="1">
+            <w:hyperlink r:id="rId1133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity and specificity of two methods used to identify incident breast cancer in specialized units using claims databases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gonadotropin level abnormalities in women with cyclic mastalgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boehringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, --, pp.651-654</w:t>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 94, pp.92-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427560v1</w:t>
+            <w:hyperlink r:id="rId1133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1121" w:history="1">
+            <w:hyperlink r:id="rId1138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multicentre study of registration on renal transplantation waiting list of the elderly and patients with type 2 diabetes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comment mettre en place une recherche en réseau : exemple de l'étude DOMINOS sur la rupture des membranes avant 34 semaines d'aménorrhée en Rhône-Alpes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1122" w:history="1">
-[...467 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId1141" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Claris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 19 (5-6), pp. 435-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1141" w:history="1">
+            <w:hyperlink r:id="rId1138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914776v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-02680309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1150" w:history="1">
+            <w:hyperlink r:id="rId1142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of prior distributions elicited from expert opinions previous to Bayesian inference. Application to personalized medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1151" w:history="1">
+            <w:hyperlink r:id="rId1143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1152" w:history="1">
+            <w:hyperlink r:id="rId1144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bayes 2019 (Bayesian Biostatistics conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1150" w:history="1">
+            <w:hyperlink r:id="rId1142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1153" w:history="1">
+            <w:hyperlink r:id="rId1145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation clinique d'un système d'aide au diagnostic pour la caractérisation des zones suspectes en IRM multi-paramétrique de prostate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Niaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lartizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bratan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1153" w:history="1">
+            <w:hyperlink r:id="rId1145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1154"/>
+      <w:footerReference w:type="default" r:id="rId1146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -31592,51 +30922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248758v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gavoille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2025-336762" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vukusic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248104v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Romain-Scelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03768-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baseilhac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Klich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crouzet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colombel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2025.04.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076137v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Saadatian-Elahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M&#246;hlmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langlois-Jacques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Diana Ariffin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(25)00086-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Montferrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Goff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fonnesu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2025.2456585" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076140v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patient Wimba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Diallo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tshilolo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iwaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijregi.2025.100574" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoeung Chan Leakhena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shally Awasthi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Daw" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Verma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127697" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411450v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Al-Fatuhi-Al-Jundi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Avenas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tank&#233;r&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Philipeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.70017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960311v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Sedillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Kallel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Arturo Pineda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-092354" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodane Yonis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hraeich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nicc.70084" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchaa Bakai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinah Atcha-Oubou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchassama Tchadjobo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ecochard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-025-10956-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perrone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mely" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2025.108178" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lartaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Harbaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Della Corte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssam Djahnine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nempont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-025-12184-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786545v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchaa Abalo Bakai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-066547" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786537v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Harrache" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Saker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Mokdad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Generenaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Saade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.126464" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaneliere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Keriel-Gascou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Colin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-024-02476-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Couchoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jaouen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Melodelima-Gonindard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Branchu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euo.2024.03.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pautonnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goutte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Derain Dubourg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bacchetta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ranchin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-024-05460-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176536v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Di Franco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souchon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruffion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13244-023-01391-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chorfa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Wallet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(23)00221-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382548v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Gauthier-Moulinier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim&#8208;an Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.14700" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382525v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Arber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Campoy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00345-023-04643-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267436v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531580v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(23)00344-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176547v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Talassone Bangoura" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Camara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Cond&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980022002622" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad-H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voirin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2023.04.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176534v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duthe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mercadal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.16" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382564v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Foucaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Vincent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jomard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Comte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.18101" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382523v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Diarra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Wimba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Katchunga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bengehya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Miganda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-023-02077-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03963580v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debouverie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Page" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000206774" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176566v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cour-Andlauer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portefaix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wroblewski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bordet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.894449" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694160v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Alexander" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schmitt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13026-x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533977v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois &#201;tard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261756" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176576v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rakotoarisoa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Wagner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Munch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renaud Picard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grenet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.17058" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385159v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mansuy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-051274" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03833173v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tourvieilhe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jandot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quessada" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marotte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.07.030" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694856v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delvall&#233;e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Damiolini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07907-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699339v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cezar Moldovan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vlachomitrou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gouttard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-021-08408-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176542v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04434-w" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03833172v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Philippeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulogne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1474-4422(22)00235-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176577v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimpha Paboriboune" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keokedthong Phongsavan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phetsamone Arounlangsy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Flaissier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oukham Aphayarath" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.4502" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699350v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escuret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pitiot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massardier-Pilonch&#233;ry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2022.105169" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176578v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kolko" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caillette Baudoin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac055" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385186v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lantelme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Moulayat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mouly-Bertin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Debouzy-Berge" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwab094" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176530v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Galzin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Carolus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redii.2022.100018" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176564v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aubry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chan Peng" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Souteyrand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjopen/oeac029" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04114949v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Borson Chazot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tilikete" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouanneau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-020-02499-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176627v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Villemont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cunnac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Sallit" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IJG.0000000000001867" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853837v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jaulent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jaulent" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hacard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2021.09.443" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187610v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.01.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601648v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ducray" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sesilia Vlachomitrou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Bouscambert-Duchamp" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-07154-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176630v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; &#201;cochard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bengehya" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bianga Katchunga" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Lugwarha" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.03.043" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176567v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Plaete" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schlienger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letrilliart" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.213.0369" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386992v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvaa336" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453530v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paul" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01746-21" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531628v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05665-z" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385199v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poupon-Bourdy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2020.09.015" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453477v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bossard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-021-06893-z" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03282705v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Polazzi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Obadia" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Armoiry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labar&#232;re" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2020.10.003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03331037v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Touzet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Figon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-021-01478-w" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601643v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Hamandi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amiens" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grayburn" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Al-Azizi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna van Zyl" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2020.10.045" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03441009v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03582488v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Charvolin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rippert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Doriane Morard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2021.11.005" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453593v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Suer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05298-2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176645v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Wey" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loheas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamblin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-020-00597-6" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364364v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viprey" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Merle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Freyssenge" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082526" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453589v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Morel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjikian" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10153398" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411150v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brengel-Pesce" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaymard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Qu&#233;rom&#232;s" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93828-y" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704468v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385219v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176632v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385226v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H&#233;bert" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vogrig" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;iz-Castrillo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Joubert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000000883" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03268232v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gilbert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Occelli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poupon-Bourdy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riche" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371442v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000000883" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948313v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patient Mijiriro Wimba" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aim&#233; Bazeboso" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Longo-Mbenza" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41182-020-00262-3" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489990v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Reynaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousset Jablonski" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Denis" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2019.06.003" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176671v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blangero" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent-Puig" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Malicot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Lepage" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201900171" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492581v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laudy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.04.008" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03189935v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.10.006" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385222v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261163v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubourg" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joannard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chardon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Souza" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2020-0770" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176673v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jaeger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Santamaria" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Fournier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benchaib" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2020.0063" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176674v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polazzi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lifante" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cotte" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grinberg" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05126-4" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176668v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurulhusna Ab Hamid" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazni Wasi Ahmed" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Nani Mudin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485320000188" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491059v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feugier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goutain-Majorel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girouin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.03.003" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01974173v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218821394" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440090v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Olivereau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Nave" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Garcia" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perceval" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2019.09.018" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963374v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Magnotti" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Malsot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abbas" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Martin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-218366" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03268243v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trouillet-Assant" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albert Vega" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Nazare" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fascia" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-041268" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490401v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B&#232;cle" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eltchaninoff" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2020.03.010" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176683v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gjorgjievska Delov" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Peyron-Faure" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charlot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10140-019-01694-z" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486149v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benahmed-Canat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plaisant" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabilloud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canat" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2019.02.011" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488365v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hafidi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Janin-Manificat" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Charleux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajo.2019.08.007" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382896v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouy&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godart" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Thambo" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-019-1544-1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04114815v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buchy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lapras" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasiljevic" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Borson-Chazot" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11102-019-00976-6" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180082v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Puech" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Renard-Penna" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claudon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(18)30569-2" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440099v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupr&#233;" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Souteyrand" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2019.08.033" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440096v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoussa Diabat&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieu" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lemonnier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1513/AnnalsATS.201812-882OC" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486665v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sarkis" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Siamand" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2018.01.002" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465664v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pasquier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Claris" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ecochard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Picaud" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2018.11.024" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL9R20M2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446074v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Saliou Kalifa Diallo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidjo Ayouba" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tour&#233;" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thaurignac" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30649-2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064633v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2018.03.018" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195252v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gourmelon" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Donadio-Andr&#233;i" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chikh" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Kuczewski" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/ad.2018.0817" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384763v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Borson-Chazot" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dantony" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Illouz" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Niccoli" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0663" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285502v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Viguier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont-Sall&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.07.007" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829609v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2017.09.010" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003446v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Selistre" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandr&#233;a Carla De Souza" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bertoldo" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2018.05.029" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916267v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellocq" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Bats" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kodjikian" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2017.10.014" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385304v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupont" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2017.06.026" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMBDS0JL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943798v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dagonneau" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cros" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bratan" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178901" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049669v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Garcia" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ranchin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iwaz" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selistre" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000453076" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943815v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Lifante" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj. Carty" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duclos" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000002119" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560104v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Nemeth" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Di Marco" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25799" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897575v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villar" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw386" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943793v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rischmann" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelet" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villers" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasticier" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2016.09.039" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714646v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic V. Valla" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K. Young" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uvaraj Periasami" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj John" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PCC.0000000000001235" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943807v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mainguy" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellon" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delaup" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ginoux" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kassai-Koupai" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jpem-2016-0184" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796950v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049887v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Silvan-Hooffmann" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gory" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Gherasim" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850356v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouvel" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raverot" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Subtil" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vouillarmet" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2015.11.001" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385313v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caloone" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Traverse-Glehen" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Allias-Montmayeur" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2016.08.022" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZFGFM27-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016393v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ayzac" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girard" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baboi" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beuret" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-015-4167-5" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016413v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caloone" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutitie" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse-Glehen" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allias-Montmayeur" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012379v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kassai" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dantony" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grousson" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Revol" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bja/aew154" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053628v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moldovan" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Udrescu" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ravier" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souchon" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169120" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597144v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R G Guttmann" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Am&#233;d&#233;e Roch" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hannoun" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458515600247" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049878v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cochat" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Souza" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001979" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760373v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girerd" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pibarot" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mathieu" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153010" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012372v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Eldesouky" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sivan-Hoffmann" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ong" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2014-310250" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016414v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burny" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golfier" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massardier" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hajri" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-015-0106-y" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012356v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubruc" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giannoli" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huissoud" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2016.10.009" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850284v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touzet" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ganne" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poupon Bourdy" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-016-0233-2" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049891v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-016-4548-4" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012371v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gensburger" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutroy" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chapurlat" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nove-Josserand" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-016-3612-9" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044956v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wagner" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.06300614" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044784v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kocaba" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colica" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burillon" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025621v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panagiotakaki" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Grandis" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stagnaro" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Heinzen" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fons" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0335-5" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850630v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernoux" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michal" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-0923-7" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018972v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.01.003" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838983v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan B Jaglal" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laforest" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898001400038X" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045525v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-14-53" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071542v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupont" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Rudigoz" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortet" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2013.05.003" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072963v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/JIM.0000000000000066" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01205430v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gotteland" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dupuis" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859023v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj-Aissa" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dolomanova" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rognant" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26886" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046814v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girerd" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Duarte" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.08.010" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046831v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keriel-Gascou" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buchet-Poyau" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977060v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Niaf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lartizien" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roche" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14130448" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072960v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haesebaert" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Decullier" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dargent-Molina" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2014.07.017" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC0FZSH0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072971v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvet" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml. Albert" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Augris" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boselli" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000094" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045543v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vach&#233;" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#232;ge-Lechevallier" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072969v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ceruse" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosmidis" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belot" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuchsmann" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CAD.0000000000000126" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046808v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Habchi" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paye" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pagnoux" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanzalone" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796934v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clavel-Inzirillo" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrotin" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbier" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blaise Kopp" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2013.03.003" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379487v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Gritsch" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Bonnet" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Exbrayat" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morgon" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076223" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00851700v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dubourg" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Messerer" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Karakitsos" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatakrishna Rajajee" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Antonsen" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-4053-2-62" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997752v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Chen" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Thiolet" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coignard" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Metzger" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzt050" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281546v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figon" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-5908-8-69" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401799v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geloen" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chapelier" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cividjian" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3182986248" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02088199v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beraud" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wallon" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyron" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2012.10.008" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168098v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Chesnais" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crad.2013.01.018" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB5098FH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282703v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poirot" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laudy" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ginhoux" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.08.002" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296988v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. C. de Souza" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud Ferrand" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053439" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698192v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouviere" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papillard" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296990v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Bari" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait Erraisse" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chekrine" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shakir Shakir" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11547-011-0765-7" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2329921612A4D135F852BB2D0D7AAF08E46CFF8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296808v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magne" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charbonneau" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohamadi" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2012.05.023" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296999v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deneux-Tharaux" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cortet" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2012.02.001" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282768v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reix" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Werck-Gallois" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toutain" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazzocchi" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1836-9553(12)70125-X" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296992v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crouzet" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Murat" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pommier" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poissonnier" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2012.09.014" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45BR8R0M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296856v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legedz" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paget" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Milon" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajh.2012.114" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296804v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnetain" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letrilliart" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2012.07.002" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297346v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bentaleb-Machkour" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouffroy" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Grange" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/2012/842795" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698316v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villar" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li&#232;vre" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kessler" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemaitre" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alamartine" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303184v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Cheikh" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1464-410X.2011.10251.x" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640764v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Devic" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Noel" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Zabot" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09553002.2011.608410" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698188v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glas" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.11101489" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539242v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Martinez" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Wey" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lions" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539531v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petitjean" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecam" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luizet" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539437v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697949v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henaine" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nloga" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wautot" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yoshimura" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539311v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Cheikh" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539444v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapey" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debize" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179713v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.3816" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPD8Q7TC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539245v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539385v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00496805v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deneux-Tharaux" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2010.02648.x" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539304v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539365v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443146v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loffroy" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serusclat" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussel" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnefoy" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2008.07.039" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZBCGFXB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428363v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flammang" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428388v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428387v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacob" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raverot" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouanneau" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borson-Chazot" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428384v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Pasquier" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Picaud" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428383v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouteil-Noble" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toussaint" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villard" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428342v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marec-B&#233;rard" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bissery" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Keba&#239;li" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schell" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698099v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouchchane" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Boire" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428377v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colombel" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305955v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539367v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassis" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Battista" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simon" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539366v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudia" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritz" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abbas-Chorfa" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8749.2009.03339.x" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539433v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg. Garweg" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395707v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Joseph Murat" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poissonnier" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bouvier" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2008.04.091" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9304H1X1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395713v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Murat" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouvier" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2008.02.006" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373504v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lemoine" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Ravat" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Romand" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2008.01.004" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9J0HM91-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428301v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428086v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouly-Bertin" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dzudie" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428287v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428275v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428267v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arama" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vladareanu" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mihailescu" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Streinu Cercel" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mihai" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428292v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kermorvant-Duchemin" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lapillonne" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428286v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beby" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bruslea" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Halphen" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434574v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefevre-Pettazzoni" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cozon" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396704v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girouin" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#232;ge-Lechevallier" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Tonina Senes" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvine Bissery" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-006-0478-9" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NV917J2R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434642v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pasquier" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morelle" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagouet" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moret" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.C. Luo" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434621v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesca" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivieri" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burnichon" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Carette" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434719v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buiret" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Paliot" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Disant" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000295716.21536.76" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667078v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lesca" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Olivieri" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burnichon" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pagella" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carette" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/GIM.0b013e31802d8373" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434725v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montavont" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Demarquay" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ryvlin" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;not" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434583v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Couris" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Metzger" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caillat-Vallet" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434641v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Picaud" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. &#201;cochard" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434729v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couray-Targe" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434542v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Truy" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Naiman" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abedipour" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lina" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434677v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bujold" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434585v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dion" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cotart" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313918v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collin-Chavagnac" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacques" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manchon" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427927v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seigneurin" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzbid" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrin" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427842v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jund" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427801v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427766v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Janody" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427724v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrie" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Dubreuil" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427538v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amamra" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berr" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcourt" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Delmas" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427560v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foret-Dodelin" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Bobin" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427675v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthoux" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vialtel" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labeeuw" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427522v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paparel" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chapelon" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Curiel" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chesnais" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00168648v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Amamra" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delcourt" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Delmas" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2003.11.007" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427330v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gevigney" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcfadden" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meunier" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914776v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Picaud" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680309v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marret" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boehringer" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04933188v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubert" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828910v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248758v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gavoille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2025-336762" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Al-Fatuhi-Al-Jundi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Avenas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tank&#233;r&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Philipeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.70017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Sedillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Kallel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Arturo Pineda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-092354" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Romain-Scelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03768-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baseilhac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Klich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crouzet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colombel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2025.04.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodane Yonis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hraeich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nicc.70084" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Saadatian-Elahi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M&#246;hlmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langlois-Jacques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Diana Ariffin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(25)00086-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960306v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Montferrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Goff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fonnesu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2025.2456585" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoeung Chan Leakhena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shally Awasthi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Daw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Verma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127697" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patient Wimba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Diallo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tshilolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iwaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijregi.2025.100574" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchaa Bakai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinah Atcha-Oubou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchassama Tchadjobo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ecochard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-025-10956-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lartaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Harbaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Della Corte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssam Djahnine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nempont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-025-12184-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perrone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mely" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2025.108178" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vukusic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70037" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Harrache" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Saker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Mokdad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Generenaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Saade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.126464" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786545v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchaa Abalo Bakai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-066547" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaneliere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Keriel-Gascou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Colin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-024-02476-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Couchoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jaouen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Melodelima-Gonindard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Branchu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euo.2024.03.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pautonnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goutte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Derain Dubourg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bacchetta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ranchin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-024-05460-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531580v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Richard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chorfa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(23)00344-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Wallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(23)00221-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382548v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Gauthier-Moulinier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim&#8208;an Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.14700" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382525v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Arber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Campoy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souchon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00345-023-04643-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad-H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voirin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2023.04.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176547v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Talassone Bangoura" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Camara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Cond&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980022002622" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Diarra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Wimba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Katchunga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bengehya" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Miganda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-023-02077-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382564v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Foucaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Vincent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jomard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Comte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.18101" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03963580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debouverie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Page" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000206774" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176534v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duthe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mercadal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.16" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Di Franco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruffion" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13244-023-01391-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176576v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rakotoarisoa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Wagner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Munch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renaud Picard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grenet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.17058" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176577v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimpha Paboriboune" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keokedthong Phongsavan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phetsamone Arounlangsy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Flaissier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oukham Aphayarath" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.4502" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176542v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04434-w" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03833172v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Philippeau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulogne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1474-4422(22)00235-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694856v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delvall&#233;e" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Damiolini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07907-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385159v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mansuy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-051274" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03833173v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tourvieilhe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jandot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quessada" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marotte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.07.030" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699339v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cezar Moldovan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vlachomitrou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gouttard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-021-08408-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176530v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Galzin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Carolus" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redii.2022.100018" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699350v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escuret" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pitiot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massardier-Pilonch&#233;ry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2022.105169" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176578v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kolko" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caillette Baudoin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac055" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385186v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lantelme" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Moulayat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mouly-Bertin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Debouzy-Berge" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwab094" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176564v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aubry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chan Peng" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Souteyrand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjopen/oeac029" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176566v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cour-Andlauer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portefaix" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wroblewski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bordet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.894449" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533977v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois &#201;tard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261756" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694160v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Alexander" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schmitt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13026-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453593v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Suer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05298-2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03582488v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Charvolin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rippert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Doriane Morard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2021.11.005" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176567v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Plaete" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schlienger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letrilliart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.213.0369" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386992v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvaa336" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453530v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paul" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01746-21" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176645v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Wey" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loheas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamblin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-020-00597-6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03282705v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Polazzi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Obadia" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Armoiry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labar&#232;re" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2020.10.003" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453477v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bossard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-021-06893-z" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03331037v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Touzet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Figon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-021-01478-w" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601643v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Hamandi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amiens" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grayburn" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Al-Azizi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna van Zyl" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2020.10.045" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03441009v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364364v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viprey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Merle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Freyssenge" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082526" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453589v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Morel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjikian" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10153398" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411150v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brengel-Pesce" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaymard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Qu&#233;rom&#232;s" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93828-y" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704468v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05665-z" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176632v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176627v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Villemont" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cunnac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Sallit" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IJG.0000000000001867" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187610v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.01.003" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176630v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; &#201;cochard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bengehya" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bianga Katchunga" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Lugwarha" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.03.043" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853837v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jaulent" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jaulent" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hacard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2021.09.443" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04114949v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Borson Chazot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tilikete" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouanneau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-020-02499-8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601648v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ducray" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sesilia Vlachomitrou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Bouscambert-Duchamp" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-07154-4" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176673v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jaeger" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Santamaria" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Fournier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benchaib" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2020.0063" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385222v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261163v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubourg" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joannard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chardon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Souza" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2020-0770" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176671v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blangero" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent-Puig" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Malicot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Lepage" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201900171" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492581v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laudy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.04.008" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489990v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Reynaud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousset Jablonski" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poupon-Bourdy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Denis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2019.06.003" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176674v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polazzi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lifante" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cotte" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grinberg" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05126-4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03189935v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.10.006" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491059v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feugier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goutain-Majorel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girouin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.03.003" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01974173v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218821394" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440090v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Olivereau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Nave" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Garcia" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perceval" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2019.09.018" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03268243v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trouillet-Assant" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albert Vega" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Nazare" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fascia" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-041268" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963374v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Magnotti" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Malsot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abbas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Martin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-218366" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490401v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B&#232;cle" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eltchaninoff" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2020.03.010" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948313v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patient Mijiriro Wimba" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aim&#233; Bazeboso" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Longo-Mbenza" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41182-020-00262-3" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371442v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H&#233;bert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vogrig" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;iz-Castrillo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Joubert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000000883" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385226v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000000883" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03268232v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gilbert" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Occelli" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poupon-Bourdy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riche" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2020.09.015" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440099v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupr&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Souteyrand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2019.08.033" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176683v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gjorgjievska Delov" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Peyron-Faure" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charlot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10140-019-01694-z" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488365v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hafidi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Janin-Manificat" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Charleux" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajo.2019.08.007" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486149v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benahmed-Canat" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plaisant" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabilloud" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canat" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2019.02.011" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440096v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoussa Diabat&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lemonnier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1513/AnnalsATS.201812-882OC" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382896v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouy&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godart" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Thambo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-019-1544-1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04114815v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buchy" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lapras" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasiljevic" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Borson-Chazot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11102-019-00976-6" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180082v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Puech" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Renard-Penna" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claudon" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roy" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(18)30569-2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486665v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sarkis" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Siamand" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2018.01.002" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465664v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pasquier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Claris" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ecochard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Picaud" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2018.11.024" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL9R20M2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446074v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Saliou Kalifa Diallo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidjo Ayouba" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tour&#233;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thaurignac" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30649-2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064633v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2018.03.018" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003446v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Selistre" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandr&#233;a Carla De Souza" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bertoldo" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2018.05.029" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829609v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2017.09.010" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384763v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Borson-Chazot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dantony" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Illouz" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Niccoli" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0663" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195252v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gourmelon" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Donadio-Andr&#233;i" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chikh" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Kuczewski" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/ad.2018.0817" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285502v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Viguier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont-Sall&#233;" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillet" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.07.007" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916267v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellocq" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Bats" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kodjikian" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2017.10.014" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049669v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Garcia" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ranchin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iwaz" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selistre" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000453076" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943815v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Lifante" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj. Carty" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duclos" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000002119" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943798v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dagonneau" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cros" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bratan" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178901" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560104v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Nemeth" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Di Marco" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25799" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897575v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villar" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw386" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943793v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rischmann" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villers" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasticier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2016.09.039" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714646v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic V. Valla" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K. Young" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uvaraj Periasami" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj John" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PCC.0000000000001235" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943807v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mainguy" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellon" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delaup" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ginoux" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kassai-Koupai" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jpem-2016-0184" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796950v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupont" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2017.06.026" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMBDS0JL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012379v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kassai" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dantony" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grousson" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Revol" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bja/aew154" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016413v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caloone" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutitie" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse-Glehen" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allias-Montmayeur" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2016.08.022" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZFGFM27-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053628v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moldovan" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Udrescu" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ravier" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souchon" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169120" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049887v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Silvan-Hooffmann" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gory" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Gherasim" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850356v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouvel" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raverot" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Subtil" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vouillarmet" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2015.11.001" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S68T67T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049878v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cochat" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Souza" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001979" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597144v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R G Guttmann" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Am&#233;d&#233;e Roch" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hannoun" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458515600247" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385313v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caloone" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Traverse-Glehen" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Allias-Montmayeur" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016393v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ayzac" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girard" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baboi" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beuret" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-015-4167-5" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012372v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Eldesouky" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sivan-Hoffmann" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ong" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2014-310250" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760373v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girerd" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pibarot" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mathieu" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153010" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016414v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burny" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golfier" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massardier" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hajri" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-015-0106-y" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012356v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubruc" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giannoli" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huissoud" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2016.10.009" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049891v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-016-4548-4" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012371v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gensburger" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutroy" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chapurlat" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nove-Josserand" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-016-3612-9" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850284v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touzet" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ganne" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poupon Bourdy" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-016-0233-2" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044784v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kocaba" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colica" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burillon" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025621v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panagiotakaki" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Grandis" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stagnaro" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Heinzen" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fons" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0335-5" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850630v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernoux" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-0923-7" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018972v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.01.003" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044956v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wagner" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.06300614" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046814v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girerd" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Duarte" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.08.010" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859023v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj-Aissa" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dolomanova" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rognant" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26886" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01205430v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gotteland" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dupuis" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046831v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keriel-Gascou" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buchet-Poyau" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072963v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupont" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/JIM.0000000000000066" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072971v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvet" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml. Albert" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Augris" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boselli" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000094" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045543v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vach&#233;" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#232;ge-Lechevallier" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072960v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haesebaert" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Decullier" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dargent-Molina" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2014.07.017" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC0FZSH0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977060v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Niaf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lartizien" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roche" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14130448" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072969v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ceruse" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosmidis" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belot" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuchsmann" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CAD.0000000000000126" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046808v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Habchi" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paye" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pagnoux" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanzalone" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045525v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-14-53" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838983v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan B Jaglal" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laforest" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898001400038X" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071542v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Rudigoz" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortet" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2013.05.003" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281546v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figon" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-5908-8-69" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997752v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Chen" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Thiolet" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coignard" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Metzger" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzt050" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379487v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Gritsch" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Bonnet" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Exbrayat" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morgon" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076223" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00851700v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dubourg" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Messerer" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Karakitsos" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatakrishna Rajajee" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Antonsen" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-4053-2-62" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401799v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geloen" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chapelier" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cividjian" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3182986248" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02088199v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beraud" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wallon" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyron" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2012.10.008" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168098v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Chesnais" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crad.2013.01.018" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB5098FH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282703v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poirot" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laudy" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ginhoux" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.08.002" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796934v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clavel-Inzirillo" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrotin" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbier" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blaise Kopp" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2013.03.003" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296990v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Bari" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait Erraisse" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chekrine" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud Ferrand" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shakir Shakir" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11547-011-0765-7" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2329921612A4D135F852BB2D0D7AAF08E46CFF8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296808v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magne" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charbonneau" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohamadi" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2012.05.023" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296999v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deneux-Tharaux" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cortet" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2012.02.001" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698192v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouviere" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papillard" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282768v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reix" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Werck-Gallois" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toutain" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazzocchi" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1836-9553(12)70125-X" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296992v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crouzet" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Murat" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pommier" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poissonnier" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2012.09.014" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45BR8R0M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296856v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legedz" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paget" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Milon" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajh.2012.114" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296804v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnetain" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letrilliart" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2012.07.002" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297346v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bentaleb-Machkour" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouffroy" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Grange" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/2012/842795" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296988v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. C. de Souza" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053439" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698316v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villar" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li&#232;vre" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kessler" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemaitre" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alamartine" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303184v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Cheikh" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1464-410X.2011.10251.x" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640764v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Devic" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Noel" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Zabot" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09553002.2011.608410" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698188v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glas" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.11101489" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179713v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.3816" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPD8Q7TC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539311v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Cheikh" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539245v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539444v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapey" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debize" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00496805v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deneux-Tharaux" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2010.02648.x" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539385v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539437v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539242v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Martinez" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Wey" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lions" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539531v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petitjean" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecam" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luizet" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697949v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henaine" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nloga" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wautot" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yoshimura" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428383v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouteil-Noble" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toussaint" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villard" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428388v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428363v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flammang" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428342v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marec-B&#233;rard" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bissery" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Keba&#239;li" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schell" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698099v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouchchane" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Boire" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428377v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colombel" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428384v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Pasquier" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Picaud" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428387v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacob" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raverot" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouanneau" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borson-Chazot" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305955v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539366v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudia" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritz" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abbas-Chorfa" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8749.2009.03339.x" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539367v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassis" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Battista" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simon" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539433v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg. Garweg" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395707v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Joseph Murat" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poissonnier" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bouvier" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2008.04.091" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9304H1X1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539365v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539304v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443146v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loffroy" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serusclat" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussel" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnefoy" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2008.07.039" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZBCGFXB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428267v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arama" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vladareanu" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mihailescu" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Streinu Cercel" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mihai" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428275v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Murat" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouvier" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428086v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouly-Bertin" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dzudie" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428301v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428287v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428292v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kermorvant-Duchemin" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lapillonne" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428286v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beby" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bruslea" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Halphen" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395713v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2008.02.006" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373504v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lemoine" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Ravat" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Romand" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2008.01.004" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9J0HM91-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434583v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Couris" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Metzger" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caillat-Vallet" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434642v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pasquier" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morelle" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagouet" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moret" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.C. Luo" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434621v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesca" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivieri" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burnichon" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Carette" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434719v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buiret" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Paliot" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Disant" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000295716.21536.76" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434725v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montavont" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Demarquay" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ryvlin" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;not" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667078v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lesca" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Olivieri" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burnichon" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pagella" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carette" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/GIM.0b013e31802d8373" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434641v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Picaud" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. &#201;cochard" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434729v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couray-Targe" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434542v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Truy" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Naiman" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abedipour" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lina" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434677v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bujold" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434585v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dion" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cotart" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434574v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefevre-Pettazzoni" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cozon" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396704v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girouin" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#232;ge-Lechevallier" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Tonina Senes" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvine Bissery" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-006-0478-9" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NV917J2R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427927v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seigneurin" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzbid" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrin" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313918v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collin-Chavagnac" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacques" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manchon" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427766v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Janody" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427801v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427842v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jund" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427724v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrie" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Dubreuil" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427538v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amamra" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berr" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcourt" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Delmas" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427560v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foret-Dodelin" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Bobin" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427675v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthoux" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vialtel" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labeeuw" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427522v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paparel" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chapelon" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Curiel" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chesnais" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00168648v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Amamra" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delcourt" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Delmas" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2003.11.007" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427330v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gevigney" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcfadden" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meunier" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680309v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marret" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boehringer" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914776v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Picaud" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04933188v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubert" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828910v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>