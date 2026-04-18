--- v0 (2026-03-16)
+++ v1 (2026-04-18)
@@ -266,7557 +266,7557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retrait de l’autorité parentale et GPA, obs. ss. Cass. 1ère civ. , 21 sept. 2022, n°20-18.687</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parent isolé et allocation de soutien familial : obs. ss. Cass. 2e civ., 16 mars 2023, n° 21-21.637</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de visite et motifs graves, obs. ss. Cass. 1ère civ. 16 nov. 2022, n°21-11.528</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délégation d'autorité parentale et allocations familiales, obs. Cass. 1re civ., 11 mai 2023, n° 21-16.863</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge et la transition de genre de l’enfant mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Chronique jurisprudence du Tribunal judiciaire de Paris, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Déclaration judiciaire de délaissement parentale et intérêt supérieur de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délégation d’autorité parentale en vue d’adoption, obs. ss Cass. 1ère civ., 21 sept. 2022, n°21-50.042</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Retrait de l’autorité parentale et GPA, obs. ss. Cass. 1ère civ. , 21 sept. 2022, n°20-18.687</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorité parentale et respect du contradictoire : obs. ss. Cass. 1re civ., 12 juill. 2023, n° 21-19.362, B, Cass. 1re civ., 15 févr. 2023, n° 21-14.951, D et Cass. 1re civ., 5 avr. 2023, n° 21-18.497</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16</w:t>
+              <w:t xml:space="preserve">, 2023, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parent isolé et allocation de soutien familial : obs. ss. Cass. 2e civ., 16 mars 2023, n° 21-21.637</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 18</w:t>
+              <w:t xml:space="preserve">, 2023, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit de visite et motifs graves, obs. ss. Cass. 1ère civ. 16 nov. 2022, n°21-11.528</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliments et préjudice économique, obs. ss. 2è civ. 19 janv. 2023, n°21-12. 264</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15</w:t>
+              <w:t xml:space="preserve">, 2023, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Délégation d'autorité parentale et allocations familiales, obs. Cass. 1re civ., 11 mai 2023, n° 21-16.863</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de visite médiatisé, obs. Cass.1ère civ. 18 mai 2022, n°20-20.616</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19</w:t>
+              <w:t xml:space="preserve">, 2022, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le juge et la transition de genre de l’enfant mineur</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de visite en lieu neutre, obs. ss. Cass. civ. 1ère du 26 janv. 2022, n° 20-15.139</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Chronique jurisprudence du Tribunal judiciaire de Paris, 2</w:t>
+              <w:t xml:space="preserve">, 2022, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Autorité parentale et respect du contradictoire : obs. ss. Cass. 1re civ., 12 juill. 2023, n° 21-19.362, B, Cass. 1re civ., 15 févr. 2023, n° 21-14.951, D et Cass. 1re civ., 5 avr. 2023, n° 21-18.497</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de visite des grands-parents, obs. ss. Cass. 1ère civ., 2 mars 2022, n°20-18.833</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15</w:t>
+              <w:t xml:space="preserve">, 2022, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Adoption</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits et libertés des personnes âgées dépendantes en période de crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, vol. 44 / n° 169 (3), pp.115-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.169.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation alimentaire entre alliés, obs. ss. Cass. 1ère civ. 9 juin 2022, n°20-13.386</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11</w:t>
+              <w:t xml:space="preserve">, 2022, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aliments et préjudice économique, obs. ss. 2è civ. 19 janv. 2023, n°21-12. 264</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit au respect de la vie familiale et inexécution prolongée d’une décision de justice, obs. ss. CEDH 8 mars 2022, n°432229/18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19</w:t>
+              <w:t xml:space="preserve">, 2022, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit de visite médiatisé, obs. Cass.1ère civ. 18 mai 2022, n°20-20.616</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audition de l’enfant, obs. ss. Cass. 1ère civ., 22 juin 2022, n°21-12.724</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13</w:t>
+              <w:t xml:space="preserve">, 2022, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit de visite en lieu neutre, obs. ss. Cass. civ. 1ère du 26 janv. 2022, n° 20-15.139</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répartition des compétences juge aux affaires familiales /juge des enfants, obs. ss. 20 oct. 2021, n° 19-26.152 et 12 janv. 2022, n° 20-17.913</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19</w:t>
+              <w:t xml:space="preserve">, 2022, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit de visite des grands-parents, obs. ss. Cass. 1ère civ., 2 mars 2022, n°20-18.833</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consultation du dossier d'assistance éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14</w:t>
+              <w:t xml:space="preserve">, 2022, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation parentale d'entretien (montant)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation d’entretien, obs. ss. Cass. 1ère civ. 18 mai 2022, n°20-16.113</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nécessaire motivation des décisions de retrait de l'autorité parentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités du droit de visite en espace de rencontre et office du juge aux affaires familiales (JAF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audition de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidences d’une action en contestation de filiation sur la contribution à l’entretien et l’éducation de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux de l’autorité parentale et impartialité du juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (362)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l’entretien de l’enfant et charges de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (363)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délégation partage d’autorité parentale et accord du parent exerçant l’autorité parentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspension du droit de visite du parent pour motifs graves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercice en commun et office du juge aux affaires familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (362)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confinement obligatoire pour les personnes âgées: des libertés individuelles niées, une autonomie décisionnelle bafouée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Newsletter Recherche sur le vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en charge de l’enfant par l’autorité publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit aux relations personnelles des résidents d’EHPAD dans le contexte du covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Renard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.act. 749</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du juge d’instance au juge des contentieux de la protection : quels changements dans le traitement des vulnérabilités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°5, mai 2020, Etude 10,, p. 8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorité parentale et violences conjugales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un statut des personnes âgées ? Réflexions à la lumière du droit brésilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02497545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fixation du droit de visite et office du juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation d’entretien et date d’appréciation des circonstances nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de visite des tiers et intérêt de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert de la résidence et caractérisation de l’intérêt de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’éventualité d’une prolongation du confinement spécifique aux personnes âgées : que sommes-nous prêts à sacrifier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, chron. 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas d’audition de l’enfant après la clôture des débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confinement obligatoire pour les personnes âgées : des libertés individuelles niées, une autonomie décisionnelle bafouée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre d’information Recherche sur le vieillissement de l’Institut de la longévité, des vieillesses et du vieillissement (ILVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (10)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités du droit de visite et respect du contradictoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en œuvre de l’obligation alimentaire à l’égard des ascendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise de décision appuyée du droit brésilien : Un nouvel instrument de soutien à l’exercice de la capacité juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibiana Graeff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°6, Etude 7, pp. 14-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de déjudiciarisation des révisions de pensions alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection juridique des majeurs âgés : éléments de comparaison entre droit français et droit brésilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 1, p. 7-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de « proche aidant » issue de la loi adaptation de la société au vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.693 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours des établissements médico-sociaux contre les débiteurs alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de « proche aidant » issue de la loi adaptation de la société au vieillissement : une reconnaissance sociale et juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, juill/Août (n°4), p. 693-701</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l’entretien de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le divorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.doctr. 228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fixation et révision de la contribution à l’entretien de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuils d'âge en droit des personnes et de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Granet-Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.512-515</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recouvrement des impayés de pension alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits sociaux et résidence alternée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abandon de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exclusion du droit de visite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libre propos sur la reconnaissance d’un lien de droit entre l’enfant et son beau-parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, p. 39-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règlement de comptes entre concubins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prestation compensatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrait de l'autorité parentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement de nom et droit transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Admission en établissement et contrat de séjour : un droit perfectible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, vol. 44 / n° 169 (3), pp.115-129. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, vol. 38 (N°150), p. 173-187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Audition de l’enfant, obs. ss. Cass. 1ère civ., 22 juin 2022, n°21-12.724</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution d’entretien et prescription abrégée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12</w:t>
+              <w:t xml:space="preserve">, 2016, n°25, p.1729</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Obligation alimentaire entre alliés, obs. ss. Cass. 1ère civ. 9 juin 2022, n°20-13.386</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier Jeunesse et droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.512-516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation des ressources des parties à la date de la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19</w:t>
+              <w:t xml:space="preserve">, 2016, n°11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit au respect de la vie familiale et inexécution prolongée d’une décision de justice, obs. ss. CEDH 8 mars 2022, n°432229/18</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit mis en barème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue droit et société </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compensation et dettes alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 16</w:t>
+              <w:t xml:space="preserve">, 2015, n°12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Répartition des compétences juge aux affaires familiales /juge des enfants, obs. ss. 20 oct. 2021, n° 19-26.152 et 12 janv. 2022, n° 20-17.913</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les régulations de l’entraide familiale par le droit de la protection juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°188, p.100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autonomie en matière personnelle à l’épreuve du grand âge, analyse de pratiques judiciaires à l’aune de la loi du 5 mars 2007 réformant la protection juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°68, p. 64-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action directe des établissements publics de santé contre les débiteurs d’aliments de l’article L. 6145-11 du Code de la santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 21</w:t>
+              <w:t xml:space="preserve">, 2014, n°12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Consultation du dossier d'assistance éducative</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de la contribution à l’entretien de l’enfant et table de référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22</w:t>
+              <w:t xml:space="preserve">, 2014, n°10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'obligation parentale d'entretien (montant)</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Termes de la pension alimentaire fixée en exécution du devoir de secours dans le cadre de la procédure de divorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 24</w:t>
+              <w:t xml:space="preserve">, 2013, n°8, p.1404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Obligation d’entretien, obs. ss. Cass. 1ère civ. 18 mai 2022, n°20-16.113</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceitos e métodos da Sociologia e do Direito concernentes à questão da vulnerabilidade na velhice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Temática Kairós Gerontologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vulnerabilidade/Envelhecimento e Velhice : Aspectos Biopsicossociais, 15(6) (31-44)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délégation partage de l'autorité parentale au sein d'un couple de même sexe sur le seul fondement de l'intérêt de l'enfant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 20</w:t>
+              <w:t xml:space="preserve">, 2012, 31 (7)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Audition de l’enfant</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de visite du père biologique présumé et nécessité de l'appréciation de l'intérêt de l'enfant selon la Cour EDH.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 15</w:t>
+              <w:t xml:space="preserve">, 2012, 31 (9)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nécessaire motivation des décisions de retrait de l'autorité parentale</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fixation du droit de visite par le JAF est nécessaire en cas d'exercice en commun de l'autorité parentale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 23</w:t>
+              <w:t xml:space="preserve">, 2012, 31 (8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Modalités du droit de visite en espace de rencontre et office du juge aux affaires familiales (JAF)</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maîtrise de la vie : les procréations médicalement assistées interrogent l’éthique et le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire Defrénois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (496)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapprochement des actions exercées à l'encontre des débiteurs alimentaires par les établissements publics de santé et les conseils généraux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entraide familiale : régulations juridiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de visite du père biologique présumé et nécessité de l'appréciation de l'intérêt de l'enfant selon la Cour EDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obs. ss CEDH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Schneider C. contre Allemagne (17080/07)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fixation du droit de visite par le JAF est nécessaire en cas d'exercice en commun de l'autorité parentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obs. ss Cass. civ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fasc. 130, Art. 248-1 à 259-3. Les mesures provisoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La primauté du devoir de secours entre époux sur les obligations alimentaires découlant de la parenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incidences de la résidence alternée sur la contribution à l'entretien et l'éducation de l'enfant mineur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions Presses de l'Université du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.184-202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité civile des mandataires judiciaires à la protection des majeurs dans l'exercice de leurs missions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Etudes 17, pp.11 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La primauté du devoir de secours entre époux sur les obligations découlant de la parenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cass. civ 1ère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 09-16839</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les preuves en matière de divorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Rubellin-Devichi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexis-Nexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Fascicule 150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité civile des mandataires judiciaires à la protection des majeurs dans l'exercice de leurs missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Etude 17, page 11 et suivantes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bail forcé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexis-Nexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Editions Juris Classeur (Fasicule 240)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiation et autorité parentale à l'épreuve des nouvelles configurations familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.Page 29 et suivantes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délégation d’autorité parentale à la compagne de la mère décédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 16</w:t>
+              <w:t xml:space="preserve">, 2009, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Incidences d’une action en contestation de filiation sur la contribution à l’entretien et l’éducation de l’enfant</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délégation de l'autorité parentale à la compagne de la mère prédécédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21</w:t>
+              <w:t xml:space="preserve">, 2009, Chronique droit de la famille (9), page 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contentieux de l’autorité parentale et impartialité du juge</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solidarités familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (362)</w:t>
+              <w:t xml:space="preserve">, 2008, 8, page 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contribution à l’entretien de l’enfant et charges de famille</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principes directeurs de la loi du 5 mars 2007 réformant la protection des majeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.Page 16 et suite</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en charge de l'enfant par son beau-parent pendant la vie commune, Etat du droit positif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Dossier les Familles recomposées (7/8), pp.Page 290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les familles recomposées : La prise en charge de l'enfant par son beau-parent pendant la vie commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 07 et 08, pp.290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principes directeurs de la loi du 5 mars 2007 réformant la protection juridique des majeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi N° 2006-399 du 4 avril 2006 renforçant la prévention et la répression des violences au sein du couple ou commises sur les mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 20 (363)</w:t>
+              <w:t xml:space="preserve">, 2006, Actu, pp.775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Délégation partage d’autorité parentale et accord du parent exerçant l’autorité parentale</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi n°2006-399 du 4 avril 2006 renforçant la prévention et la répression des violences au sein du couple ou commises contre les mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21</w:t>
+              <w:t xml:space="preserve">, 2006, 173 (775-780)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Suspension du droit de visite du parent pour motifs graves</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre vert de la Commission européenne sur les obligations alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 129, pp.Pages 94 et suite</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation alimentaire et recours sur succession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La situation de dépendance au grand âge, 56 (38)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délégation-partage et homoparentalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 17</w:t>
+              <w:t xml:space="preserve">, 2006, Chronique droit de la famille (16), page 199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Exercice en commun et office du juge aux affaires familiales</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation alimentaire et recours de succession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Documentation française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Actualité et dossier en santé publique 2006 - Revue du haut comité de la santé publique (56)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action directe des établissements publics de santé contre les débiteurs alimentaires suppose le recours préalable au juge judiciaire pour fixer le montant de la dette alimentaire : Commentaire de l'arrêt rendu par la Cour de cassation 1ère civ. 8 juin 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1191 (602)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l'expertise biologique et les motifs légitimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (362)</w:t>
+              <w:t xml:space="preserve">, 2005, 2 (2420)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5368 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021100v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05018897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours des établissements publics de santé contre les débiteurs alimentaires : l'obligation alimentaire face au règlement des frais d'hébergement des personnes en perte d'autonomie</w:t>
               </w:r>
@@ -8518,2787 +8518,2787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cadre juridique de la place des parents du mineur placé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le mineur placé et la place des parents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de défense des mineurs, Jun 2022, Quimper, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les timides avancées du droit français dans la réception de l'article 12 de la convention internationale des droits des personnes handicapées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’adaptation en Europe à l’article 12 de la Convention internationale des droits des personnes handicapées de New York. Présentation de la réforme espagnole du 2 juin 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Guillarte-Martin Calero, Apr 2022, Valladolid (Spain), Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les liens alimentaires dans les &amp;quot;secondes familles&amp;quot; : le beau-parent pourvoyeur d'aliments ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquante ans d’évolution du droit de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de droit de la famille; International Society of Family Law, Mar 2022, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de défense des mineurs, Jun 2022, Quimper, France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémunérer par l'APA une part de l'activité de parents-soutiens : validation/normalisation du statut d'aidant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre profession et famille, quels cadres du travail d'aide aux vieilles personnes vivant à domicile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, C. Guillarte-Martin Calero, Apr 2022, Valladolid (Spain), Espagne</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle reconnaissance statutaire des proches aidants salariés de leur aîné en perte d’autonomie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-midi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Antoine Turmel, Oct 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, NANTES, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 20 ans de la loi du 4 mars 2002 dite démocratie sanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Biagini, Mar 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Antoine Turmel, Oct 2022, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan de la crise sanitaire : regard juridique et perspectives éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème journée régionale de formation en éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EREB, Oct 2021, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine Biagini, Mar 2022, Brest, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les atteintes aux droits fondamentaux des personnes âgées en période de pandémie Covid : Perspectives juridiques croisées France/Québec et enjeux pour le projet RIDPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Droits des Personnes Âgées en situation de pandémie COVID-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J-Ph. Viriot-Durandal, Dec 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EREB, Oct 2021, BREST, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préservation des droits des individus dans les situations de soin à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre profession et famille, les « cadres du travail » d’aide aux personnes âgées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR Profam, Jun 2021, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, J-Ph. Viriot-Durandal, Dec 2021, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un statut juridique des Personnes âgées ? Réflexions à la lumière du droit brésilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le statut de la séniorité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Vignon-Barrault, May 2019, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La préservation des droits des individus dans les situations de soin à domicile</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une mesure unique de sauvegarde des droits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 ans d’application de la loi n°2007-308 du 5 mars 2007 portant réforme de la protection juridique des majeurs : bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de droit privé fondamental, Mar 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une fabrication sociale : la protection juridique des majeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discussion des résultats de l’étude réalisée par l’APASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le GESTO (Groupement d’études des services de tutelle de l’Ouest),, Apr 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits du patient mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La jeunesse dans le champ du droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation au 1ere séminaire de recherche du projet ANR Profam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre profession et famille, les cadres du travail d’aide aux personnes âgées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concordance des temps dans le champ sanitaire et médico-social : Prendre soin des publics, prendre soin de celles et ceux qui prennent soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Santé et société de la MSHB, Oct 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation au 2ème séminaire de recherche du projet ANR Profam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre profession et famille, les « cadres du travail » d’aide aux personnes âgées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ANR Profam, Jun 2021, NANTES, France</w:t>
+              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A. Vignon-Barrault, May 2019, Angers (France), France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque international, Le droit comparé comme perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection juridique des majeurs en droit français et en droit brésilien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par la section Amérique Latine de la société de législation comparée, Nov 2017, Sao Paulo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de droit privé fondamental, Mar 2019, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finalités des règles de droit relatives à la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunesse et vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, le GESTO (Groupement d’études des services de tutelle de l’Ouest),, Apr 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place du beau-parent en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séparation parentale, recomposition familiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval, Oct 2015, Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Vannes, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consentement des personnes ainées lors de l’entrée en hébergement collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la protection juridique des aînés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Morin, Oct 2015, Qébec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand âge et vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développer l’interconnaissance entre les acteurs de la recherche, de la formation et de l’intervention sociale en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PREFAS Bretagne, Jun 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Santé et société de la MSHB, Oct 2018, Rennes, France</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de vulnérabilité et parcours des personnes au grand âge : régulations juridiques et pratiques sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">», Colloque Vulnérabilités sanitaires et sociales, ANR, IReSP (Institut de Recherche en Santé Publique, Ministère des affaires sociales et de santé, ITMO Santé Publique d’Aviesan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parenté, parentalité, responsabilité parentale : quel rôle le droit attribue aux tiers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de l’enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité de recherche sociologie de la famille de l’AISLF, Nov 2013, Lausanne ( CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par la section Amérique Latine de la société de législation comparée, Nov 2017, Sao Paulo, France</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des patrimoines affectés du couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les patrimoines affectés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDP-UBO; IDP Toulouse 1, Apr 2012, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Brest, France</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en œuvre de la loi du 5 mars 2007 : entre autonomie et protection de la personne du grand âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours de vulnérabilité au grand âge : pratiques sociales et régulations juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARS-UBO; CRDP-UBO; SOLO-EHESP, Oct 2012, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Laval, Oct 2015, Québec, France</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congreso Internacional Sobre &amp;quot;Filiacion, Patria Potestad Y Relaciones Familiares En Las Sociedades Contemporaneas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional Sobre "Filiacion, Patria Potestad Y Relaciones Familiares En Las Sociedades Contemporaneas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, C. Morin, Oct 2015, Qébec, Canada</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnerability In Old Age Solidarity And Autonomy When Entering An Elderly House</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Congrès mondial de l’association internationale de droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des majeurs : difficultés pratiques (d'application de la Loi n°2007-308 du 5 mars 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection des majeurs : difficultés pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congrès mondial de l'association internationale de droit de la famille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès mondial de l'association internationale de droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur la vulnérabilité dans l'espace juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un siècle de santé sociale : formes et traitements des vulnérabilités (1880-2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS LARHRA, Nov 2011, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque &amp;quot; La protection des majeurs : difficultés pratiques&amp;quot; (d'application de la Loi n°2007-308 du 5 Mars 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " La protection des majeurs : difficultés pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme, objet d’une analyse scientifique : Présentation projet recherche ANR Vulage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protection juridique des majeurs : comment les professionnels se saisissent de la réforme du 5 mars 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESP; FHF; Rennes 1, Jun 2010, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité des mandataires judiciaires de leur fait personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilités et majeurs vulnérables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDP, Dec 2010, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement de fondement de la créance alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit aux aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, CAEN, France. page 15 et suite</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incapacité juridique et vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "situations de vulnérabilités : enjeux conceptuels et analyse des formes de réponse institutionnelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pensions alimentaires dans les situations de résidence alternée = une analyse des décisions de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'argent et les biens dans les devenirs conjugaux contemporains : usages sociaux et normes juriques - Les partages au sein des couples : normes juridiques et usages sociaux de l'argent et des biens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, LOUVIN, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expertise globale et l'exemple anglo-saxon du Home inspection : analyse de droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecologie et habitat ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mesures de protection de la personne elle-même.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection des personnes vulnérables à la lumière de la loi n° 2007-308 du 5 mars 2007 portant réforme de la protection juridique des majeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Droit Privé Fondamental, Dec 2007, Strasboug, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit et l'entretien des jeunes majeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunes adultes : entre solidarités familiales et solidarités sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepts et méthodes de la sociologie et du droit à propos de la question des solidarités familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...1336 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences humaines et sociales. Méthodologies, matériaux, sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des sciences de l'Homme de Bretagne, Dec 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12039,64 +12039,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entraide familiale. Régulations juridiques et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. pp.323, 2012, Des Sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12114,77 +12114,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme de la filiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Granet-Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Louis-Pecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12608,1585 +12608,1585 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuils d'âge en droit des personnes et de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédérique Granet-Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorothée Guérin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunesse et Droit par le prisme de la vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.83-89, 2021, 978-2-7110-3389-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La distinction de la mesure et des pouvoirs de la personne en charge de la protection : réflexions sur la protection de la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards humanistes sur le droit, Mélanges en l'honneur de la Professeure Annick BATTEUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.501-521, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapter la société au vieillissement : les innovations de la loi française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Morin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des aînés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 417-490, Éditions Yvon Blais, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autres regards sur les perspectives de réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Raoul-Cormeil; Muriel Rebourg; Ingrid Maria. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protection des majeurs : bilan et perspectives : de la loi n°2007-308 du 5 mars 2007 à la loi n° 2019-222 du 23 mars 2019, et après ? : actes des colloques de Brest [8 mars 2019] Caen [26 avril 2019] et Grenoble [5 avril 2019]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.221-223, 2020, 978-2-7110-3360-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards pratiques sur la loi du 5 mars 2007 du droit des majeurs et son application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Raoul-Cormeil; Muriel Rebourg; Ingrid Maria. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protection des majeurs : bilan et perspectives : de la loi n°2007-308 du 5 mars 2007 à la loi n° 2019-222 du 23 mars 2019, et après ? : actes des colloques de Brest [8 mars 2019] Caen [26 avril 2019] et Grenoble [5 avril 2019]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.105-106, 2020, 978-2-7110-3360-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Raoul-Cormeil; Muriel Rebourg; Ingrid Maria. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protection des majeurs : bilan et perspectives : de la loi n°2007-308 du 5 mars 2007 à la loi n° 2019-222 du 23 mars 2019, et après ? : actes des colloques de Brest [8 mars 2019] Caen [26 avril 2019] et Grenoble [5 avril 2019]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.15-20, 2020, 978-2-7110-3360-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déjudiciarisation de la protection juridique des majeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Raoul-Cormeil; Muriel Rebourg; Ingrid Maria. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protection des majeurs : bilan et perspectives : de la loi n°2007-308 du 5 mars 2007 à la loi n° 2019-222 du 23 mars 2019, et après ? : actes des colloques de Brest [8 mars 2019] Caen [26 avril 2019] et Grenoble [5 avril 2019]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.315-316, 2020, 978-2-7110-3360-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards doctrinaux sur la loi du 5 mars 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Raoul-Cormeil; Muriel Rebourg; Ingrid Maria. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protection des majeurs : bilan et perspectives : de la loi n°2007-308 du 5 mars 2007 à la loi n° 2019-222 du 23 mars 2019, et après ? : actes des colloques de Brest [8 mars 2019] Caen [26 avril 2019] et Grenoble [5 avril 2019]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.29, 2020, 978-2-7110-3360-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des principes aux pratiques du dispositif de protection juridique des majeurs depuis la loi du 5 mars 2007 réformant la protection juridique des majeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Raoul-Cormeil, Muriel Rebourg, Ingrid Maria. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan des 10 ans d’application de la loi de 2007 et perspectives de réforme du droit des majeurs protégés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexis-Nexis, pp.201-216, 2020, 978-2-7110-3360-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapter la société au vieillissement : Les innovations de la législation française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des aînés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Yvon Blais, pp.417-490, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les innovations en matière de protection juridique des majeurs au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie privée de la personne protégée, in mémoriam Th Verheyde, (ss. coord. G. Raoul-Cormeil), Mare et Martin, coll. Droit et sciences criminelles, pp. 191-202.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de séjour en établissement : vers un accompagnement de l’expression du consentement des personnes en perte d’autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logement et Vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Varennes, pp.191-210., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vulnérabilité dans l’espace juridique : la situation des personnes du grand âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Vulnérabilités sanitaires et sociales. De l’histoire à la sociologie, A. Brodiez-Dolino, B. Eyraud, C. Laval, B. Ravon et I. Von Bueltzingsloewen (dir.), Rennes, PUR (collection Des sociétés), p. 65-76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils juridiques de prévention et de minimisation du risque d’exploitation financière des personnes aînées : approches française et européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in L’exploitation financière des personnes aînées : prévention, résolution et sanction, (ss. dir. Raymonde CRÊTE, Ivan TCHOTOURIAN et Marie BEAULIEU) éd. Y. Blais, Québec, p. 363-395.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couple et gestion des patrimoines affectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Les patrimoines affectés, (ss. dir. J. Julien et M. Rebourg), LGDJ, Presses Univ. Toulouse 1 Capitole, n°16, pp. 51-67</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrée en institution de la personne âgée vulnérable : protection et autonomie personnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yann Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Burel</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Louis Pecha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Les solidarités entre générations, 14ème congrès mondial de l'Association Internationale de Droit de la Famille (ISFL- Lyon, (ss. dir. H. Fulchiron), Larcier-Bruylant, pp. 863-878.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autorité parentale dans le contexte actuel de transformation de la famille/ La autoridad parental en el contexto actual de transformación de la familia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in « Patria potestad, guarda y custodia Congreso IDADFE 2011» (dir. C. Lasarte), UNED/ IDADFE, Tecnos 2013, Colección : Estado y Sociedad, Cap. II, 47-57</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durée et renouvellement des mesures de protection juridique : le pragmatisme des juges face à la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Nouveau droit des majeurs protégés, difficultés pratiques (ss. dir. G. Raoul-Cormeil), Dalloz coll. Thèmes et commentaires, pp. 36-48.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...1507 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in L’entraide familiale. Régulations juridiques et sociales, Le Borgne-Uguen F. Rebourg M. (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-20, 2012, Des Sociétés</w:t>
@@ -14609,51 +14609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structuration de recherches interdisciplinaires sur le vieillissement en Bretagne. Du laboratoire de sociologie de l’université de Brest à une plateforme de recherche à la MSH Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15182,51 +15182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530018v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.155.0085" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018969v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018954v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018943v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018945v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019037v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019021v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04284086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.169.0115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019097v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019080v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019580v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04292656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942033v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02497545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020985v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020998v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04292671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Graeff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020992v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02099937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485197v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04292698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01972040v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Murat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101196v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263041v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Granet-Lambrechts" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100970v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02099967v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02099970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101205v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02099984v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101228v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02099998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101242v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669939v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669933v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669903v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669928v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669977v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00594157v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669920v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669952v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567611v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rubellin-Devichi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567615v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567486v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021080v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262716v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567483v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018743v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567475v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567477v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021100v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05018897v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018782v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018793v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018838v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669900v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05018890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02235459v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021996v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021606v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021423v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021601v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021599v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021427v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022016v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022012v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022022v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485228v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485259v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485273v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485235v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485277v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485237v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118181v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebourg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022035v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021480v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021463v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669993v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021536v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669984v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021525v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670032v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00570370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00572677v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00572676v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00570369v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021565v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00572673v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021571v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021577v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022032v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022026v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022024v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401930v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Maria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651350v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hauser" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mauger-Vielpeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00565790v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Louis-Pecha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021240v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04292726v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04292719v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04292734v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239747v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jourdain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545262v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021134v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Guerin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545274v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545278v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545283v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545267v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485209v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472784v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02066483v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485244v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071918v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071922v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Burdin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071923v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Louis Pecha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071928v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071926v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071927v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116723v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669964v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00572930v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669970v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021174v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021188v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021407v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651262v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gautier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure D&#233;roff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651292v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866455v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Raymond" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530018v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.155.0085" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018954v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018969v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019037v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019021v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04284086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.169.0115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019099v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019580v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942033v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04292656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02497545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020985v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611129v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020998v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04292671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Graeff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020992v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02099937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485197v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04292698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01972040v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Murat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Granet-Lambrechts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101196v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100970v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02099967v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02099970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101205v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02099984v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02099998v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101228v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101242v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669933v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669928v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669977v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00594157v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669952v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rubellin-Devichi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567615v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021080v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567486v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567483v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567484v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262716v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018743v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567475v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567477v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05018897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021100v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018782v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018793v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018838v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669900v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05018890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02235459v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021606v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021601v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021599v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021427v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022016v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022012v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022022v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485228v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485259v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485273v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485235v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485277v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485237v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022035v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118181v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebourg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021480v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021463v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670029v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669984v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021525v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670032v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00570370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00572677v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00572676v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00570369v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021565v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00572673v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021571v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021577v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022032v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022026v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022024v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401930v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Maria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651350v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hauser" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mauger-Vielpeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00565790v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Louis-Pecha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021240v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04292726v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04292719v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04292734v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239747v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jourdain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Guerin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545278v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545274v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545262v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545283v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545267v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485209v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472784v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02066483v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485244v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071922v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Burdin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071918v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071926v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071923v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Louis Pecha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071928v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071927v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116723v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669964v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00572930v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669970v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021174v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021188v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021407v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651262v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gautier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure D&#233;roff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651292v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866455v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Raymond" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>