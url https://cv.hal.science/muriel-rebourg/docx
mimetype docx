--- v1 (2026-04-18)
+++ v2 (2026-05-11)
@@ -266,7902 +266,7902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autorité parentale et respect du contradictoire : obs. ss. Cass. 1re civ., 12 juill. 2023, n° 21-19.362, B, Cass. 1re civ., 15 févr. 2023, n° 21-14.951, D et Cass. 1re civ., 5 avr. 2023, n° 21-18.497</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retrait de l’autorité parentale et GPA, obs. ss. Cass. 1ère civ. , 21 sept. 2022, n°20-18.687</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parent isolé et allocation de soutien familial : obs. ss. Cass. 2e civ., 16 mars 2023, n° 21-21.637</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclaration judiciaire de délaissement parentale et intérêt supérieur de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délégation d’autorité parentale en vue d’adoption, obs. ss Cass. 1ère civ., 21 sept. 2022, n°21-50.042</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de visite et motifs graves, obs. ss. Cass. 1ère civ. 16 nov. 2022, n°21-11.528</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délégation d'autorité parentale et allocations familiales, obs. Cass. 1re civ., 11 mai 2023, n° 21-16.863</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge et la transition de genre de l’enfant mineur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Chronique jurisprudence du Tribunal judiciaire de Paris, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Déclaration judiciaire de délaissement parentale et intérêt supérieur de l’enfant</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 18</w:t>
+              <w:t xml:space="preserve">, 2023, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Délégation d’autorité parentale en vue d’adoption, obs. ss Cass. 1ère civ., 21 sept. 2022, n°21-50.042</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliments et préjudice économique, obs. ss. 2è civ. 19 janv. 2023, n°21-12. 264</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17</w:t>
+              <w:t xml:space="preserve">, 2023, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Autorité parentale et respect du contradictoire : obs. ss. Cass. 1re civ., 12 juill. 2023, n° 21-19.362, B, Cass. 1re civ., 15 févr. 2023, n° 21-14.951, D et Cass. 1re civ., 5 avr. 2023, n° 21-18.497</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de visite des grands-parents, obs. ss. Cass. 1ère civ., 2 mars 2022, n°20-18.833</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15</w:t>
+              <w:t xml:space="preserve">, 2022, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Adoption</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits et libertés des personnes âgées dépendantes en période de crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, vol. 44 / n° 169 (3), pp.115-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.169.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de visite médiatisé, obs. Cass.1ère civ. 18 mai 2022, n°20-20.616</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11</w:t>
+              <w:t xml:space="preserve">, 2022, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aliments et préjudice économique, obs. ss. 2è civ. 19 janv. 2023, n°21-12. 264</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de visite en lieu neutre, obs. ss. Cass. civ. 1ère du 26 janv. 2022, n° 20-15.139</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19</w:t>
+              <w:t xml:space="preserve">, 2022, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit de visite médiatisé, obs. Cass.1ère civ. 18 mai 2022, n°20-20.616</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audition de l’enfant, obs. ss. Cass. 1ère civ., 22 juin 2022, n°21-12.724</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13</w:t>
+              <w:t xml:space="preserve">, 2022, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit de visite en lieu neutre, obs. ss. Cass. civ. 1ère du 26 janv. 2022, n° 20-15.139</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation alimentaire entre alliés, obs. ss. Cass. 1ère civ. 9 juin 2022, n°20-13.386</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit au respect de la vie familiale et inexécution prolongée d’une décision de justice, obs. ss. CEDH 8 mars 2022, n°432229/18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répartition des compétences juge aux affaires familiales /juge des enfants, obs. ss. 20 oct. 2021, n° 19-26.152 et 12 janv. 2022, n° 20-17.913</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consultation du dossier d'assistance éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation parentale d'entretien (montant)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation d’entretien, obs. ss. Cass. 1ère civ. 18 mai 2022, n°20-16.113</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nécessaire motivation des décisions de retrait de l'autorité parentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audition de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités du droit de visite en espace de rencontre et office du juge aux affaires familiales (JAF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidences d’une action en contestation de filiation sur la contribution à l’entretien et l’éducation de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux de l’autorité parentale et impartialité du juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (362)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l’entretien de l’enfant et charges de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (363)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délégation partage d’autorité parentale et accord du parent exerçant l’autorité parentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspension du droit de visite du parent pour motifs graves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercice en commun et office du juge aux affaires familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (362)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confinement obligatoire pour les personnes âgées: des libertés individuelles niées, une autonomie décisionnelle bafouée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Droit de visite des grands-parents, obs. ss. Cass. 1ère civ., 2 mars 2022, n°20-18.833</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Newsletter Recherche sur le vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en charge de l’enfant par l’autorité publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14</w:t>
+              <w:t xml:space="preserve">, 2021, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation d’entretien et date d’appréciation des circonstances nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de visite des tiers et intérêt de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit aux relations personnelles des résidents d’EHPAD dans le contexte du covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019021v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+                <w:t xml:space="preserve">Stéphanie Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.act. 749</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du juge d’instance au juge des contentieux de la protection : quels changements dans le traitement des vulnérabilités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°5, mai 2020, Etude 10,, p. 8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorité parentale et violences conjugales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fixation du droit de visite et office du juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un statut des personnes âgées ? Réflexions à la lumière du droit brésilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02497545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’éventualité d’une prolongation du confinement spécifique aux personnes âgées : que sommes-nous prêts à sacrifier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Renard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, chron. 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert de la résidence et caractérisation de l’intérêt de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas d’audition de l’enfant après la clôture des débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confinement obligatoire pour les personnes âgées : des libertés individuelles niées, une autonomie décisionnelle bafouée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre d’information Recherche sur le vieillissement de l’Institut de la longévité, des vieillesses et du vieillissement (ILVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (10)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités du droit de visite et respect du contradictoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise de décision appuyée du droit brésilien : Un nouvel instrument de soutien à l’exercice de la capacité juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibiana Graeff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°6, Etude 7, pp. 14-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en œuvre de l’obligation alimentaire à l’égard des ascendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de déjudiciarisation des révisions de pensions alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection juridique des majeurs âgés : éléments de comparaison entre droit français et droit brésilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 1, p. 7-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de « proche aidant » issue de la loi adaptation de la société au vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.693 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours des établissements médico-sociaux contre les débiteurs alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l’entretien de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de « proche aidant » issue de la loi adaptation de la société au vieillissement : une reconnaissance sociale et juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, juill/Août (n°4), p. 693-701</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le divorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.doctr. 228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fixation et révision de la contribution à l’entretien de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits sociaux et résidence alternée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abandon de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recouvrement des impayés de pension alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuils d'âge en droit des personnes et de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Granet-Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.512-515</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libre propos sur la reconnaissance d’un lien de droit entre l’enfant et son beau-parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, p. 39-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exclusion du droit de visite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrait de l'autorité parentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règlement de comptes entre concubins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prestation compensatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement de nom et droit transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Admission en établissement et contrat de séjour : un droit perfectible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, vol. 44 / n° 169 (3), pp.115-129. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, vol. 38 (N°150), p. 173-187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Obligation alimentaire entre alliés, obs. ss. Cass. 1ère civ. 9 juin 2022, n°20-13.386</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution d’entretien et prescription abrégée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19</w:t>
+              <w:t xml:space="preserve">, 2016, n°25, p.1729</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit au respect de la vie familiale et inexécution prolongée d’une décision de justice, obs. ss. CEDH 8 mars 2022, n°432229/18</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier Jeunesse et droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.512-516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation des ressources des parties à la date de la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 16</w:t>
+              <w:t xml:space="preserve">, 2016, n°11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Audition de l’enfant, obs. ss. Cass. 1ère civ., 22 juin 2022, n°21-12.724</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit mis en barème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue droit et société </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compensation et dettes alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12</w:t>
+              <w:t xml:space="preserve">, 2015, n°12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Répartition des compétences juge aux affaires familiales /juge des enfants, obs. ss. 20 oct. 2021, n° 19-26.152 et 12 janv. 2022, n° 20-17.913</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les régulations de l’entraide familiale par le droit de la protection juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°188, p.100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action directe des établissements publics de santé contre les débiteurs d’aliments de l’article L. 6145-11 du Code de la santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 21</w:t>
+              <w:t xml:space="preserve">, 2014, n°12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Consultation du dossier d'assistance éducative</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autonomie en matière personnelle à l’épreuve du grand âge, analyse de pratiques judiciaires à l’aune de la loi du 5 mars 2007 réformant la protection juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°68, p. 64-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de la contribution à l’entretien de l’enfant et table de référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22</w:t>
+              <w:t xml:space="preserve">, 2014, n°10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'obligation parentale d'entretien (montant)</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Termes de la pension alimentaire fixée en exécution du devoir de secours dans le cadre de la procédure de divorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 24</w:t>
+              <w:t xml:space="preserve">, 2013, n°8, p.1404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Obligation d’entretien, obs. ss. Cass. 1ère civ. 18 mai 2022, n°20-16.113</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceitos e métodos da Sociologia e do Direito concernentes à questão da vulnerabilidade na velhice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Temática Kairós Gerontologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vulnerabilidade/Envelhecimento e Velhice : Aspectos Biopsicossociais, 15(6) (31-44)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de visite du père biologique présumé et nécessité de l'appréciation de l'intérêt de l'enfant selon la Cour EDH.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 20</w:t>
+              <w:t xml:space="preserve">, 2012, 31 (9)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nécessaire motivation des décisions de retrait de l'autorité parentale</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fixation du droit de visite par le JAF est nécessaire en cas d'exercice en commun de l'autorité parentale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 23</w:t>
+              <w:t xml:space="preserve">, 2012, 31 (8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Modalités du droit de visite en espace de rencontre et office du juge aux affaires familiales (JAF)</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délégation partage de l'autorité parentale au sein d'un couple de même sexe sur le seul fondement de l'intérêt de l'enfant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 16</w:t>
+              <w:t xml:space="preserve">, 2012, 31 (7)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Audition de l’enfant</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maîtrise de la vie : les procréations médicalement assistées interrogent l’éthique et le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire Defrénois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (496)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapprochement des actions exercées à l'encontre des débiteurs alimentaires par les établissements publics de santé et les conseils généraux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entraide familiale : régulations juridiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de visite du père biologique présumé et nécessité de l'appréciation de l'intérêt de l'enfant selon la Cour EDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obs. ss CEDH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Schneider C. contre Allemagne (17080/07)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fixation du droit de visite par le JAF est nécessaire en cas d'exercice en commun de l'autorité parentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obs. ss Cass. civ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fasc. 130, Art. 248-1 à 259-3. Les mesures provisoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La primauté du devoir de secours entre époux sur les obligations alimentaires découlant de la parenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incidences de la résidence alternée sur la contribution à l'entretien et l'éducation de l'enfant mineur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions Presses de l'Université du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.184-202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité civile des mandataires judiciaires à la protection des majeurs dans l'exercice de leurs missions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Etudes 17, pp.11 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La primauté du devoir de secours entre époux sur les obligations découlant de la parenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cass. civ 1ère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 09-16839</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité civile des mandataires judiciaires à la protection des majeurs dans l'exercice de leurs missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Etude 17, page 11 et suivantes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les preuves en matière de divorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Rubellin-Devichi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexis-Nexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Fascicule 150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bail forcé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexis-Nexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Editions Juris Classeur (Fasicule 240)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiation et autorité parentale à l'épreuve des nouvelles configurations familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.Page 29 et suivantes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délégation de l'autorité parentale à la compagne de la mère prédécédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 15</w:t>
+              <w:t xml:space="preserve">, 2009, Chronique droit de la famille (9), page 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Incidences d’une action en contestation de filiation sur la contribution à l’entretien et l’éducation de l’enfant</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délégation d’autorité parentale à la compagne de la mère décédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21</w:t>
+              <w:t xml:space="preserve">, 2009, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contentieux de l’autorité parentale et impartialité du juge</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solidarités familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (362)</w:t>
+              <w:t xml:space="preserve">, 2008, 8, page 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contribution à l’entretien de l’enfant et charges de famille</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principes directeurs de la loi du 5 mars 2007 réformant la protection des majeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.Page 16 et suite</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en charge de l'enfant par son beau-parent pendant la vie commune, Etat du droit positif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Dossier les Familles recomposées (7/8), pp.Page 290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les familles recomposées : La prise en charge de l'enfant par son beau-parent pendant la vie commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 07 et 08, pp.290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principes directeurs de la loi du 5 mars 2007 réformant la protection juridique des majeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre vert de la Commission européenne sur les obligations alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 129, pp.Pages 94 et suite</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi N° 2006-399 du 4 avril 2006 renforçant la prévention et la répression des violences au sein du couple ou commises sur les mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 20 (363)</w:t>
+              <w:t xml:space="preserve">, 2006, Actu, pp.775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Délégation partage d’autorité parentale et accord du parent exerçant l’autorité parentale</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi n°2006-399 du 4 avril 2006 renforçant la prévention et la répression des violences au sein du couple ou commises contre les mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21</w:t>
+              <w:t xml:space="preserve">, 2006, 173 (775-780)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Suspension du droit de visite du parent pour motifs graves</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation alimentaire et recours sur succession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La situation de dépendance au grand âge, 56 (38)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délégation-partage et homoparentalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 17</w:t>
+              <w:t xml:space="preserve">, 2006, Chronique droit de la famille (16), page 199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Exercice en commun et office du juge aux affaires familiales</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation alimentaire et recours de succession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Documentation française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Actualité et dossier en santé publique 2006 - Revue du haut comité de la santé publique (56)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action directe des établissements publics de santé contre les débiteurs alimentaires suppose le recours préalable au juge judiciaire pour fixer le montant de la dette alimentaire : Commentaire de l'arrêt rendu par la Cour de cassation 1ère civ. 8 juin 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1191 (602)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l'expertise biologique et les motifs légitimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (362)</w:t>
+              <w:t xml:space="preserve">, 2005, 2 (2420)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20, pp.10</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours des établissements publics de santé contre les débiteurs alimentaires : l'obligation alimentaire face au règlement des frais d'hébergement des personnes en perte d'autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prise en charge de l’enfant par l’autorité publique</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conventions homologuées en matière d'autorité parentale et de contribution à l'entretien de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de l'autorité parentale (à propos de la loi du 4 mars 2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 19</w:t>
+              <w:t xml:space="preserve">, 2002, 15 (701-704)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.act. 749</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délégation partage de l'autorité parentale au sein d'un couple de même sexe sur le seul fondement de l'intérêt de l'enfant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obs. ss. TGI Bayonne JAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n°11/00950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n°5, mai 2020, Etude 10,, p. 8-11</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve de l'engagement par volonté unilatérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1405-1420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5411 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018838v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00669900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contestation de reconnaissance mensongère et le nom de l'enfant naturel</w:t>
               </w:r>
@@ -8518,2192 +8518,2192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémunérer par l'APA une part de l'activité de parents-soutiens : validation/normalisation du statut d'aidant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre profession et famille, quels cadres du travail d'aide aux vieilles personnes vivant à domicile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, NANTES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cadre juridique de la place des parents du mineur placé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mineur placé et la place des parents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de défense des mineurs, Jun 2022, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les liens alimentaires dans les &amp;quot;secondes familles&amp;quot; : le beau-parent pourvoyeur d'aliments ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquante ans d’évolution du droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de droit de la famille; International Society of Family Law, Mar 2022, LYON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les timides avancées du droit français dans la réception de l'article 12 de la convention internationale des droits des personnes handicapées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’adaptation en Europe à l’article 12 de la Convention internationale des droits des personnes handicapées de New York. Présentation de la réforme espagnole du 2 juin 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C. Guillarte-Martin Calero, Apr 2022, Valladolid (Spain), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Centre de droit de la famille; International Society of Family Law, Mar 2022, LYON, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle reconnaissance statutaire des proches aidants salariés de leur aîné en perte d’autonomie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-midi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Antoine Turmel, Oct 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, NANTES, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 20 ans de la loi du 4 mars 2002 dite démocratie sanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Biagini, Mar 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Antoine Turmel, Oct 2022, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan de la crise sanitaire : regard juridique et perspectives éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème journée régionale de formation en éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EREB, Oct 2021, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine Biagini, Mar 2022, Brest, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les atteintes aux droits fondamentaux des personnes âgées en période de pandémie Covid : Perspectives juridiques croisées France/Québec et enjeux pour le projet RIDPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Droits des Personnes Âgées en situation de pandémie COVID-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J-Ph. Viriot-Durandal, Dec 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EREB, Oct 2021, BREST, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préservation des droits des individus dans les situations de soin à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre profession et famille, les « cadres du travail » d’aide aux personnes âgées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR Profam, Jun 2021, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, J-Ph. Viriot-Durandal, Dec 2021, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une mesure unique de sauvegarde des droits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 ans d’application de la loi n°2007-308 du 5 mars 2007 portant réforme de la protection juridique des majeurs : bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de droit privé fondamental, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La préservation des droits des individus dans les situations de soin à domicile</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une fabrication sociale : la protection juridique des majeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discussion des résultats de l’étude réalisée par l’APASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le GESTO (Groupement d’études des services de tutelle de l’Ouest),, Apr 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un statut juridique des Personnes âgées ? Réflexions à la lumière du droit brésilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le statut de la séniorité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Vignon-Barrault, May 2019, Angers (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits du patient mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La jeunesse dans le champ du droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation au 1ere séminaire de recherche du projet ANR Profam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre profession et famille, les cadres du travail d’aide aux personnes âgées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation au 2ème séminaire de recherche du projet ANR Profam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre profession et famille, les « cadres du travail » d’aide aux personnes âgées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ANR Profam, Jun 2021, NANTES, France</w:t>
+              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A. Vignon-Barrault, May 2019, Angers (France), France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concordance des temps dans le champ sanitaire et médico-social : Prendre soin des publics, prendre soin de celles et ceux qui prennent soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Santé et société de la MSHB, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de droit privé fondamental, Mar 2019, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque international, Le droit comparé comme perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection juridique des majeurs en droit français et en droit brésilien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par la section Amérique Latine de la société de législation comparée, Nov 2017, Sao Paulo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, le GESTO (Groupement d’études des services de tutelle de l’Ouest),, Apr 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finalités des règles de droit relatives à la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunesse et vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Vannes, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place du beau-parent en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séparation parentale, recomposition familiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval, Oct 2015, Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consentement des personnes ainées lors de l’entrée en hébergement collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la protection juridique des aînés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Morin, Oct 2015, Qébec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Santé et société de la MSHB, Oct 2018, Rennes, France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand âge et vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développer l’interconnaissance entre les acteurs de la recherche, de la formation et de l’intervention sociale en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PREFAS Bretagne, Jun 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de vulnérabilité et parcours des personnes au grand âge : régulations juridiques et pratiques sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">», Colloque Vulnérabilités sanitaires et sociales, ANR, IReSP (Institut de Recherche en Santé Publique, Ministère des affaires sociales et de santé, ITMO Santé Publique d’Aviesan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par la section Amérique Latine de la société de législation comparée, Nov 2017, Sao Paulo, France</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parenté, parentalité, responsabilité parentale : quel rôle le droit attribue aux tiers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de l’enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité de recherche sociologie de la famille de l’AISLF, Nov 2013, Lausanne ( CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Brest, France</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des patrimoines affectés du couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les patrimoines affectés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDP-UBO; IDP Toulouse 1, Apr 2012, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Laval, Oct 2015, Québec, France</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en œuvre de la loi du 5 mars 2007 : entre autonomie et protection de la personne du grand âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours de vulnérabilité au grand âge : pratiques sociales et régulations juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARS-UBO; CRDP-UBO; SOLO-EHESP, Oct 2012, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, C. Morin, Oct 2015, Qébec, Canada</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congrès mondial de l'association internationale de droit de la famille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès mondial de l'association internationale de droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PREFAS Bretagne, Jun 2013, Rennes, France</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congreso Internacional Sobre &amp;quot;Filiacion, Patria Potestad Y Relaciones Familiares En Las Sociedades Contemporaneas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional Sobre "Filiacion, Patria Potestad Y Relaciones Familiares En Las Sociedades Contemporaneas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des majeurs : difficultés pratiques (d'application de la Loi n°2007-308 du 5 mars 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection des majeurs : difficultés pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnerability In Old Age Solidarity And Autonomy When Entering An Elderly House</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Congrès mondial de l’association internationale de droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Comité de recherche sociologie de la famille de l’AISLF, Nov 2013, Lausanne ( CH), Suisse</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque &amp;quot; La protection des majeurs : difficultés pratiques&amp;quot; (d'application de la Loi n°2007-308 du 5 Mars 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " La protection des majeurs : difficultés pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRDP-UBO; IDP Toulouse 1, Apr 2012, BREST, France</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur la vulnérabilité dans l'espace juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un siècle de santé sociale : formes et traitements des vulnérabilités (1880-2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS LARHRA, Nov 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...426 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021525v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00670032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme, objet d’une analyse scientifique : Présentation projet recherche ANR Vulage</w:t>
               </w:r>
@@ -12114,77 +12114,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme de la filiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Granet-Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Louis-Pecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12608,77 +12608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuils d'âge en droit des personnes et de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Granet-Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12882,50 +12882,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Raoul-Cormeil; Muriel Rebourg; Ingrid Maria. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protection des majeurs : bilan et perspectives : de la loi n°2007-308 du 5 mars 2007 à la loi n° 2019-222 du 23 mars 2019, et après ? : actes des colloques de Brest [8 mars 2019] Caen [26 avril 2019] et Grenoble [5 avril 2019]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.15-20, 2020, 978-2-7110-3360-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards pratiques sur la loi du 5 mars 2007 du droit des majeurs et son application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Raoul-Cormeil; Muriel Rebourg; Ingrid Maria. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protection des majeurs : bilan et perspectives : de la loi n°2007-308 du 5 mars 2007 à la loi n° 2019-222 du 23 mars 2019, et après ? : actes des colloques de Brest [8 mars 2019] Caen [26 avril 2019] et Grenoble [5 avril 2019]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.105-106, 2020, 978-2-7110-3360-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autres regards sur les perspectives de réforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12951,81 +13149,81 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Raoul-Cormeil; Muriel Rebourg; Ingrid Maria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protection des majeurs : bilan et perspectives : de la loi n°2007-308 du 5 mars 2007 à la loi n° 2019-222 du 23 mars 2019, et après ? : actes des colloques de Brest [8 mars 2019] Caen [26 avril 2019] et Grenoble [5 avril 2019]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.221-223, 2020, 978-2-7110-3360-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Regards pratiques sur la loi du 5 mars 2007 du droit des majeurs et son application</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards doctrinaux sur la loi du 5 mars 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
@@ -13038,93 +13236,93 @@
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Maria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Raoul-Cormeil; Muriel Rebourg; Ingrid Maria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protection des majeurs : bilan et perspectives : de la loi n°2007-308 du 5 mars 2007 à la loi n° 2019-222 du 23 mars 2019, et après ? : actes des colloques de Brest [8 mars 2019] Caen [26 avril 2019] et Grenoble [5 avril 2019]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LexisNexis, pp.105-106, 2020, 978-2-7110-3360-7</w:t>
+              <w:t xml:space="preserve">, LexisNexis, pp.29, 2020, 978-2-7110-3360-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ouverture</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déjudiciarisation de la protection juridique des majeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
@@ -13137,1237 +13335,1039 @@
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Maria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Raoul-Cormeil; Muriel Rebourg; Ingrid Maria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protection des majeurs : bilan et perspectives : de la loi n°2007-308 du 5 mars 2007 à la loi n° 2019-222 du 23 mars 2019, et après ? : actes des colloques de Brest [8 mars 2019] Caen [26 avril 2019] et Grenoble [5 avril 2019]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LexisNexis, pp.15-20, 2020, 978-2-7110-3360-7</w:t>
+              <w:t xml:space="preserve">, LexisNexis, pp.315-316, 2020, 978-2-7110-3360-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des principes aux pratiques du dispositif de protection juridique des majeurs depuis la loi du 5 mars 2007 réformant la protection juridique des majeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Raoul-Cormeil, Muriel Rebourg, Ingrid Maria. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan des 10 ans d’application de la loi de 2007 et perspectives de réforme du droit des majeurs protégés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexis-Nexis, pp.201-216, 2020, 978-2-7110-3360-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapter la société au vieillissement : Les innovations de la législation française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des aînés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Yvon Blais, pp.417-490, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les innovations en matière de protection juridique des majeurs au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie privée de la personne protégée, in mémoriam Th Verheyde, (ss. coord. G. Raoul-Cormeil), Mare et Martin, coll. Droit et sciences criminelles, pp. 191-202.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de séjour en établissement : vers un accompagnement de l’expression du consentement des personnes en perte d’autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logement et Vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Varennes, pp.191-210., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils juridiques de prévention et de minimisation du risque d’exploitation financière des personnes aînées : approches française et européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in L’exploitation financière des personnes aînées : prévention, résolution et sanction, (ss. dir. Raymonde CRÊTE, Ivan TCHOTOURIAN et Marie BEAULIEU) éd. Y. Blais, Québec, p. 363-395.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vulnérabilité dans l’espace juridique : la situation des personnes du grand âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.315-316, 2020, 978-2-7110-3360-7</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Vulnérabilités sanitaires et sociales. De l’histoire à la sociologie, A. Brodiez-Dolino, B. Eyraud, C. Laval, B. Ravon et I. Von Bueltzingsloewen (dir.), Rennes, PUR (collection Des sociétés), p. 65-76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couple et gestion des patrimoines affectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Les patrimoines affectés, (ss. dir. J. Julien et M. Rebourg), LGDJ, Presses Univ. Toulouse 1 Capitole, n°16, pp. 51-67</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrée en institution de la personne âgée vulnérable : protection et autonomie personnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.29, 2020, 978-2-7110-3360-7</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Louis Pecha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Les solidarités entre générations, 14ème congrès mondial de l'Association Internationale de Droit de la Famille (ISFL- Lyon, (ss. dir. H. Fulchiron), Larcier-Bruylant, pp. 863-878.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lexis-Nexis, pp.201-216, 2020, 978-2-7110-3360-7</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autorité parentale dans le contexte actuel de transformation de la famille/ La autoridad parental en el contexto actual de transformación de la familia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in « Patria potestad, guarda y custodia Congreso IDADFE 2011» (dir. C. Lasarte), UNED/ IDADFE, Tecnos 2013, Colección : Estado y Sociedad, Cap. II, 47-57</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durée et renouvellement des mesures de protection juridique : le pragmatisme des juges face à la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Nouveau droit des majeurs protégés, difficultés pratiques (ss. dir. G. Raoul-Cormeil), Dalloz coll. Thèmes et commentaires, pp. 36-48.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Yvon Blais, pp.417-490, 2020</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in L’entraide familiale. Régulations juridiques et sociales, Le Borgne-Uguen F. Rebourg M. (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-20, 2012, Des Sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligations alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DALLOZ ACTION - 3ème édition, pp.311-312, 2010, Dalloz action</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Varennes, pp.191-210., 2016</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement de fondement de la créance alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit aux aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Petites affiches, pp.15, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...607 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669964v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00572930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficultés d'exécution des pensions alimentaires</w:t>
               </w:r>
@@ -15182,51 +15182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530018v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.155.0085" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018954v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018969v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019037v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019021v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04284086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.169.0115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019099v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019580v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942033v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04292656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02497545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020985v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611129v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020998v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04292671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Graeff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020992v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02099937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485197v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04292698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01972040v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Murat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Granet-Lambrechts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101196v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100970v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02099967v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02099970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101205v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02099984v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02099998v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101228v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101242v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669933v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669928v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669977v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00594157v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669952v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rubellin-Devichi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567615v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021080v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567486v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567483v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567484v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262716v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018743v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567475v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567477v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05018897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021100v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018782v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018793v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018838v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669900v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05018890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02235459v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021606v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021601v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021599v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021427v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022016v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022012v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022022v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485228v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485259v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485273v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485235v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485277v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485237v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022035v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118181v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebourg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021480v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021463v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670029v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669984v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021525v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670032v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00570370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00572677v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00572676v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00570369v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021565v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00572673v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021571v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021577v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022032v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022026v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022024v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401930v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Maria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651350v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hauser" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mauger-Vielpeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00565790v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Louis-Pecha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021240v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04292726v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04292719v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04292734v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239747v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jourdain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Guerin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545278v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545274v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545262v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545283v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545267v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485209v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472784v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02066483v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485244v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071922v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Burdin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071918v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071926v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071923v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Louis Pecha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071928v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071927v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116723v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669964v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00572930v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669970v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021174v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021188v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021407v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651262v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gautier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure D&#233;roff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651292v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866455v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Raymond" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530018v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.155.0085" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018940v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018954v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018969v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018959v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018947v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018874v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04284086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.169.0115" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019580v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04292656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020936v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02497545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04292671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Graeff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020998v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020992v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02099937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485197v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04292698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01972040v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Murat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Granet-Lambrechts" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02099967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100978v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02099970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101205v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02099984v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101228v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02099998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02101242v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669939v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669903v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669928v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669977v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00594157v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669952v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567611v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rubellin-Devichi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567615v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567486v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021080v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567483v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567484v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262716v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018743v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567474v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567475v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00567477v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05018897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021100v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018782v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018793v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669900v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018838v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05018890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02235459v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021606v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021423v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021599v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021427v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022016v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022012v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022022v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485228v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485259v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021433v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485273v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485270v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485235v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485277v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485237v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022035v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118181v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebourg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021480v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021463v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669984v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021525v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00570370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00572677v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00572676v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00570369v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021565v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00572673v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021571v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021577v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022032v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022026v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022024v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401930v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Maria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651350v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hauser" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mauger-Vielpeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00565790v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Louis-Pecha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021240v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04292726v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04292719v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04292734v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239747v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jourdain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Guerin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545274v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545278v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545267v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545283v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485209v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472784v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02066483v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02485244v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071918v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071922v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Burdin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071926v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071923v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Louis Pecha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071928v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071927v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116723v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00572930v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669964v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669970v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021174v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021188v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021407v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651262v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gautier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure D&#233;roff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651292v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866455v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Raymond" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>