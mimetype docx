--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -183,78 +183,78 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants, People, Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.1-11. </w:t>
+              <w:t xml:space="preserve">, 2026, 8 (1), pp.38-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ppp3.70072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158877v1</w:t>
+                <w:t xml:space="preserve">hal-05158877v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome wide association mapping for resistance to multiple fungal pathogens in a panel issued from a broad composite cross-population of tetraploid wheat Triticum turgidum</w:t>
               </w:r>
@@ -3204,510 +3204,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of peach SSRs and their use in fingerprinting peach and sweet cherry cultivars</w:t>
+                <w:t xml:space="preserve">Identification variétale à l'aide de microsatellites chez les pêchers et les cerisiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">G. Dussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International peach symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Davis, United States</w:t>
+              <w:t xml:space="preserve">12. Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760785v1</w:t>
+                <w:t xml:space="preserve">hal-02763090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité genetique des cerisiers (Prunus avium, P. cerausus et P. X. gondouini)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultivar identification in peach (Prunus persica L. Batsch) and sweet cherry (Prunus avium L.) using prunus microsatellite markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zanetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. David</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Plant, animal and microbe genomes X conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764419v1</w:t>
+                <w:t xml:space="preserve">hal-02763375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivar identification in peach (Prunus persica L. Batsch) and sweet cherry (Prunus avium L.) using prunus microsatellite markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité genetique des cerisiers (Prunus avium, P. cerausus et P. X. gondouini)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zanetto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, animal and microbe genomes X conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, San Diego, United States</w:t>
+              <w:t xml:space="preserve">12. Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763375v1</w:t>
+                <w:t xml:space="preserve">hal-02764419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification variétale à l'aide de microsatellites chez les pêchers et les cerisiers</w:t>
+                <w:t xml:space="preserve">Development of peach SSRs and their use in fingerprinting peach and sweet cherry cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dussaud</w:t>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5. International peach symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763090v1</w:t>
+                <w:t xml:space="preserve">hal-02760785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la domestication du cerisier doux (Prunus avium L.) : comparaison de la diversité génétique des compartiments sauvage et cultivé</w:t>
               </w:r>
@@ -3719,51 +3719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zanetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4505,51 +4505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Alami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70072" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-020-02631-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Vagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud-Pirra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.08.013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-353RQS2K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Holtz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-014-0179-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uraiwan Arunyawat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Capdeville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Millan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-77" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Roumet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rooryck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sartre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ez2d-fe24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nelson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Texier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2008.05.0266" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678700v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Aranzana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poizat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Compan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rocher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko A. Horvath" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801788v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vilmus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794501v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739452v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268029v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-S15-S15" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834103v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huitellec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sicard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grasseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760785v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764419v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763375v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saunier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763090v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dussaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Valancogne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761452v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etienne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158877v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Alami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70072" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-020-02631-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Vagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud-Pirra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.08.013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-353RQS2K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Holtz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-014-0179-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uraiwan Arunyawat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Capdeville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Millan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-77" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Roumet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rooryck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sartre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ez2d-fe24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nelson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Texier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2008.05.0266" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678700v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Aranzana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poizat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Compan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rocher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko A. Horvath" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801788v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vilmus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794501v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739452v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268029v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-S15-S15" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834103v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huitellec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sicard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grasseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dussaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763375v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760785v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Valancogne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761452v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etienne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>