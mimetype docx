--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -156,51 +156,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (84)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -687,295 +687,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium Diversity in the Gut Microbiome of Crohn's Disease Patients</w:t>
+                <w:t xml:space="preserve">Impact of Early Food Diversification on the Composition of the Gut Microbiota in Infants during the First 200 Days of Life from Three Municipalities in the District of Abidjan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Mclellan</w:t>
+                <w:t xml:space="preserve">Abo Kouadio Jerome Mouroufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Auger</w:t>
+                <w:t xml:space="preserve">Adidjatou Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Therese Goudiaby</w:t>
+                <w:t xml:space="preserve">Fatogoma Etienne Silué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Brot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Benech</w:t>
+                <w:t xml:space="preserve">Fréderic Pepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ueg2.70023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biosciences and Medicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.87 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jbm.2025.133008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106089v1</w:t>
+                <w:t xml:space="preserve">hal-05579270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbiota and the host organism switch between cooperation and competition based on dietary iron levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faecalibacterium Diversity in the Gut Microbiome of Crohn's Disease Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mclellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohannes Seyoum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Bruneau</w:t>
+                <w:t xml:space="preserve">Marie Therese Goudiaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaleab Baye</w:t>
+                <w:t xml:space="preserve">Loic Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.2361660. </w:t>
+              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (8), pp.1480-1490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2361660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ueg2.70023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645842v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal Microbiota Increases Cell Proliferation of Colonic Mucosa in Human-Flora-Associated (HFA) Mice</w:t>
               </w:r>
@@ -1089,161 +1089,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple In Vitro Test to Select Stools for Fecal Microbiota Transplantation to Limit Intestinal Carriage of Extensively Drug-Resistant Bacteria</w:t>
+                <w:t xml:space="preserve">The microbiota and the host organism switch between cooperation and competition based on dietary iron levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Salandre</w:t>
+                <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Delannoy</w:t>
+                <w:t xml:space="preserve">Yohannes Seyoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Thérèse Barba Goudiaby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Thomas</w:t>
+                <w:t xml:space="preserve">Kaleab Baye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Barbut</w:t>
+                <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.2361660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11112753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2361660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337352v1</w:t>
+                <w:t xml:space="preserve">hal-04645842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Isolate of Streptococcus mitis Displayed In Vitro Antimicrobial Activity and Deleterious Effect in a Preclinical Model of Lung Infection</w:t>
               </w:r>
@@ -1357,9959 +1357,10093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal Short-chain Fatty Acid and Early Introduction of Foods in the First 200 Days of Infant’s Life in the District of Abidjan (Ivory Coast)</w:t>
+                <w:t xml:space="preserve">A Simple In Vitro Test to Select Stools for Fecal Microbiota Transplantation to Limit Intestinal Carriage of Extensively Drug-Resistant Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouroufie Abo Kouadio Jerome</w:t>
+                <w:t xml:space="preserve">Angélique Salandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silué Fatogoma Etienne</w:t>
+                <w:t xml:space="preserve">Johanne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulibaly Ngolo David</w:t>
+                <w:t xml:space="preserve">Marie Thérèse Barba Goudiaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pepke</w:t>
+                <w:t xml:space="preserve">Frédéric Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Food and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.7 - 15. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12691/ajfn-11-1-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11112753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012856v1</w:t>
+                <w:t xml:space="preserve">hal-04337352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-, pro-, syn-, and Postbiotics in Infant Formulas: What Are the Immune Benefits for Infants?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faecal Short-chain Fatty Acid and Early Introduction of Foods in the First 200 Days of Infant’s Life in the District of Abidjan (Ivory Coast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Tounian</w:t>
+                <w:t xml:space="preserve">Mouroufie Abo Kouadio Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+                <w:t xml:space="preserve">Silué Fatogoma Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coulibaly Ngolo David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pepke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15051231⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Food and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.7 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12691/ajfn-11-1-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012865v1</w:t>
+                <w:t xml:space="preserve">hal-04012856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal microbiota transplantation in a rodent model of short bowel syndrome : A therapeutic approach ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Dumay</w:t>
+                <w:t xml:space="preserve">Pre-, pro-, syn-, and Postbiotics in Infant Formulas: What Are the Immune Benefits for Infants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Roy</w:t>
+                <w:t xml:space="preserve">Patrick Tounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1023441⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15051231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013550v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbes and muscle function: can probiotics make our muscles stronger?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fecal microbiota transplantation in a rodent model of short bowel syndrome : A therapeutic approach ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Giron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Thomas</w:t>
+                <w:t xml:space="preserve">Anne Dumay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+                <w:t xml:space="preserve">Maryline Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chassard</w:t>
+                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (3), pp.1460-1476. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1023441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642370v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of a Newly Isolated Blautia faecis Strain and Its Benefit in Mouse Models of Post-Influenza Secondary Enteric and Pulmonary Infections</w:t>
+                <w:t xml:space="preserve">Gut microbes and muscle function: can probiotics make our muscles stronger?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Verstraeten</w:t>
+                <w:t xml:space="preserve">Muriel Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Sencio</w:t>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Raise</w:t>
+                <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Huillet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14071478⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.1460-1476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649191v1</w:t>
+                <w:t xml:space="preserve">hal-03642370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pulmonary Lactobacillus murinus Strain Induces Th17 and RORγt + Regulatory T Cells and Reduces Lung Inflammation in Tuberculosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description of a Newly Isolated Blautia faecis Strain and Its Benefit in Mouse Models of Post-Influenza Secondary Enteric and Pulmonary Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Verstraeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bernard-Raichon</w:t>
+                <w:t xml:space="preserve">Valentin Sencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Colom</w:t>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah C Monard</w:t>
+                <w:t xml:space="preserve">Eugénie Huillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Namouchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margaux Cescato</w:t>
+                <w:t xml:space="preserve">Séverine Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.2001044⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14071478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367614v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poumon est sensible aux effets locaux et à distance des microbiotes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Marquant</w:t>
+                <w:t xml:space="preserve">A Pulmonary Lactobacillus murinus Strain Induces Th17 and RORγt + Regulatory T Cells and Reduces Lung Inflammation in Tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bernard-Raichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+                <w:t xml:space="preserve">André Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Riffault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+                <w:t xml:space="preserve">Sarah C Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Namouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Cescato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.04.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 207 (7), pp.1857-1870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.2001044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477849v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbiota plays a critical role in the reactivity of lung immune components to innate ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le poumon est sensible aux effets locaux et à distance des microbiotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202002338R⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), pp. 242-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169721v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Toxic Friend: Genotoxic and Mutagenic Activity of the Probiotic Strain Escherichia coli Nissle 1917</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Chagneau</w:t>
+                <w:t xml:space="preserve">The microbiota plays a critical role in the reactivity of lung immune components to innate ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+                <w:t xml:space="preserve">Daphné Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcy Belloy</w:t>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00624-21⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202002338R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358727v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysbiosis, malnutrition and enhanced gut-lung axis contribute to age-related respiratory diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geanncarlo Lugo-Villarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66, pp.101235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arr.2020.101235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza Virus Infection Impairs the Gut’s Barrier Properties and Favors Secondary Enteric Bacterial Infection through Reduced Production of Short-Chain Fatty Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Sencio</w:t>
+                <w:t xml:space="preserve">A Toxic Friend: Genotoxic and Mutagenic Activity of the Probiotic Strain Escherichia coli Nissle 1917</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gallerand</w:t>
+                <w:t xml:space="preserve">Camille Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Gomes Machado</w:t>
+                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Deruyter</w:t>
+                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Heumel</w:t>
+                <w:t xml:space="preserve">Marcy Belloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 89 (9), </w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.00734-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00624-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03385672v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative methods for fecal sample storage to preserve gut microbial structure and function in an in vitro model of the human colon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influenza Virus Infection Impairs the Gut’s Barrier Properties and Favors Secondary Enteric Bacterial Infection through Reduced Production of Short-Chain Fatty Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Sencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+                <w:t xml:space="preserve">Alexandre Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elora Fournier</w:t>
+                <w:t xml:space="preserve">Marina Gomes Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+                <w:t xml:space="preserve">Lucie Deruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Lajoie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Verdier</w:t>
+                <w:t xml:space="preserve">Séverine Heumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-020-10959-4⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00734-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975887v1</w:t>
+                <w:t xml:space="preserve">inserm-03385672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact and consequences of intensive chemotherapy on intestinal barrier and microbiota in acute myeloid leukemia: the role of mucosal strengthening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative methods for fecal sample storage to preserve gut microbial structure and function in an in vitro model of the human colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hueso</w:t>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Ekpe</w:t>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Mayeur</w:t>
+                <w:t xml:space="preserve">Frédérique Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Gatse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Joncquel-Chevallier Curt</w:t>
+                <w:t xml:space="preserve">Cécile Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1800897⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (23), pp.10233-10247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-020-10959-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339876v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbioflor2® Escherichia coli Genotypes Enhance Ileal and Colonic Gene Expression Associated with Mucosal Defense in Gnotobiotic Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact and consequences of intensive chemotherapy on intestinal barrier and microbiota in acute myeloid leukemia: the role of mucosal strengthening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unai Escribano-Vazquez</w:t>
+                <w:t xml:space="preserve">Kenneth Ekpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Beimfohr</w:t>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Bellet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Thomas</w:t>
+                <w:t xml:space="preserve">Anna Gatse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurt Zimmermann</w:t>
+                <w:t xml:space="preserve">Marie Joncquel-Chevallier Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (4), pp. 512. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.1800897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8040512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1800897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850678v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral Primo-Colonizing Bacteria Modulate Inflammation and Gene Expression in Bronchial Epithelial Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symbioflor2® Escherichia coli Genotypes Enhance Ileal and Colonic Gene Expression Associated with Mucosal Defense in Gnotobiotic Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chad Macpherson</w:t>
+                <w:t xml:space="preserve">Unai Escribano-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Belvis</w:t>
+                <w:t xml:space="preserve">Claudia Beimfohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+                <w:t xml:space="preserve">Deborah Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Robert</w:t>
+                <w:t xml:space="preserve">Kurt Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (8), pp.1094. </w:t>
+              <w:t xml:space="preserve">, 2020, 8 (4), pp. 512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8081094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8040512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977352v1</w:t>
+                <w:t xml:space="preserve">hal-03850678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze-dried fecal samples are biologically active after long-lasting storage and suited to fecal microbiota transplantation in a preclinical murine model ofClostridioides difficileinfection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral Primo-Colonizing Bacteria Modulate Inflammation and Gene Expression in Bronchial Epithelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Reygner</w:t>
+                <w:t xml:space="preserve">Chad Macpherson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Charrueau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Mayeur</w:t>
+                <w:t xml:space="preserve">Jocelyn Belvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Robert</w:t>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1759489⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (8), pp.1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8081094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292691v1</w:t>
+                <w:t xml:space="preserve">hal-02977352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut Dysbiosis during Influenza Contributes to Pulmonary Pneumococcal Superinfection through Altered Short-Chain Fatty Acid Production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Freeze-dried fecal samples are biologically active after long-lasting storage and suited to fecal microbiota transplantation in a preclinical murine model ofClostridioides difficileinfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Tavares</w:t>
+                <w:t xml:space="preserve">Julie Reygner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Machado</w:t>
+                <w:t xml:space="preserve">Christine Charrueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphnée Soulard</w:t>
+                <w:t xml:space="preserve">Veronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (9), pp.2934-2947.e6. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.1405-1422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1759489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02501395v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The commensal Escherichia coli CEC15 reinforces intestinal defences in gnotobiotic mice and is protective in a chronic colitis mouse model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Verstraeten</w:t>
+                <w:t xml:space="preserve">Gut Dysbiosis during Influenza Contributes to Pulmonary Pneumococcal Superinfection through Altered Short-Chain Fatty Acid Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Sencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">Adeline Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+                <w:t xml:space="preserve">Luciana Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-47611-9⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (9), pp.2934-2947.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033617v1</w:t>
+                <w:t xml:space="preserve">inserm-02501395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron deficiency and anemia in adolescent girls consuming predominantly plant-based diets in rural Ethiopia</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The commensal Escherichia coli CEC15 reinforces intestinal defences in gnotobiotic mice and is protective in a chronic colitis mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unai Escribano-Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Verstraeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-53836-5⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-47611-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033106v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding activity to intestinal cells and transient colonization in mice of two &amp;lt;em&amp;gt;Lactobacillus paracasei&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;paracasei&amp;lt;/em&amp;gt; strains with high aggregation potential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marija Miljković</w:t>
+                <w:t xml:space="preserve">Iron deficiency and anemia in adolescent girls consuming predominantly plant-based diets in rural Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohannes Seyoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Milan Kojić</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaleab Baye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (6), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11274-019-2663-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-53836-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625154v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mucus-related properties of Streptococcus thermophilus: from adhesion to induction</w:t>
+                <w:t xml:space="preserve">Binding activity to intestinal cells and transient colonization in mice of two &amp;lt;em&amp;gt;Lactobacillus paracasei&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;paracasei&amp;lt;/em&amp;gt; strains with high aggregation potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neïké Fernandez</w:t>
+                <w:t xml:space="preserve">Marija Miljković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Wrzosek</w:t>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna M. Radziwill-Bienkowska</w:t>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bélinda Ringot-Destrez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milan Kojić</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00980⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11274-019-2663-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886485v1</w:t>
+                <w:t xml:space="preserve">hal-02625154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of Food-Grade TiO2 to Commensal Intestinal and Transient Food-Borne Bacteria: New Insights Using Nano-SIMS and Synchrotron UV Fluorescence Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Characterization of mucus-related properties of Streptococcus thermophilus: from adhesion to induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neïké Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wrzosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna M. Radziwill-Bienkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Cartier</w:t>
+                <w:t xml:space="preserve">Bélinda Ringot-Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Duviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00794⟩</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824423v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal adaptation in short bowel syndrome. What is new?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lore Billiauws</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Le Beyec-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrición Hospitalaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (3), pp.731-737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20960/nh.1952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-grade TiO2 is trapped by intestinal mucus in vitro but does not impair mucin O-glycosylation and short-chain fatty acid synthesis in vivo: implications for gut barrier protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Toxicity of Food-Grade TiO2 to Commensal Intestinal and Transient Food-Borne Bacteria: New Insights Using Nano-SIMS and Synchrotron UV Fluorescence Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna M. Radziwill-Bienkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasper B.J. Kamphuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bettini</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12951-018-0379-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624418v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and Dynamism of Lactic Acid Bacteria in Distinct Ecological Niches: A Multifaceted Functional Health Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (2899), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradigms of lung microbiota functions in health and disease, particularly, in asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unai Escribano-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Diversity of the Genus Faecalibacterium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Thomas</w:t>
+                <w:t xml:space="preserve">Food-grade TiO2 is trapped by intestinal mucus in vitro but does not impair mucin O-glycosylation and short-chain fatty acid synthesis in vivo: implications for gut barrier protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna M. Radziwill-Bienkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper B.J. Kamphuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Steenkeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01790⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12951-018-0379-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617957v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota Is Involved in Post-resection Adaptation in Humans with Short Bowel Syndrome</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">New Insights into the Diversity of the Genus Faecalibacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Benevides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriti Burman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johanne Le Beyec</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00224⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547049v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of plasmid-encoded peptidase S8 (PrtP) to adhesion and transit in the gut of Lactococcus lactis IBB477 strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Maria Radziwill-Bienkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Drabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 101 (14), pp.5709-5721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00253-017-8334-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of novel &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt; strains isolated from healthy volunteers: a step forward in the use of &amp;lt;em&amp;gt;F. prausnitzii&amp;lt;/em&amp;gt; as a next-generation probiotic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbiota Is Involved in Post-resection Adaptation in Humans with Short Bowel Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Laura Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pingenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Le Beyec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01226⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629302v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria isolated from lung modulate asthma susceptibility in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+                <w:t xml:space="preserve">Functional characterization of novel &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt; strains isolated from healthy volunteers: a step forward in the use of &amp;lt;em&amp;gt;F. prausnitzii&amp;lt;/em&amp;gt; as a next-generation probiotic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Benevides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2016.181⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595509v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Ghrelin Levels and Hypothalamic Orexigenic AgRP and NPY Neuropeptide Expression in Models of Jejuno-Colonic Short Bowel Syndrome</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacteria isolated from lung modulate asthma susceptibility in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Charlotte Jarry</w:t>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Boukadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep28345⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1061-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2016.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01346345v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbiota shifts the iron sensing of intestinal cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Deschemin</w:t>
+                <w:t xml:space="preserve">Enhanced Ghrelin Levels and Hypothalamic Orexigenic AgRP and NPY Neuropeptide Expression in Models of Jejuno-Colonic Short Bowel Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Billiauws</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
+                <w:t xml:space="preserve">Bogdan Stan-Iuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Afif</w:t>
+                <w:t xml:space="preserve">Lara Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.15-276840⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Scientific Reports 6, Article number: 28345 (2016), [Epub ahead of print]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep28345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632319v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01346345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition orale et devenir dans l’intestin des nanoparticules alimentaires : exemple de l’argent et du dioxyde de titane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The microbiota shifts the iron sensing of intestinal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Despax</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Deschemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Raynaud</w:t>
+                <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Houdeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51 (4), pp.195-203. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (1), pp.252-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2016.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.15-276840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635812v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucus and microbiota as emerging players in gut nanotoxicology: The example of dietary silver and titanium dioxide nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Exposition orale et devenir dans l’intestin des nanoparticules alimentaires : exemple de l’argent et du dioxyde de titane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Houdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2016.1243088⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (4), pp.195-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2016.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595691v1</w:t>
+                <w:t xml:space="preserve">hal-02635812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive intestinal resection triggers behavioral adaptation, intestinal remodeling and microbiota transition in short bowel syndrome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johanne Le Beyec</w:t>
+                <w:t xml:space="preserve">Mucus and microbiota as emerging players in gut nanotoxicology: The example of dietary silver and titanium dioxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Bado</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Houdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms4010016⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2016.1243088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638133v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the SAGhE Cohort: A Large European Study of Mortality and Cancer Incidence Risks after Childhood Treatment with Recombinant Growth Hormone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kerstin Albertsson-Wikland</w:t>
+                <w:t xml:space="preserve">Extensive intestinal resection triggers behavioral adaptation, intestinal remodeling and microbiota transition in short bowel syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Le Beyec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Borgström</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gary Butler</w:t>
+                <w:t xml:space="preserve">Andre Bado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone Research in Paediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000435856⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms4010016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01811057v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposed framework for an appropriate evaluation scheme for microorganisms as novel foods with a health claim in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rebeca Martín</w:t>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Braesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12934-015-0229-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Metabolic Signatures Linked to Anti-Inflammatory Effects of Faecalibacterium prausnitzii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description of the SAGhE Cohort: A Large European Study of Mortality and Cancer Incidence Risks after Childhood Treatment with Recombinant Growth Hormone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Swerdlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+                <w:t xml:space="preserve">Rosie Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Leclerc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">Kerstin Albertsson-Wikland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lenoir</w:t>
+                <w:t xml:space="preserve">Birgit Borgström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00300-15⟩</w:t>
+              <w:t xml:space="preserve">Hormone Research in Paediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (3), pp.172 - 183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000435856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226343v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early colonizing [i]Escherichia coli[/i] elicits remodeling of rat colonic epithelium shifting toward a new homeostatic state</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Metabolic Signatures Linked to Anti-Inflammatory Effects of Faecalibacterium prausnitzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Ducroc</w:t>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Bouet</w:t>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2014.111⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (2), pp.e00300-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00300-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194140v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Lactobacillus acidophilus&amp;lt;/em&amp;gt;, un futur outil thérapeutique dans le traitement des maladies inflammatoires chroniques de l'intestin ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early colonizing [i]Escherichia coli[/i] elicits remodeling of rat colonic epithelium shifting toward a new homeostatic state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Reygner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ducroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20153108004⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.46-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2014.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637971v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical implementation of faecal transplantation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Lactobacillus acidophilus&amp;lt;/em&amp;gt;, un futur outil thérapeutique dans le traitement des maladies inflammatoires chroniques de l'intestin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Neyrolles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1469-0691.12796⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (8-9), pp.715-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20153108004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01204411v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and metabolism of the beneficial intestinal commensal bacterium Faecalibacterium prausnitzii</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harry Sokol</w:t>
+                <w:t xml:space="preserve">Practical implementation of faecal transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbot-Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/gmic.27651⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (11), pp.1098 - 1105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1469-0691.12796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961711v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium prausnitzii provides host beneficial metabolic profile during inflammation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Hudault</w:t>
+                <w:t xml:space="preserve">Ecology and metabolism of the beneficial intestinal commensal bacterium Faecalibacterium prausnitzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63022-5⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.146-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/gmic.27651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02629723v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteroides thetaiotaomicron and Faecalibacterium prausnitzii influence the production of mucus glycans and the development of goblet cells in the colonic epithelium of a gnotobiotic model rodent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Faecalibacterium prausnitzii provides host beneficial metabolic profile during inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Joncquel M. J. Chevalier-Curt</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hudault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1741-7007-11-61⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146 (5), pp.S-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63022-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001072v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le microbiote intestinal: une composante santé qui évolue avec l'âge</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bacteroides thetaiotaomicron and Faecalibacterium prausnitzii influence the production of mucus glycans and the development of goblet cells in the colonic epithelium of a gnotobiotic model rodent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura L. Wrzosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan S. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Joncquel M. J. Chevalier-Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, online (may), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1741-7007-11-61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/fc2g-cd80⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04526839v1</w:t>
+                <w:t xml:space="preserve">hal-01001072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt et technique de la transplantation fécale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Stefanescu</w:t>
+                <w:t xml:space="preserve">Le microbiote intestinal: une composante santé qui évolue avec l'âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des anti-infectieux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.antinf.2013.10.002⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/fc2g-cd80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204306v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primocolonization is associated with colonic epithelial maturation during conventionalization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Mayeur</w:t>
+                <w:t xml:space="preserve">Intérêt et technique de la transplantation fécale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stefanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal des anti-infectieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (4), pp.187-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.antinf.2013.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.12-216861⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01003327v1</w:t>
+                <w:t xml:space="preserve">hal-01204306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal D/L lactate ratio is a metabolic signature of microbiota imbalance in patients with short bowel syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Primocolonization is associated with colonic epithelial maturation during conventionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wrzosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Bouznad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0054335⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (2), pp.645-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.12-216861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190658v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of Lactobacilli isolated from fermented slurry ([i]ben-saalga[/i]) in gnotobiotic rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Williams Turpin</w:t>
+                <w:t xml:space="preserve">Faecal D/L lactate ratio is a metabolic signature of microbiota imbalance in patients with short bowel syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christele Humblot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Tomas</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Gratadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Chegdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057711⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0054335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190573v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Lactobacillaceae[/i] and cell adhesion: genomic and functional screening</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">Behavior of Lactobacilli isolated from fermented slurry ([i]ben-saalga[/i]) in gnotobiotic rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christele Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wrzosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (5), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 8 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01190777v1</w:t>
+                <w:t xml:space="preserve">hal-01190573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth advantage of Streptococcus thermophilus over Lactobacillus bulgaricus in vitro and in the gastrointestinal tract of gnotobiotic rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[i]Lactobacillaceae[/i] and cell adhesion: genomic and functional screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francoise F. Rul</w:t>
+                <w:t xml:space="preserve">Christele Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beneficial Microbes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/BM2012.0012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01004124v1</w:t>
+                <w:t xml:space="preserve">hal-01190777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleate Metabolism in Pig Enterocytes Is Characterized by an Increased Oxidation Rate in the Presence of a High Esterification Rate within Two Days after Birth</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth advantage of Streptococcus thermophilus over Lactobacillus bulgaricus in vitro and in the gastrointestinal tract of gnotobiotic rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude C. Kohl</w:t>
+                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Rul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.111.146068⟩</w:t>
+              <w:t xml:space="preserve">Beneficial Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (3), pp.211 - 219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/BM2012.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004541v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Metabolic Activity of Streptococcus thermophilus on the Colon Epithelium of Gnotobiotic Rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leila L. Ben-Yahia</w:t>
+                <w:t xml:space="preserve">Oleate Metabolism in Pig Enterocytes Is Characterized by an Increased Oxidation Rate in the Presence of a High Esterification Rate within Two Days after Birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima F. Chegdani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura L. Wrzosek</w:t>
+                <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane S. Thomas</w:t>
+                <w:t xml:space="preserve">Marie-Therese Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude C. Kohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.168666⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 142 (2), pp.221 - 226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.111.146068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001012v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbohydrate metabolism is essential for the colonization of streptococcus thermophilus in the digestive tract of gnotobiotic rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Impact of the Metabolic Activity of Streptococcus thermophilus on the Colon Epithelium of Gnotobiotic Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Rul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila L. Ben-Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima F. Chegdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura L. Wrzosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Gitton</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028789⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (12), pp.10288 - 10296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.168666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647171v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota matures colonic epithelium through a coordinated induction of cell cycle-related proteins in gnotobiotic rat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelia A. Bruneau</w:t>
+                <w:t xml:space="preserve">Carbohydrate metabolism is essential for the colonization of streptococcus thermophilus in the digestive tract of gnotobiotic rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura L. Wrzosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal C. Bridonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Mayeur</w:t>
+                <w:t xml:space="preserve">Leila Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.00384.2009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662198v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacilli as multifaceted probiotics with poorly disclosed molecular mechanisms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbiota matures colonic epithelium through a coordinated induction of cell cycle-related proteins in gnotobiotic rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Honvo Houeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia A. Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 299 (2), pp.G348-G357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00384.2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.07.032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02668052v1</w:t>
+                <w:t xml:space="preserve">hal-02662198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drastic changes in fecal and mucosa-associated microbiota in adult patients with short bowel syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lactobacilli as multifaceted probiotics with poorly disclosed molecular mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christele Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2010.02.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 143 (3), pp.87-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02662544v1</w:t>
+                <w:t xml:space="preserve">hal-02668052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological adaptation with preserved proliferation/transporter content in the colon of patients with short bowel syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Drastic changes in fecal and mucosa-associated microbiota in adult patients with short bowel syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Lavergne-Slove</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia A. Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cazals-Hatem</w:t>
+                <w:t xml:space="preserve">Thierry T. Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 297 (1), pp.G116-G123. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92 (7), pp.753-761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.90657.2008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2010.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668647v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo treatment by diallyl disulfide increases histone acetylation in rat colonocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+                <w:t xml:space="preserve">Morphological adaptation with preserved proliferation/transporter content in the colon of patients with short bowel syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+                <w:t xml:space="preserve">Bernard Messing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Pagniez</w:t>
+                <w:t xml:space="preserve">Anne Lavergne-Slove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vaugelade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelia A. Bruneau</w:t>
+                <w:t xml:space="preserve">Dominique Cazals-Hatem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 354 (1), pp.140-147. </w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 297 (1), pp.G116-G123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2006.12.158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.90657.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02657592v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different activation patterns of rat xenobiotic metabolism genes by two constituents of garlic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo treatment by diallyl disulfide increases histone acetylation in rat colonocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ping Zhang</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vaugelade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Pascussi</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia A. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgl064⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 354 (1), pp.140-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2006.12.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668000v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes induced in colonocytes by extensive intestinal resection in rats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Different activation patterns of rat xenobiotic metabolism genes by two constituents of garlic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vaugelade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Pascussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10620-006-3133-z⟩</w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (10), pp.2090-2095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgl064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659124v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diallyl disulfide increases CDKN1A promoter-associated histone acetylation in human colon tumor cell lines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Pagniez</w:t>
+                <w:t xml:space="preserve">Changes induced in colonocytes by extensive intestinal resection in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia A. Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cherbuy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Duée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf061369w⟩</w:t>
+              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51 (2), pp.326-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10620-006-3133-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664193v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive treatments of colon HT-29 cells with diallyl disulfide induce a prolonged hyperacetylation of histone H3 K14</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+                <w:t xml:space="preserve">Diallyl disulfide increases CDKN1A promoter-associated histone acetylation in human colon tumor cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Duée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1196/annals.1329.071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (20), pp.7503-7507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf061369w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683137v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diallyl disulfide (DADS) enhances gap-junctional intercellular communication by both direct and indirect mechanisms in rat liver cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">Repetitive treatments of colon HT-29 cells with diallyl disulfide induce a prolonged hyperacetylation of histone H3 K14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Druesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Guyonnet</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Pagniez</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgg182⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1030, pp.612-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1196/annals.1329.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680307v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterocyte metabolism during early adaptation after extensive intestinal resection in a rat model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Mouillé</w:t>
+                <w:t xml:space="preserve">Diallyl disulfide (DADS) enhances gap-junctional intercellular communication by both direct and indirect mechanisms in rat liver cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vaugelade</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surg.2003.11.013⟩</w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (1), pp.91-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgg182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02682526v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diallyl disulfide (DADS) increases histone acetylation and p21(waf1/cip1) expression in human colon tumor cell lines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Mayeur</w:t>
+                <w:t xml:space="preserve">Enterocyte metabolism during early adaptation after extensive intestinal resection in a rat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Darcy-Vrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vaugelade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 135 (6), pp.649-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surg.2003.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgh123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02683275v1</w:t>
+                <w:t xml:space="preserve">hal-02682526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of mitochondrial HMGCoA synthase and glutaminase in the colonic mucosa is modulated by bacterial species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Diallyl disulfide (DADS) increases histone acetylation and p21(waf1/cip1) expression in human colon tumor cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cherbuy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/J.1432-1033.2003.03908.X⟩</w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (7), pp.1227-1236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgh123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682986v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diallyl disulfide increases rat h-ferritin, L-ferritin and transferrin receptor genes in vitro in hepatic cells and in vivo in liver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of mitochondrial HMGCoA synthase and glutaminase in the colonic mucosa is modulated by bacterial species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Honvo Houeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 271 (1), pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/J.1432-1033.2003.03908.X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677403v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upstream elements involved in vivo in activation of the brain-specific rat aldolase C gene. Role of binding sites for pou and winged helix proteins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diallyl disulfide increases rat h-ferritin, L-ferritin and transferrin receptor genes in vitro in hepatic cells and in vivo in liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hitoshi Okazawa</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vaugelade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 132 (12), pp.3638-3641</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.273.48.31806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02694967v1</w:t>
+                <w:t xml:space="preserve">hal-02677403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective targeting and inhibition of yeast RNA polymerase II by RNA aptamers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upstream elements involved in vivo in activation of the brain-specific rat aldolase C gene. Role of binding sites for pou and winged helix proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Skala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Porteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Riva</w:t>
+                <w:t xml:space="preserve">Marie-France Szajnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Famulok</w:t>
+                <w:t xml:space="preserve">Hitoshi Okazawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 272 (44), pp.27980-27986</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 273 (48), pp.31806-31814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.273.48.31806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693987v1</w:t>
+                <w:t xml:space="preserve">hal-02694967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional dissection of the brain-specific rat aldolase C gene promoter in transgenic mice</w:t>
+                <w:t xml:space="preserve">Selective targeting and inhibition of yeast RNA polymerase II by RNA aptamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Phan Dinh Tuy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Chédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Famulok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 270 (35), pp.20316-203221</w:t>
+              <w:t xml:space="preserve">, 1997, 272 (44), pp.27980-27986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713143v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a brain-specific isozyme. Expression and chromatin structure of the rat aldolase C gene and transgenes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional dissection of the brain-specific rat aldolase C gene promoter in transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Skala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Phan Dinh Tuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 269 (6), pp.4194-4200</w:t>
+              <w:t xml:space="preserve">, 1995, 270 (35), pp.20316-203221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704437v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of the brain-specific expression of the rat aldolase C gene: ex vivo and in vivo analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of a brain-specific isozyme. Expression and chromatin structure of the rat aldolase C gene and transgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Makeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hardelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 218 (1), pp.143-151</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 269 (6), pp.4194-4200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713367v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Determinants of the brain-specific expression of the rat aldolase C gene: ex vivo and in vivo analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Makeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Skala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 218 (1), pp.143-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Human uncoupling protein gene: structure, comparison with rat gene, and assignment to the long arm of chromosome 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Geneviève Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Hentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 43 (3), pp.255-264. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcb.240430306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11319,953 +11453,953 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the isolation of a probiotic strain (Lacticaseibacillus casei CNCM-I5663) to the conception of traditional and new functional foods dedicated to undernourished older people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Probiotics, prebiotics and new foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the isolation of a probiotic strain (Lacticaseibacillus casei CNCM-I5663) to the conception of new functional foods dedicated to undernourished older people.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INternational congress of nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies probiotiques ciblant le microbiote pour limiter la fonte musculaire chez les sujets âgés dénutris et /ou en inflammation bas bruit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises régionale de la nutrition et de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’une souche de limosilactobacillus mucosae pour améliorer la secrétion de GLP1 : une étude préliminaire sur miniporcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Francophones de Nutrition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Verstraeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Club des bactéries Lactiques (CBL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Lactobacillales supplementation in rat model of short bowel syndrome (SBS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th ESPEN Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Clinical Nutrition and Metabolism, Sep 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une souche de limosilactobacillus mucosae augmentant la sécrétion de GLP1 : un espoir de traitement non pharmacologique du diabète de type 2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition, Société Francophone de Nutrition Clinique et Métabolisme, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dénutrition fragilise les défenses pulmonaires chez les souris âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Fissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12293,1698 +12427,1698 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote et l’hôte: un duo dont les interactions évoluent en fonction des quantités de fer apportées par l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannes Seyoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaleab Baye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFN et SFNCM, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTI-OMIC AND LONGITUDINAL APPROACH FOR BIOMARKERS DISCOVERY IN FOOD PROTEIN INDUCED ENTEROCOLITIS SYNDROME (FPIES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l’école doctorale ED394 - 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacticaseibacillus casei CNCM-I5663 : a probiotic to reduce Sarcopenia in undernourished older people.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international ISEKI-FODD conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEKI-Food, Jul 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probiotic capable to reduce sarcopenia in undernourished elderly, results from a pre-clinical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on frailty and sarcopenia research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulation strategy against Respiratory Syncytial Virus infection by using lung primo-colonizing bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Drajac</w:t>
+                <w:t xml:space="preserve">A promising probiotic capable to reduce the impact of undernutrition on the development of sarcopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bornes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International RSV Symposium (RSV2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Belfast (Northern Ireland), United Kingdom</w:t>
+              <w:t xml:space="preserve">44th ESPEN Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Clinical Nutrition and Metabolism (ESPEN), Sep 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303039v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A promising probiotic capable to reduce the impact of undernutrition on the development of sarcopenia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Mayeur</w:t>
+                <w:t xml:space="preserve">Immunomodulation strategy against Respiratory Syncytial Virus infection by using lung primo-colonizing bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Laubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th ESPEN Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Clinical Nutrition and Metabolism (ESPEN), Sep 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">12th International RSV Symposium (RSV2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Belfast (Northern Ireland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194999v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to reduce Sarcopenia in the Undernourished Elderly: Enrichment of Food with “Energy Saver” Probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Ecole Doctorale ED65</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, CLERMONT- FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota educates innate immune response to Toll-like receptors ligands and RSV infection in lung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international congress ERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Respiratory Society, Oct 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of lung commensal bacteria that modulate immune response in Tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bernard-Raichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Cescato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cougoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Guilloton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">103. Annual Meeting of the American Association of Immunologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association of Immunologists, May 2019, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria isolated from lung as biotherapeutics in asthma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre David-Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international congress ERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Respiratory Society, Sep 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modèles expérimentaux à la clinique : Contribution du microbiote pulmonaire dans l'asthme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée d’Allergologie de l’Est Parisien de l’enfant à l’adulte (JAEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the development of the lung microbiota on neonatal immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucosal targeting of anti‐inflammatory molecules using recombinant lactic acid bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studium Conferences "Chronic inflammatory lung disease: the next-generation therapeutic targets to consider"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tours, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lung microbiota on neonatal immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hammad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. AgreenSkills Annual Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13994,958 +14128,958 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Finger Foods : a promising strategy to increase the proteins intake of older people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Belkacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Favrelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile de Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international ISEKI-FODD conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Palaiseau, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mangers-mains riches en protéines : une stratégie testée dans des établissements auprès de personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Belkacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Favrelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile de Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fecal EDN: a novel biomarker in acute FPIES?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Nicolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Allergy and Clinical Immunology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fecal EDN: a novel biomarker in acute FPIES?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Nicolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Annual Meeting of The European Society for Paediatric Gastroenterology Hepatology and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’une supplémentation en Lactobacillales dans un modèle murin de syndrome de grêle court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTI-OMIC AND LONGITUDINAL APPROACH FOR BIOMARKERS DISCOVERY IN FOOD PROTEIN INDUCED ENTEROCOLITIS SYNDROME (FPIES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l’école doctorale ED394 - 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bactéries probiotiques issues d’un patient souffrant du syndrome de grêle court : une stratégie prometteuse pour réduire la sarcopénie chez les personnes âgées sous-alimentées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulation de la sensibilité néonatale au Virus Respiratoire Syncytial: Vers une approche thérapeutique basée sur des bactéries primo-colonisatrices du poumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14964,350 +15098,350 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaincre la mucoviscidose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04172975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BACTERIA ISOLATED FROM LUNG AS BIOTHERAPEUTICS IN ASTHMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre David-Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international congress ERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. thermophilus et jus de soja : des atouts pour le développement de nouveaux aliments fermentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinrui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club des bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota impacts the susceptibility of the airway inflammatory responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15322,551 +15456,551 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of induction chemotherapy on intestinal barrier in acute myeloid leukemia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gatse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Neut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Joncquel-Chevalier Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of intestinal dysbiosis on mouse models of colonic hypersensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gelor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroGASTRO 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey. John Wiley and Sons, Neurogastroenterology and Motility, 27 (Suppl. S2), 2015, Neurogastroenterology and Motility</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the development of the pulmonary microbiota on neonatal immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Word Immune Regulation Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Davos, Switzerland. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the development of the pulmonary microbiota on neonatal immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgreenSkills Annual Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Louvain, Belgium. 87 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15876,552 +16010,552 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The indigenous microbiota and its potential to exhibit probiotic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probiotics and Prebiotics : Current Research and Future Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caister Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 508 p., 2015, 978-1-910190-09-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The indigenous microbiota and its potential to exhibit probiotic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bermudez Humaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probiotics And Prebiotics: Current Research And Future Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAISTER ACADEMIC PRESS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13, 2015, 978-1-910190-09-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of the intestinal microbiota with mucosal epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intestinal Microbiota in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27 p., 2014, 978-1-4822-2677-5 978-1-4822-2676-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité et métabolisme des phytomicronutriments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Siess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les phytomicronutriments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoisier Technique &amp; Documentation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 386 p., 2012, 9782743014179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16431,1055 +16565,1055 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bactéries utiles dans la prévention et/ou le traitement de pathologies respiratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre David-Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Palomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR 2110971. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souche de Lacticaseibacillus casei CNCM-I-5663 pour le traitement et la prévention de la fonte musculaire liée à l’âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR2106084. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison d’E. faecalis et d’un agent antiinflammatoire et ses utilisations dans la prévention et/ou traitement des maladies respiratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre David-Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Palomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR 2110973. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition probiotique et ses utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 21060884. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPOSITION FOR TREATING INTESTINAL OR PULMONARY DISEASES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Verstraeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trottein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Sencio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 20350072.9. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of inhaled antibodies and immunomodulatory agents for the treatment or prevention of respiratory infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Heuzé-Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR2010296. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAITEMENT DES MALADIES RESPIRATOIRES AVEC LA BACTERIE LACTOBACILLUS ANIMALIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geanncarlo Lugo-Villarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Neyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1903364. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souche bactérienne comme agents de prévention et/ou de traitement de pathologies respiratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: 1650656. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lyophilized composition for preserving microbiota in its ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Judith Waligora-Dupriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 1562836. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecalibacterium prausnitzii strains for treating and preventing gastrointestinal pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 14306803.9. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17489,278 +17623,278 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une bactérie probiotique capable de limiter la fonte musculaire dans un modèle d’individu âgé dénutri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits marquants AlimH 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum : Lacticaseibacillus casei CNCM I-5663 supplementation maintained muscle mass in a model of frail rodents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Ferrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La muqueuse pulmonaire en période périnatale : un monde à comprendre pour lutter contre la sensibilité du jeune à la bronchiolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17768,208 +17902,208 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.104-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier de presse INRA 2017 : microbiote, la révolution intestinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17979,51 +18113,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytokines and metabolites are the main descriptors of severe asthma in children when performing multi-omics analysis of bronchoaleveolar lavages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18045,195 +18179,195 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probiotic capable to reduce sarcopenia in undernourished elderly, results from a pre-clinical study. Raw data Lactobacillus for Health project (2019-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18243,165 +18377,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis du 16 décembre 2016 révisé le 14 mars 2017 de l’Anses relatif à la contamination de produits de charcuterie crue par Trichinella spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Brisabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2016-SA-0040, Anses. 2017, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId544"/>
+      <w:footerReference w:type="default" r:id="rId550"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18469,51 +18603,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA2D8AA5"/>
+    <w:nsid w:val="37BB380E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18700,51 +18834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7608-3274" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166963143" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112359" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Biscarrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1237" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04923891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lemoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kapel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nicolis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tounian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16457" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kapandji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Salmona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ulmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calderaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-025-00661-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mclellan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Therese Goudiaby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.70023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645842v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohannes Seyoum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleab Baye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2361660" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brandi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calabrese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tavolari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raibaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25116182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Salandre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Barba Goudiaby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11112753" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouroufie Abo Kouadio Jerome" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silu&#233; Fatogoma Etienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulibaly Ngolo David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12691/ajfn-11-1-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012865v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15051231" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Fourati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1023441" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12964" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071478" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bernard-Raichon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Monard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Namouchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cescato" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2001044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.04.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202002338R" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358727v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chagneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Belloy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00624-21" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanncarlo Lugo-Villarino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101235" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03385672v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallerand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gomes Machado" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00734-20" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975887v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deschamps" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Fournier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Uriot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lajoie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10959-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ekpe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gatse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevallier Curt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1800897" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850678v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beimfohr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bellet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zimmermann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040512" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977352v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Macpherson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Belvis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081094" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03292691v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reygner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charrueau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Robert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1759489" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02501395v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Tavares" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Machado" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Soulard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47611-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033106v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Humblot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53836-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625154v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Koji&#263;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-019-2663-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886485v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;k&#233; Fernandez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wrzosek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. Radziwill-Bienkowska" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Ringot-Destrez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00980" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824423v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Talbot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper B.J. Kamphuis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00794" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621007v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Billiauws" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Beyec-Le Bihan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Joly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20960/nh.1952" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624418v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bettini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-018-0379-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498291v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny George" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Singer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guilbaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02899" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627730v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01168" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547049v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gillard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pingenot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Beyec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00224" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605918v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maria Radziwill-Bienkowska" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Drabot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8334-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595509v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.181" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01346345v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stan-Iuga" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Jarry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28345" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632319v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deschemin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Afif" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-276840" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635812v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Houdeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.03.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595691v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2016.1243088" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638133v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bado" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms4010016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01811057v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Swerdlow" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Cooke" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Albertsson-Wikland" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Borgstr&#246;m" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Butler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435856" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633704v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0229-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226343v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00300-15" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194140v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tomas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ducroc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.111" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637971v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neyrolles" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153108004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204411v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kapel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Corcos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbot-Trystram" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12796" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961711v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.27651" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629723v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63022-5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001072v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Wrzosek" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel M. J. Chevalier-Curt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-61" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526839v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fc2g-cd80" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204306v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stefanescu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antinf.2013.10.002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003327v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bouznad" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-216861" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190658v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chegdani" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Larroque" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054335" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190573v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Turpin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Humblot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057711" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190777v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guyot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038034" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004124v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Benyahia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Rul" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2012.0012" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004541v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Morel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Kohl" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.111.146068" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001012v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila L. Ben-Yahia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima F. Chegdani" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Thomas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.168666" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647171v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Yahia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gitton" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028789" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662198v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo Houeto" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Bruneau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Bridonneau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00384.2009" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668052v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.07.032" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3HB2TFB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662544v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.02.015" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG6C4H23-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668647v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Messing" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne-Slove" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cazals-Hatem" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.90657.2008" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657592v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaugelade" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2006.12.158" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTM38RN2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668000v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Pascussi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgl064" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2601DBD06A2AA445DF1D34756086B06708225DFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659124v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lardy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-006-3133-z" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3R7BQ3WT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664193v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecollo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Du&#233;e" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061369w" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0852939D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683137v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1329.071" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPZH4QH3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680307v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guyonnet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgg182" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682526v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mouill&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Darcy-Vrillon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2003.11.013" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80SQMSK5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683275v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgh123" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682986v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrieux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ide" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/J.1432-1033.2003.03908.X" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677403v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694967v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Skala" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Porteu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Szajnert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Okazawa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.48.31806" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693987v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;din" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carles" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riva" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Famulok" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713143v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Phan Dinh Tuy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704437v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Makeh" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hardelin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Briand" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713367v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715908v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cassard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genevi&#232;ve Mattei" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Hentz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Raimbault" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.240430306" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH9TCJW1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283428v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boudou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283392v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806074v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871692v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734183v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806058v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garrigues" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pourtier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806043v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338869v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337407v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannes Seyoum" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295803v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kapel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295275v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195191v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303039v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194999v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456032v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295177v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lebreton" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171999v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guilloton" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295043v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David-Hachette" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797889v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742693v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744840v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808501v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hammad" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295298v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Belkacemi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favreli&#232;re" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile de Christen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337425v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295603v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Nicolis" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295688v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337447v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bado" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295753v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434757v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172975v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295216v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337520v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Haddad" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Zhang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208429v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337489v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevalier Curt" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535295v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carvalho" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miquel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelor" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742629v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Penel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bauducel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748060v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796259v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horizonpress.com/probiotics" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536597v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385892.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795036v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/book/10.1201/b16442" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809910v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Rabot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Siess" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/agro-alimentaire/les-phytomicronutriments/amiot/tec-et-doc/livre/9782743014179" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292709v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195269v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292713v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841180v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292685v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trottein" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292601v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heuz&#233;-Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292664v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797896v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292586v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Judith Waligora-Dupriet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292693v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726957v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283634v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ferrere" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208434v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.012" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605701v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678528v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641515v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796226v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7608-3274" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166963143" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112359" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Biscarrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1237" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04923891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lemoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kapel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nicolis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tounian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16457" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kapandji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Salmona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ulmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calderaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-025-00661-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abo Kouadio Jerome Mouroufie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adidjatou Ouattara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatogoma Etienne Silu&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Pepke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbm.2025.133008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mclellan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Therese Goudiaby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.70023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brandi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calabrese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tavolari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raibaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25116182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohannes Seyoum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleab Baye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefebvre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2361660" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Salandre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Barba Goudiaby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11112753" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouroufie Abo Kouadio Jerome" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silu&#233; Fatogoma Etienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulibaly Ngolo David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12691/ajfn-11-1-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15051231" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013550v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Fourati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1023441" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642370v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12964" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071478" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367614v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bernard-Raichon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colom" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Monard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Namouchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cescato" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2001044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.04.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169721v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202002338R" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanncarlo Lugo-Villarino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101235" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358727v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chagneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Belloy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00624-21" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03385672v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallerand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gomes Machado" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00734-20" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975887v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deschamps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Fournier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Uriot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lajoie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10959-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339876v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ekpe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gatse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevallier Curt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1800897" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beimfohr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bellet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zimmermann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040512" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977352v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Macpherson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Belvis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081094" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03292691v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reygner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charrueau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Robert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1759489" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02501395v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Tavares" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Machado" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Soulard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033617v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47611-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033106v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Humblot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53836-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625154v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Koji&#263;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-019-2663-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886485v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;k&#233; Fernandez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wrzosek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. Radziwill-Bienkowska" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Ringot-Destrez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00980" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621007v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Billiauws" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Beyec-Le Bihan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Joly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20960/nh.1952" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Talbot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper B.J. Kamphuis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00794" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498291v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny George" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Singer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guilbaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02899" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627730v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01168" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624418v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bettini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-018-0379-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605918v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maria Radziwill-Bienkowska" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Drabot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8334-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547049v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pingenot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Beyec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00224" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595509v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.181" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01346345v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stan-Iuga" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Jarry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28345" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632319v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deschemin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Afif" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-276840" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635812v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Houdeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.03.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595691v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2016.1243088" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638133v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bado" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms4010016" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633704v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0229-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01811057v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Swerdlow" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Cooke" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Albertsson-Wikland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Borgstr&#246;m" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Butler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435856" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226343v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00300-15" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194140v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tomas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ducroc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.111" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637971v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neyrolles" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153108004" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204411v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kapel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Corcos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbot-Trystram" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12796" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961711v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.27651" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629723v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63022-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001072v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Wrzosek" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel M. J. Chevalier-Curt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-61" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526839v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fc2g-cd80" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204306v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stefanescu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antinf.2013.10.002" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003327v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bouznad" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-216861" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190658v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chegdani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Larroque" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054335" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190573v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Turpin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Humblot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057711" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190777v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guyot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038034" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004124v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Benyahia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Rul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2012.0012" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004541v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Morel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Kohl" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.111.146068" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001012v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila L. Ben-Yahia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima F. Chegdani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Thomas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.168666" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647171v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Yahia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gitton" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028789" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662198v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo Houeto" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Bruneau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Bridonneau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00384.2009" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668052v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.07.032" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3HB2TFB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662544v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.02.015" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG6C4H23-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668647v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Messing" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne-Slove" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cazals-Hatem" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.90657.2008" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657592v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaugelade" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2006.12.158" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTM38RN2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668000v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Pascussi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgl064" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2601DBD06A2AA445DF1D34756086B06708225DFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659124v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lardy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-006-3133-z" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3R7BQ3WT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664193v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecollo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Du&#233;e" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061369w" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0852939D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683137v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1329.071" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPZH4QH3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680307v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guyonnet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgg182" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682526v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mouill&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Darcy-Vrillon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2003.11.013" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80SQMSK5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683275v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgh123" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682986v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrieux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ide" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/J.1432-1033.2003.03908.X" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677403v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694967v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Skala" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Porteu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Szajnert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Okazawa" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.48.31806" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693987v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;din" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carles" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riva" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Famulok" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713143v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Phan Dinh Tuy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704437v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Makeh" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hardelin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Briand" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713367v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715908v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cassard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genevi&#232;ve Mattei" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Hentz" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Raimbault" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.240430306" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH9TCJW1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283428v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boudou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283392v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806074v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871692v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734183v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806058v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garrigues" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pourtier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806043v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338869v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337407v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannes Seyoum" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295803v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kapel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295275v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195191v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194999v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303039v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456032v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295177v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lebreton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171999v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guilloton" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295043v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David-Hachette" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797889v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742693v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744840v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808501v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hammad" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295298v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Belkacemi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favreli&#232;re" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile de Christen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337425v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295603v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Nicolis" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295688v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337447v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bado" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295753v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434757v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172975v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295216v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337520v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Haddad" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Zhang" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208429v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337489v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevalier Curt" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535295v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carvalho" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miquel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelor" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742629v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Penel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bauducel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748060v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796259v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horizonpress.com/probiotics" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536597v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385892.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795036v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/book/10.1201/b16442" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809910v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Rabot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Siess" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/agro-alimentaire/les-phytomicronutriments/amiot/tec-et-doc/livre/9782743014179" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292709v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195269v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292713v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841180v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292685v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trottein" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292601v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heuz&#233;-Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292664v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797896v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292586v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Judith Waligora-Dupriet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292693v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726957v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283634v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ferrere" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208434v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.012" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605701v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678528v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641515v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796226v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>