--- v1 (2026-04-06)
+++ v2 (2026-05-14)
@@ -156,51 +156,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -328,11122 +328,11390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation and Oral Nutritional Supplements: An Interplay Between Regulation, Guidelines and Practice in older adults.</w:t>
+                <w:t xml:space="preserve">Longitudinal Follow‐Up of Gut and Salivary Microbiota in Children With Food Protein‐Induced Enterocolitis Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Biscarrat</w:t>
+                <w:t xml:space="preserve">Anaïs Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Thomas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Adel‐patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐noelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1237⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.70363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321970v1</w:t>
+                <w:t xml:space="preserve">hal-05619684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Gut Biomarkers of FPIES in a Longitudinal Comparative Pediatric Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oral exposure to polyethylene microplastics exacerbates the effects of a Western-style diet on the digestive tract of adult male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Tounian</w:t>
+                <w:t xml:space="preserve">Chloé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bruneau</w:t>
+                <w:t xml:space="preserve">Yann Malaisé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaufrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bézirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Fissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.16457⟩</w:t>
+              <w:t xml:space="preserve">Microplastics and Nanoplastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s43591-026-00176-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923891v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling neutropenic enterocolitis: insights from gut microbiota, and intestinal barrier analyses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Early Food Diversification on the Composition of the Gut Microbiota in Infants during the First 200 Days of Life from Three Municipalities in the District of Abidjan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ulmann</w:t>
+                <w:t xml:space="preserve">Abo Kouadio Jerome Mouroufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Calderaro</w:t>
+                <w:t xml:space="preserve">Adidjatou Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatogoma Etienne Silué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Pepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Hematology &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40164-025-00661-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biosciences and Medicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.87 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jbm.2025.133008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283493v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Early Food Diversification on the Composition of the Gut Microbiota in Infants during the First 200 Days of Life from Three Municipalities in the District of Abidjan</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unravelling neutropenic enterocolitis: insights from gut microbiota, and intestinal barrier analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Pepke</w:t>
+                <w:t xml:space="preserve">Natacha Kapandji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Salmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Calderaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biosciences and Medicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jbm.2025.133008⟩</w:t>
+              <w:t xml:space="preserve">Experimental Hematology &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40164-025-00661-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05579270v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium Diversity in the Gut Microbiome of Crohn's Disease Patients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovation and Oral Nutritional Supplements: An Interplay Between Regulation, Guidelines and Practice in older adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Brot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Biscarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ueg2.70023⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (3), pp.289-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106089v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal Microbiota Increases Cell Proliferation of Colonic Mucosa in Human-Flora-Associated (HFA) Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Gut Biomarkers of FPIES in a Longitudinal Comparative Pediatric Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Brandi</w:t>
+                <w:t xml:space="preserve">N Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Calabrese</w:t>
+                <w:t xml:space="preserve">I Nicolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Tavolari</w:t>
+                <w:t xml:space="preserve">P Tounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Raibaud</w:t>
+                <w:t xml:space="preserve">A Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms25116182⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (5), pp.1389-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.16457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709064v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbiota and the host organism switch between cooperation and competition based on dietary iron levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faecalibacterium Diversity in the Gut Microbiome of Crohn's Disease Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mclellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohannes Seyoum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Bruneau</w:t>
+                <w:t xml:space="preserve">Marie Therese Goudiaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaleab Baye</w:t>
+                <w:t xml:space="preserve">Loic Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.2361660. </w:t>
+              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (8), pp.1480-1490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2361660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ueg2.70023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645842v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Isolate of Streptococcus mitis Displayed In Vitro Antimicrobial Activity and Deleterious Effect in a Preclinical Model of Lung Infection</w:t>
+                <w:t xml:space="preserve">Intestinal Microbiota Increases Cell Proliferation of Colonic Mucosa in Human-Flora-Associated (HFA) Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+                <w:t xml:space="preserve">Giovanni Brandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Marquant</w:t>
+                <w:t xml:space="preserve">Carlo Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">Simona Tavolari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+                <w:t xml:space="preserve">Pierre Raibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (2), pp. 263. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (11), pp.6182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15020263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms25116182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943007v1</w:t>
+                <w:t xml:space="preserve">hal-04709064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple In Vitro Test to Select Stools for Fecal Microbiota Transplantation to Limit Intestinal Carriage of Extensively Drug-Resistant Bacteria</w:t>
+                <w:t xml:space="preserve">The microbiota and the host organism switch between cooperation and competition based on dietary iron levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Salandre</w:t>
+                <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Delannoy</w:t>
+                <w:t xml:space="preserve">Yohannes Seyoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Thérèse Barba Goudiaby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Thomas</w:t>
+                <w:t xml:space="preserve">Kaleab Baye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Barbut</w:t>
+                <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.2361660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11112753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2361660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337352v1</w:t>
+                <w:t xml:space="preserve">hal-04645842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal Short-chain Fatty Acid and Early Introduction of Foods in the First 200 Days of Infant’s Life in the District of Abidjan (Ivory Coast)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre-, pro-, syn-, and Postbiotics in Infant Formulas: What Are the Immune Benefits for Infants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouroufie Abo Kouadio Jerome</w:t>
+                <w:t xml:space="preserve">Patrick Tounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silué Fatogoma Etienne</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Food and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12691/ajfn-11-1-2⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15051231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012856v1</w:t>
+                <w:t xml:space="preserve">hal-04012865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-, pro-, syn-, and Postbiotics in Infant Formulas: What Are the Immune Benefits for Infants?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lemoine</w:t>
+                <w:t xml:space="preserve">Faecal Short-chain Fatty Acid and Early Introduction of Foods in the First 200 Days of Infant’s Life in the District of Abidjan (Ivory Coast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouroufie Abo Kouadio Jerome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silué Fatogoma Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Tounian</w:t>
+                <w:t xml:space="preserve">Coulibaly Ngolo David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Pepke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, </w:t>
+              <w:t xml:space="preserve">American Journal of Food and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.7 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15051231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12691/ajfn-11-1-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012865v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal microbiota transplantation in a rodent model of short bowel syndrome : A therapeutic approach ?</w:t>
+                <w:t xml:space="preserve">An Isolate of Streptococcus mitis Displayed In Vitro Antimicrobial Activity and Deleterious Effect in a Preclinical Model of Lung Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Fourati</w:t>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dumay</w:t>
+                <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Roy</w:t>
+                <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp. 263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1023441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15020263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013550v1</w:t>
+                <w:t xml:space="preserve">hal-03943007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbes and muscle function: can probiotics make our muscles stronger?</w:t>
+                <w:t xml:space="preserve">A Simple In Vitro Test to Select Stools for Fecal Microbiota Transplantation to Limit Intestinal Carriage of Extensively Drug-Resistant Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Giron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Angélique Salandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thérèse Barba Goudiaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (3), pp.1460-1476. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11112753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642370v1</w:t>
+                <w:t xml:space="preserve">hal-04337352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of a Newly Isolated Blautia faecis Strain and Its Benefit in Mouse Models of Post-Influenza Secondary Enteric and Pulmonary Infections</w:t>
+                <w:t xml:space="preserve">Fecal microbiota transplantation in a rodent model of short bowel syndrome : A therapeutic approach ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Verstraeten</w:t>
+                <w:t xml:space="preserve">Salma Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Sencio</w:t>
+                <w:t xml:space="preserve">Anne Dumay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Raise</w:t>
+                <w:t xml:space="preserve">Maryline Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Huillet</w:t>
+                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Layec</w:t>
+                <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (7), pp.1478. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu14071478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1023441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649191v1</w:t>
+                <w:t xml:space="preserve">hal-04013550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pulmonary Lactobacillus murinus Strain Induces Th17 and RORγt + Regulatory T Cells and Reduces Lung Inflammation in Tuberculosis</w:t>
+                <w:t xml:space="preserve">Gut microbes and muscle function: can probiotics make our muscles stronger?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bernard-Raichon</w:t>
+                <w:t xml:space="preserve">Muriel Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Colom</w:t>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah C Monard</w:t>
+                <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Namouchi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.2001044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.1460-1476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367614v1</w:t>
+                <w:t xml:space="preserve">hal-03642370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poumon est sensible aux effets locaux et à distance des microbiotes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Marquant</w:t>
+                <w:t xml:space="preserve">Description of a Newly Isolated Blautia faecis Strain and Its Benefit in Mouse Models of Post-Influenza Secondary Enteric and Pulmonary Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Verstraeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+                <w:t xml:space="preserve">Valentin Sencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Riffault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Huillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.04.002⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14071478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477849v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbiota plays a critical role in the reactivity of lung immune components to innate ligands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Le poumon est sensible aux effets locaux et à distance des microbiotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202002338R⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), pp. 242-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169721v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysbiosis, malnutrition and enhanced gut-lung axis contribute to age-related respiratory diseases</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The microbiota plays a critical role in the reactivity of lung immune components to innate ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Laubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202002338R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arr.2020.101235⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03129383v1</w:t>
+                <w:t xml:space="preserve">hal-03169721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Toxic Friend: Genotoxic and Mutagenic Activity of the Probiotic Strain Escherichia coli Nissle 1917</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcy Belloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (4), 11 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mSphere.00624-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza Virus Infection Impairs the Gut’s Barrier Properties and Favors Secondary Enteric Bacterial Infection through Reduced Production of Short-Chain Fatty Acids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucie Deruyter</w:t>
+                <w:t xml:space="preserve">Dysbiosis, malnutrition and enhanced gut-lung axis contribute to age-related respiratory diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Heumel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geanncarlo Lugo-Villarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 89 (9), </w:t>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66, pp.101235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.00734-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2020.101235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inserm-03385672v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative methods for fecal sample storage to preserve gut microbial structure and function in an in vitro model of the human colon</w:t>
+                <w:t xml:space="preserve">A Pulmonary Lactobacillus murinus Strain Induces Th17 and RORγt + Regulatory T Cells and Reduces Lung Inflammation in Tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+                <w:t xml:space="preserve">Lucie Bernard-Raichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elora Fournier</w:t>
+                <w:t xml:space="preserve">André Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+                <w:t xml:space="preserve">Sarah C Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Lajoie</w:t>
+                <w:t xml:space="preserve">Amine Namouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Verdier</w:t>
+                <w:t xml:space="preserve">Margaux Cescato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104 (23), pp.10233-10247. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 207 (7), pp.1857-1870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-020-10959-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.2001044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975887v1</w:t>
+                <w:t xml:space="preserve">hal-03367614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact and consequences of intensive chemotherapy on intestinal barrier and microbiota in acute myeloid leukemia: the role of mucosal strengthening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influenza Virus Infection Impairs the Gut’s Barrier Properties and Favors Secondary Enteric Bacterial Infection through Reduced Production of Short-Chain Fatty Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Sencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hueso</w:t>
+                <w:t xml:space="preserve">Alexandre Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Ekpe</w:t>
+                <w:t xml:space="preserve">Marina Gomes Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Mayeur</w:t>
+                <w:t xml:space="preserve">Lucie Deruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Gatse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Joncquel-Chevallier Curt</w:t>
+                <w:t xml:space="preserve">Séverine Heumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1800897⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00734-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339876v1</w:t>
+                <w:t xml:space="preserve">inserm-03385672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbioflor2® Escherichia coli Genotypes Enhance Ileal and Colonic Gene Expression Associated with Mucosal Defense in Gnotobiotic Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact and consequences of intensive chemotherapy on intestinal barrier and microbiota in acute myeloid leukemia: the role of mucosal strengthening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unai Escribano-Vazquez</w:t>
+                <w:t xml:space="preserve">Kenneth Ekpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Beimfohr</w:t>
+                <w:t xml:space="preserve">Anna Gatse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Bellet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kurt Zimmermann</w:t>
+                <w:t xml:space="preserve">Marie Joncquel-Chevallier Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8040512⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.1800897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1800897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850678v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral Primo-Colonizing Bacteria Modulate Inflammation and Gene Expression in Bronchial Epithelial Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+                <w:t xml:space="preserve">Comparative methods for fecal sample storage to preserve gut microbial structure and function in an in vitro model of the human colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chad Macpherson</w:t>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Belvis</w:t>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+                <w:t xml:space="preserve">Frédérique Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Robert</w:t>
+                <w:t xml:space="preserve">Cécile Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (8), pp.1094. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (23), pp.10233-10247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8081094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-020-10959-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977352v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze-dried fecal samples are biologically active after long-lasting storage and suited to fecal microbiota transplantation in a preclinical murine model ofClostridioides difficileinfection</w:t>
+                <w:t xml:space="preserve">Symbioflor2® Escherichia coli Genotypes Enhance Ileal and Colonic Gene Expression Associated with Mucosal Defense in Gnotobiotic Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Reygner</w:t>
+                <w:t xml:space="preserve">Unai Escribano-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Charrueau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Mayeur</w:t>
+                <w:t xml:space="preserve">Claudia Beimfohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Robert</w:t>
+                <w:t xml:space="preserve">Deborah Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1759489⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (4), pp. 512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8040512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292691v1</w:t>
+                <w:t xml:space="preserve">hal-03850678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut Dysbiosis during Influenza Contributes to Pulmonary Pneumococcal Superinfection through Altered Short-Chain Fatty Acid Production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Barthélémy</w:t>
+                <w:t xml:space="preserve">Oral Primo-Colonizing Bacteria Modulate Inflammation and Gene Expression in Bronchial Epithelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Tavares</w:t>
+                <w:t xml:space="preserve">Chad Macpherson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Machado</w:t>
+                <w:t xml:space="preserve">Jocelyn Belvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphnée Soulard</w:t>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.02.013⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (8), pp.1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8081094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02501395v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The commensal Escherichia coli CEC15 reinforces intestinal defences in gnotobiotic mice and is protective in a chronic colitis mouse model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Freeze-dried fecal samples are biologically active after long-lasting storage and suited to fecal microbiota transplantation in a preclinical murine model ofClostridioides difficileinfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+                <w:t xml:space="preserve">Julie Reygner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Charrueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-47611-9⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.1405-1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1759489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033617v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron deficiency and anemia in adolescent girls consuming predominantly plant-based diets in rural Ethiopia</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gut Dysbiosis during Influenza Contributes to Pulmonary Pneumococcal Superinfection through Altered Short-Chain Fatty Acid Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Sencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-53836-5⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (9), pp.2934-2947.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033106v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02501395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding activity to intestinal cells and transient colonization in mice of two &amp;lt;em&amp;gt;Lactobacillus paracasei&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;paracasei&amp;lt;/em&amp;gt; strains with high aggregation potential</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The commensal Escherichia coli CEC15 reinforces intestinal defences in gnotobiotic mice and is protective in a chronic colitis mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unai Escribano-Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Verstraeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11274-019-2663-4⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-47611-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625154v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mucus-related properties of Streptococcus thermophilus: from adhesion to induction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Wrzosek</w:t>
+                <w:t xml:space="preserve">Iron deficiency and anemia in adolescent girls consuming predominantly plant-based diets in rural Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohannes Seyoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna M. Radziwill-Bienkowska</w:t>
+                <w:t xml:space="preserve">Christèle Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bélinda Ringot-Destrez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaël Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaleab Baye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00980⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-53836-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886485v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal adaptation in short bowel syndrome. What is new?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binding activity to intestinal cells and transient colonization in mice of two &amp;lt;em&amp;gt;Lactobacillus paracasei&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;paracasei&amp;lt;/em&amp;gt; strains with high aggregation potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Miljković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lore Billiauws</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Thomas</w:t>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Le Beyec-Le Bihan</w:t>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Joly</w:t>
+                <w:t xml:space="preserve">Milan Kojić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrición Hospitalaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35 (3), pp.731-737. </w:t>
+              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20960/nh.1952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11274-019-2663-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02621007v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of Food-Grade TiO2 to Commensal Intestinal and Transient Food-Borne Bacteria: New Insights Using Nano-SIMS and Synchrotron UV Fluorescence Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Characterization of mucus-related properties of Streptococcus thermophilus: from adhesion to induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neïké Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wrzosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna M. Radziwill-Bienkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christel Cartier</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bélinda Ringot-Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Duviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00794⟩</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824423v1</w:t>
+                <w:t xml:space="preserve">hal-01886485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and Dynamism of Lactic Acid Bacteria in Distinct Ecological Niches: A Multifaceted Functional Health Perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Thomas</w:t>
+                <w:t xml:space="preserve">Toxicity of Food-Grade TiO2 to Commensal Intestinal and Transient Food-Borne Bacteria: New Insights Using Nano-SIMS and Synchrotron UV Fluorescence Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna M. Radziwill-Bienkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Singer</w:t>
+                <w:t xml:space="preserve">Pauline Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Guilbaud</w:t>
+                <w:t xml:space="preserve">Jasper B.J. Kamphuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (2899), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02899⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498291v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradigms of lung microbiota functions in health and disease, particularly, in asthma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intestinal adaptation in short bowel syndrome. What is new?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Billiauws</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Le Beyec-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Joly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01168⟩</w:t>
+              <w:t xml:space="preserve">Nutrición Hospitalaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (3), pp.731-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20960/nh.1952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627730v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-grade TiO2 is trapped by intestinal mucus in vitro but does not impair mucin O-glycosylation and short-chain fatty acid synthesis in vivo: implications for gut barrier protection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bettini</w:t>
+                <w:t xml:space="preserve">Occurrence and Dynamism of Lactic Acid Bacteria in Distinct Ecological Niches: A Multifaceted Functional Health Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2899), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12951-018-0379-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02624418v1</w:t>
+                <w:t xml:space="preserve">hal-02498291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Diversity of the Genus Faecalibacterium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Thomas</w:t>
+                <w:t xml:space="preserve">Paradigms of lung microbiota functions in health and disease, particularly, in asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unai Escribano-Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01790⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01617957v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of plasmid-encoded peptidase S8 (PrtP) to adhesion and transit in the gut of Lactococcus lactis IBB477 strain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+                <w:t xml:space="preserve">Food-grade TiO2 is trapped by intestinal mucus in vitro but does not impair mucin O-glycosylation and short-chain fatty acid synthesis in vivo: implications for gut barrier protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna M. Radziwill-Bienkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper B.J. Kamphuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Steenkeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-017-8334-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12951-018-0379-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605918v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota Is Involved in Post-resection Adaptation in Humans with Short Bowel Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pingenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Le Beyec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.224. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of novel &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt; strains isolated from healthy volunteers: a step forward in the use of &amp;lt;em&amp;gt;F. prausnitzii&amp;lt;/em&amp;gt; as a next-generation probiotic</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Contribution of plasmid-encoded peptidase S8 (PrtP) to adhesion and transit in the gut of Lactococcus lactis IBB477 strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Maria Radziwill-Bienkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Drabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01226⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101 (14), pp.5709-5721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-017-8334-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629302v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria isolated from lung modulate asthma susceptibility in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+                <w:t xml:space="preserve">New Insights into the Diversity of the Genus Faecalibacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Benevides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriti Burman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2016.181⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595509v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Ghrelin Levels and Hypothalamic Orexigenic AgRP and NPY Neuropeptide Expression in Models of Jejuno-Colonic Short Bowel Syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Charlotte Jarry</w:t>
+                <w:t xml:space="preserve">Bacteria isolated from lung modulate asthma susceptibility in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Boukadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1061-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2016.181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep28345⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01346345v1</w:t>
+                <w:t xml:space="preserve">hal-01595509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbiota shifts the iron sensing of intestinal cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Afif</w:t>
+                <w:t xml:space="preserve">Functional characterization of novel &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt; strains isolated from healthy volunteers: a step forward in the use of &amp;lt;em&amp;gt;F. prausnitzii&amp;lt;/em&amp;gt; as a next-generation probiotic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Benevides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.15-276840⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632319v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition orale et devenir dans l’intestin des nanoparticules alimentaires : exemple de l’argent et du dioxyde de titane</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The microbiota shifts the iron sensing of intestinal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Raynaud</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Deschemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Houdeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2016.03.001⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (1), pp.252-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.15-276840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635812v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucus and microbiota as emerging players in gut nanotoxicology: The example of dietary silver and titanium dioxide nanoparticles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhanced Ghrelin Levels and Hypothalamic Orexigenic AgRP and NPY Neuropeptide Expression in Models of Jejuno-Colonic Short Bowel Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Billiauws</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Stan-Iuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Scientific Reports 6, Article number: 28345 (2016), [Epub ahead of print]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep28345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408398.2016.1243088⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01595691v1</w:t>
+                <w:t xml:space="preserve">inserm-01346345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive intestinal resection triggers behavioral adaptation, intestinal remodeling and microbiota transition in short bowel syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposition orale et devenir dans l’intestin des nanoparticules alimentaires : exemple de l’argent et du dioxyde de titane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Houdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms4010016⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (4), pp.195-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2016.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02638133v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposed framework for an appropriate evaluation scheme for microorganisms as novel foods with a health claim in Europe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mucus and microbiota as emerging players in gut nanotoxicology: The example of dietary silver and titanium dioxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Braesco</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Houdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-015-0229-1⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2016.1243088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02633704v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the SAGhE Cohort: A Large European Study of Mortality and Cancer Incidence Risks after Childhood Treatment with Recombinant Growth Hormone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Birgit Borgström</w:t>
+                <w:t xml:space="preserve">Extensive intestinal resection triggers behavioral adaptation, intestinal remodeling and microbiota transition in short bowel syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Le Beyec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Butler</w:t>
+                <w:t xml:space="preserve">Andre Bado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone Research in Paediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 84 (3), pp.172 - 183. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000435856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms4010016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01811057v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Metabolic Signatures Linked to Anti-Inflammatory Effects of Faecalibacterium prausnitzii</w:t>
+                <w:t xml:space="preserve">Early colonizing [i]Escherichia coli[/i] elicits remodeling of rat colonic epithelium shifting toward a new homeostatic state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+                <w:t xml:space="preserve">Julie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Reygner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Leclerc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">Robert Ducroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lenoir</w:t>
+                <w:t xml:space="preserve">Stephan Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (2), pp.e00300-15. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.46-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00300-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2014.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226343v1</w:t>
+                <w:t xml:space="preserve">hal-01194140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early colonizing [i]Escherichia coli[/i] elicits remodeling of rat colonic epithelium shifting toward a new homeostatic state</w:t>
+                <w:t xml:space="preserve">Description of the SAGhE Cohort: A Large European Study of Mortality and Cancer Incidence Risks after Childhood Treatment with Recombinant Growth Hormone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Tomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Mayeur</w:t>
+                <w:t xml:space="preserve">Anthony Swerdlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Ducroc</w:t>
+                <w:t xml:space="preserve">Rosie Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Bouet</w:t>
+                <w:t xml:space="preserve">Kerstin Albertsson-Wikland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Borgström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2014.111⟩</w:t>
+              <w:t xml:space="preserve">Hormone Research in Paediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (3), pp.172 - 183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000435856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194140v1</w:t>
+                <w:t xml:space="preserve">hal-01811057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Lactobacillus acidophilus&amp;lt;/em&amp;gt;, un futur outil thérapeutique dans le traitement des maladies inflammatoires chroniques de l'intestin ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">A proposed framework for an appropriate evaluation scheme for microorganisms as novel foods with a health claim in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Braesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-015-0229-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20153108004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02637971v1</w:t>
+                <w:t xml:space="preserve">hal-02633704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical implementation of faecal transplantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Barbot-Trystram</w:t>
+                <w:t xml:space="preserve">Identification of Metabolic Signatures Linked to Anti-Inflammatory Effects of Faecalibacterium prausnitzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (2), pp.e00300-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00300-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1469-0691.12796⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01204411v1</w:t>
+                <w:t xml:space="preserve">hal-01226343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and metabolism of the beneficial intestinal commensal bacterium Faecalibacterium prausnitzii</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Lactobacillus acidophilus&amp;lt;/em&amp;gt;, un futur outil thérapeutique dans le traitement des maladies inflammatoires chroniques de l'intestin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Neyrolles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/gmic.27651⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (8-9), pp.715-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20153108004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00961711v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium prausnitzii provides host beneficial metabolic profile during inflammation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Ecology and metabolism of the beneficial intestinal commensal bacterium Faecalibacterium prausnitzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63022-5⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.146-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/gmic.27651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02629723v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteroides thetaiotaomicron and Faecalibacterium prausnitzii influence the production of mucus glycans and the development of goblet cells in the colonic epithelium of a gnotobiotic model rodent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Joncquel M. J. Chevalier-Curt</w:t>
+                <w:t xml:space="preserve">Practical implementation of faecal transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbot-Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (11), pp.1098 - 1105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1469-0691.12796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1741-7007-11-61⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01001072v1</w:t>
+                <w:t xml:space="preserve">hal-01204411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le microbiote intestinal: une composante santé qui évolue avec l'âge</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Faecalibacterium prausnitzii provides host beneficial metabolic profile during inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hudault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/fc2g-cd80⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146 (5), pp.S-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63022-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526839v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt et technique de la transplantation fécale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Thomas</w:t>
+                <w:t xml:space="preserve">Primocolonization is associated with colonic epithelial maturation during conventionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wrzosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Bouznad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des anti-infectieux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.antinf.2013.10.002⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (2), pp.645-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.12-216861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204306v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primocolonization is associated with colonic epithelial maturation during conventionalization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Mayeur</w:t>
+                <w:t xml:space="preserve">Intérêt et technique de la transplantation fécale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stefanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.12-216861⟩</w:t>
+              <w:t xml:space="preserve">Journal des anti-infectieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (4), pp.187-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.antinf.2013.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003327v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal D/L lactate ratio is a metabolic signature of microbiota imbalance in patients with short bowel syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Larroque</w:t>
+                <w:t xml:space="preserve">Bacteroides thetaiotaomicron and Faecalibacterium prausnitzii influence the production of mucus glycans and the development of goblet cells in the colonic epithelium of a gnotobiotic model rodent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura L. Wrzosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan S. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Joncquel M. J. Chevalier-Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0054335⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, online (may), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1741-7007-11-61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190658v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of Lactobacilli isolated from fermented slurry ([i]ben-saalga[/i]) in gnotobiotic rats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le microbiote intestinal: une composante santé qui évolue avec l'âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057711⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/fc2g-cd80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190573v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Lactobacillaceae[/i] and cell adhesion: genomic and functional screening</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Faecal D/L lactate ratio is a metabolic signature of microbiota imbalance in patients with short bowel syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gratadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Chegdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038034⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0054335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190777v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth advantage of Streptococcus thermophilus over Lactobacillus bulgaricus in vitro and in the gastrointestinal tract of gnotobiotic rats</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Behavior of Lactobacilli isolated from fermented slurry ([i]ben-saalga[/i]) in gnotobiotic rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christele Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wrzosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beneficial Microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/BM2012.0012⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004124v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleate Metabolism in Pig Enterocytes Is Characterized by an Increased Oxidation Rate in the Presence of a High Esterification Rate within Two Days after Birth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Therese Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Kohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 142 (2), pp.221 - 226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3945/jn.111.146068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Metabolic Activity of Streptococcus thermophilus on the Colon Epithelium of Gnotobiotic Rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">Growth advantage of Streptococcus thermophilus over Lactobacillus bulgaricus in vitro and in the gastrointestinal tract of gnotobiotic rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Rul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.168666⟩</w:t>
+              <w:t xml:space="preserve">Beneficial Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (3), pp.211 - 219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/BM2012.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001012v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbohydrate metabolism is essential for the colonization of streptococcus thermophilus in the digestive tract of gnotobiotic rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">[i]Lactobacillaceae[/i] and cell adhesion: genomic and functional screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christele Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (12), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028789⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647171v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota matures colonic epithelium through a coordinated induction of cell cycle-related proteins in gnotobiotic rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Mayeur</w:t>
+                <w:t xml:space="preserve">Impact of the Metabolic Activity of Streptococcus thermophilus on the Colon Epithelium of Gnotobiotic Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Rul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila L. Ben-Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima F. Chegdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura L. Wrzosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.00384.2009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (12), pp.10288 - 10296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.168666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662198v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacilli as multifaceted probiotics with poorly disclosed molecular mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbohydrate metabolism is essential for the colonization of streptococcus thermophilus in the digestive tract of gnotobiotic rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Williams Turpin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura L. Wrzosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.07.032⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668052v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drastic changes in fecal and mucosa-associated microbiota in adult patients with short bowel syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lactobacilli as multifaceted probiotics with poorly disclosed molecular mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christele Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2010.02.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 143 (3), pp.87-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662544v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological adaptation with preserved proliferation/transporter content in the colon of patients with short bowel syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Drastic changes in fecal and mucosa-associated microbiota in adult patients with short bowel syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cazals-Hatem</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia A. Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.90657.2008⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92 (7), pp.753-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2010.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668647v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo treatment by diallyl disulfide increases histone acetylation in rat colonocytes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Pagniez</w:t>
+                <w:t xml:space="preserve">Microbiota matures colonic epithelium through a coordinated induction of cell cycle-related proteins in gnotobiotic rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vaugelade</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+                <w:t xml:space="preserve">Edith Honvo Houeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia A. Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2006.12.158⟩</w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 299 (2), pp.G348-G357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00384.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02657592v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different activation patterns of rat xenobiotic metabolism genes by two constituents of garlic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological adaptation with preserved proliferation/transporter content in the colon of patients with short bowel syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ping Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vaugelade</w:t>
+                <w:t xml:space="preserve">Bernard Messing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Pascussi</w:t>
+                <w:t xml:space="preserve">Anne Lavergne-Slove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cazals-Hatem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgl064⟩</w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 297 (1), pp.G116-G123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.90657.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668000v1</w:t>
+                <w:t xml:space="preserve">hal-02668647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes induced in colonocytes by extensive intestinal resection in rats</w:t>
+                <w:t xml:space="preserve">In vivo treatment by diallyl disulfide increases histone acetylation in rat colonocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Lardy</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vaugelade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia A. Bruneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10620-006-3133-z⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 354 (1), pp.140-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2006.12.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659124v1</w:t>
+                <w:t xml:space="preserve">hal-02657592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diallyl disulfide increases CDKN1A promoter-associated histone acetylation in human colon tumor cell lines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Changes induced in colonocytes by extensive intestinal resection in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia A. Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cherbuy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Duée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51 (2), pp.326-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10620-006-3133-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf061369w⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02664193v1</w:t>
+                <w:t xml:space="preserve">hal-02659124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive treatments of colon HT-29 cells with diallyl disulfide induce a prolonged hyperacetylation of histone H3 K14</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Diallyl disulfide increases CDKN1A promoter-associated histone acetylation in human colon tumor cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Duée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (20), pp.7503-7507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf061369w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1196/annals.1329.071⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02683137v1</w:t>
+                <w:t xml:space="preserve">hal-02664193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diallyl disulfide (DADS) enhances gap-junctional intercellular communication by both direct and indirect mechanisms in rat liver cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Pagniez</w:t>
+                <w:t xml:space="preserve">Different activation patterns of rat xenobiotic metabolism genes by two constituents of garlic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vaugelade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Pascussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carcinogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 25 (1), pp.91-98. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 27 (10), pp.2090-2095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgl064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgg182⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02680307v1</w:t>
+                <w:t xml:space="preserve">hal-02668000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterocyte metabolism during early adaptation after extensive intestinal resection in a rat model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Expression of mitochondrial HMGCoA synthase and glutaminase in the colonic mucosa is modulated by bacterial species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Honvo Houeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vaugelade</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surg.2003.11.013⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 271 (1), pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/J.1432-1033.2003.03908.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02682526v1</w:t>
+                <w:t xml:space="preserve">hal-02682986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diallyl disulfide (DADS) increases histone acetylation and p21(waf1/cip1) expression in human colon tumor cell lines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Enterocyte metabolism during early adaptation after extensive intestinal resection in a rat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Darcy-Vrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vaugelade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgh123⟩</w:t>
+              <w:t xml:space="preserve">Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 135 (6), pp.649-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surg.2003.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683275v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of mitochondrial HMGCoA synthase and glutaminase in the colonic mucosa is modulated by bacterial species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Diallyl disulfide (DADS) increases histone acetylation and p21(waf1/cip1) expression in human colon tumor cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cherbuy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/J.1432-1033.2003.03908.X⟩</w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (7), pp.1227-1236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgh123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682986v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diallyl disulfide increases rat h-ferritin, L-ferritin and transferrin receptor genes in vitro in hepatic cells and in vivo in liver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Repetitive treatments of colon HT-29 cells with diallyl disulfide induce a prolonged hyperacetylation of histone H3 K14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1030, pp.612-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1196/annals.1329.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677403v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upstream elements involved in vivo in activation of the brain-specific rat aldolase C gene. Role of binding sites for pou and winged helix proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henriette Skala</w:t>
+                <w:t xml:space="preserve">Diallyl disulfide (DADS) enhances gap-junctional intercellular communication by both direct and indirect mechanisms in rat liver cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Porteu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Nathalie Druesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hitoshi Okazawa</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.273.48.31806⟩</w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (1), pp.91-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgg182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694967v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective targeting and inhibition of yeast RNA polymerase II by RNA aptamers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Diallyl disulfide increases rat h-ferritin, L-ferritin and transferrin receptor genes in vitro in hepatic cells and in vivo in liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael Famulok</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vaugelade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 272 (44), pp.27980-27986</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 132 (12), pp.3638-3641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693987v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional dissection of the brain-specific rat aldolase C gene promoter in transgenic mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Upstream elements involved in vivo in activation of the brain-specific rat aldolase C gene. Role of binding sites for pou and winged helix proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Skala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Porteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Szajnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitoshi Okazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 270 (35), pp.20316-203221</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 273 (48), pp.31806-31814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.273.48.31806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713143v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a brain-specific isozyme. Expression and chromatin structure of the rat aldolase C gene and transgenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Selective targeting and inhibition of yeast RNA polymerase II by RNA aptamers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Axel Kahn</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Famulok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 269 (6), pp.4194-4200</w:t>
+              <w:t xml:space="preserve">, 1997, 272 (44), pp.27980-27986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704437v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of the brain-specific expression of the rat aldolase C gene: ex vivo and in vivo analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Functional dissection of the brain-specific rat aldolase C gene promoter in transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Skala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henriette Skala</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Phan Dinh Tuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 218 (1), pp.143-151</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 270 (35), pp.20316-203221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713367v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analysis of a brain-specific isozyme. Expression and chromatin structure of the rat aldolase C gene and transgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Makeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hardelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 269 (6), pp.4194-4200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determinants of the brain-specific expression of the rat aldolase C gene: ex vivo and in vivo analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Makeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Skala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 218 (1), pp.143-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Human uncoupling protein gene: structure, comparison with rat gene, and assignment to the long arm of chromosome 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Geneviève Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Hentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 43 (3), pp.255-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jcb.240430306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11453,2672 +11721,2672 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the isolation of a probiotic strain (Lacticaseibacillus casei CNCM-I5663) to the conception of traditional and new functional foods dedicated to undernourished older people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Probiotics, prebiotics and new foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the isolation of a probiotic strain (Lacticaseibacillus casei CNCM-I5663) to the conception of new functional foods dedicated to undernourished older people.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INternational congress of nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies probiotiques ciblant le microbiote pour limiter la fonte musculaire chez les sujets âgés dénutris et /ou en inflammation bas bruit.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Une souche de limosilactobacillus mucosae augmentant la sécrétion de GLP1 : un espoir de traitement non pharmacologique du diabète de type 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Muriel Giron</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises régionale de la nutrition et de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition, Société Francophone de Nutrition Clinique et Métabolisme, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806074v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’une souche de limosilactobacillus mucosae pour améliorer la secrétion de GLP1 : une étude préliminaire sur miniporcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Francophones de Nutrition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Verstraeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Club des bactéries Lactiques (CBL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Lactobacillales supplementation in rat model of short bowel syndrome (SBS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Garrigues</w:t>
+                <w:t xml:space="preserve">Stratégies probiotiques ciblant le microbiote pour limiter la fonte musculaire chez les sujets âgés dénutris et /ou en inflammation bas bruit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Bourgin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lara Ribeiro</w:t>
+                <w:t xml:space="preserve">Stéphanie Bornes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th ESPEN Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Clinical Nutrition and Metabolism, Sep 2024, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Assises régionale de la nutrition et de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806058v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une souche de limosilactobacillus mucosae augmentant la sécrétion de GLP1 : un espoir de traitement non pharmacologique du diabète de type 2.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Effects of Lactobacillales supplementation in rat model of short bowel syndrome (SBS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Nutrition, Société Francophone de Nutrition Clinique et Métabolisme, Dec 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">46th ESPEN Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Clinical Nutrition and Metabolism, Sep 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806043v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dénutrition fragilise les défenses pulmonaires chez les souris âgées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
+                <w:t xml:space="preserve">Le microbiote et l’hôte: un duo dont les interactions évoluent en fonction des quantités de fer apportées par l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoannes Seyoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaleab Baye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFN et SFNCM, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338869v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le microbiote et l’hôte: un duo dont les interactions évoluent en fonction des quantités de fer apportées par l’alimentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
+                <w:t xml:space="preserve">La dénutrition fragilise les défenses pulmonaires chez les souris âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Fissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFN et SFNCM, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337407v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTI-OMIC AND LONGITUDINAL APPROACH FOR BIOMARKERS DISCOVERY IN FOOD PROTEIN INDUCED ENTEROCOLITIS SYNDROME (FPIES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l’école doctorale ED394 - 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacticaseibacillus casei CNCM-I5663 : a probiotic to reduce Sarcopenia in undernourished older people.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international ISEKI-FODD conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEKI-Food, Jul 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probiotic capable to reduce sarcopenia in undernourished elderly, results from a pre-clinical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on frailty and sarcopenia research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A promising probiotic capable to reduce the impact of undernutrition on the development of sarcopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th ESPEN Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Clinical Nutrition and Metabolism (ESPEN), Sep 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulation strategy against Respiratory Syncytial Virus infection by using lung primo-colonizing bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International RSV Symposium (RSV2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Belfast (Northern Ireland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to reduce Sarcopenia in the Undernourished Elderly: Enrichment of Food with “Energy Saver” Probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Ecole Doctorale ED65</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, CLERMONT- FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota educates innate immune response to Toll-like receptors ligands and RSV infection in lung</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Bacteria isolated from lung as biotherapeutics in asthma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Palomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre David-Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international congress ERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Respiratory Society, Oct 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">, European Respiratory Society, Sep 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295177v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of lung commensal bacteria that modulate immune response in Tuberculosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Guilloton</w:t>
+                <w:t xml:space="preserve">Microbiota educates innate immune response to Toll-like receptors ligands and RSV infection in lung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">103. Annual Meeting of the American Association of Immunologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Immunologists, May 2019, San Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">international congress ERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Respiratory Society, Oct 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171999v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria isolated from lung as biotherapeutics in asthma.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+                <w:t xml:space="preserve">Identification and characterization of lung commensal bacteria that modulate immune response in Tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bernard-Raichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Cescato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cougoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Guilloton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international congress ERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Respiratory Society, Sep 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">103. Annual Meeting of the American Association of Immunologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Immunologists, May 2019, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295043v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modèles expérimentaux à la clinique : Contribution du microbiote pulmonaire dans l'asthme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée d’Allergologie de l’Est Parisien de l’enfant à l’adulte (JAEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the development of the lung microbiota on neonatal immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucosal targeting of anti‐inflammatory molecules using recombinant lactic acid bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studium Conferences "Chronic inflammatory lung disease: the next-generation therapeutic targets to consider"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tours, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lung microbiota on neonatal immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hammad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. AgreenSkills Annual Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14128,1879 +14396,1879 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Finger Foods : a promising strategy to increase the proteins intake of older people</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effets d’une supplémentation en Lactobacillales dans un modèle murin de syndrome de grêle court</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international ISEKI-FODD conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Palaiseau, France. 2023</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295298v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mangers-mains riches en protéines : une stratégie testée dans des établissements auprès de personnes âgées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Functional Finger Foods : a promising strategy to increase the proteins intake of older people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Belkacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Favrelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile de Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">7th international ISEKI-FODD conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Palaiseau, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337425v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal EDN: a novel biomarker in acute FPIES?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mangers-mains riches en protéines : une stratégie testée dans des établissements auprès de personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Belkacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favrelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile de Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Joly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Allergy and Clinical Immunology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295603v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fecal EDN: a novel biomarker in acute FPIES?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Nicolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th Annual Meeting of The European Society for Paediatric Gastroenterology Hepatology and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Wien, Austria</w:t>
+              <w:t xml:space="preserve">European Academy of Allergy and Clinical Immunology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295688v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’une supplémentation en Lactobacillales dans un modèle murin de syndrome de grêle court</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId447" w:history="1">
+                <w:t xml:space="preserve">Fecal EDN: a novel biomarker in acute FPIES?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tounian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Nicolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">55th Annual Meeting of The European Society for Paediatric Gastroenterology Hepatology and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337447v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTI-OMIC AND LONGITUDINAL APPROACH FOR BIOMARKERS DISCOVERY IN FOOD PROTEIN INDUCED ENTEROCOLITIS SYNDROME (FPIES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l’école doctorale ED394 - 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bactéries probiotiques issues d’un patient souffrant du syndrome de grêle court : une stratégie prometteuse pour réduire la sarcopénie chez les personnes âgées sous-alimentées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulation de la sensibilité néonatale au Virus Respiratoire Syncytial: Vers une approche thérapeutique basée sur des bactéries primo-colonisatrices du poumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaincre la mucoviscidose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04172975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BACTERIA ISOLATED FROM LUNG AS BIOTHERAPEUTICS IN ASTHMA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aude Remot</w:t>
+                <w:t xml:space="preserve">S. thermophilus et jus de soja : des atouts pour le développement de nouveaux aliments fermentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinrui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international congress ERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Club des bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295216v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. thermophilus et jus de soja : des atouts pour le développement de nouveaux aliments fermentés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">BACTERIA ISOLATED FROM LUNG AS BIOTHERAPEUTICS IN ASTHMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Palomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre David-Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club des bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">international congress ERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337520v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota impacts the susceptibility of the airway inflammatory responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of induction chemotherapy on intestinal barrier in acute myeloid leukemia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gatse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Neut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Joncquel-Chevalier Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of intestinal dysbiosis on mouse models of colonic hypersensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gelor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroGASTRO 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey. John Wiley and Sons, Neurogastroenterology and Motility, 27 (Suppl. S2), 2015, Neurogastroenterology and Motility</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the development of the pulmonary microbiota on neonatal immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Word Immune Regulation Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Davos, Switzerland. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the development of the pulmonary microbiota on neonatal immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgreenSkills Annual Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Louvain, Belgium. 87 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16010,552 +16278,552 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The indigenous microbiota and its potential to exhibit probiotic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probiotics and Prebiotics : Current Research and Future Trends</w:t>
+              <w:t xml:space="preserve">Probiotics And Prebiotics: Current Research And Future Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 508 p., 2015, 978-1-910190-09-8</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAISTER ACADEMIC PRESS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13, 2015, 978-1-910190-09-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796259v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The indigenous microbiota and its potential to exhibit probiotic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probiotics And Prebiotics: Current Research And Future Trends</w:t>
+              <w:t xml:space="preserve">Probiotics and Prebiotics : Current Research and Future Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.13, 2015, 978-1-910190-09-8</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caister Academic Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 508 p., 2015, 978-1-910190-09-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536597v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of the intestinal microbiota with mucosal epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intestinal Microbiota in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27 p., 2014, 978-1-4822-2677-5 978-1-4822-2676-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité et métabolisme des phytomicronutriments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Siess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les phytomicronutriments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoisier Technique &amp; Documentation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 386 p., 2012, 9782743014179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16565,1055 +16833,1055 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bactéries utiles dans la prévention et/ou le traitement de pathologies respiratoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Souche de Lacticaseibacillus casei CNCM-I-5663 pour le traitement et la prévention de la fonte musculaire liée à l’âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : FR 2110971. 2021</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR2106084. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292709v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souche de Lacticaseibacillus casei CNCM-I-5663 pour le traitement et la prévention de la fonte musculaire liée à l’âge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Bactéries utiles dans la prévention et/ou le traitement de pathologies respiratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : FR2106084. 2021</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre David-Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Palomo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR 2110971. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195269v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison d’E. faecalis et d’un agent antiinflammatoire et ses utilisations dans la prévention et/ou traitement des maladies respiratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre David-Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Palomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR 2110973. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition probiotique et ses utilisations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Combination of inhaled antibodies and immunomodulatory agents for the treatment or prevention of respiratory infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : 21060884. 2020</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heuzé-Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Secher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR2010296. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841180v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPOSITION FOR TREATING INTESTINAL OR PULMONARY DISEASES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Verstraeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trottein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Sencio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 20350072.9. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of inhaled antibodies and immunomodulatory agents for the treatment or prevention of respiratory infections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Composition probiotique et ses utilisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : FR2010296. 2020</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : 21060884. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292601v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAITEMENT DES MALADIES RESPIRATOIRES AVEC LA BACTERIE LACTOBACILLUS ANIMALIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geanncarlo Lugo-Villarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Neyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1903364. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souche bactérienne comme agents de prévention et/ou de traitement de pathologies respiratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: 1650656. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lyophilized composition for preserving microbiota in its ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Judith Waligora-Dupriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 1562836. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecalibacterium prausnitzii strains for treating and preventing gastrointestinal pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 14306803.9. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17623,487 +17891,487 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une bactérie probiotique capable de limiter la fonte musculaire dans un modèle d’individu âgé dénutri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits marquants AlimH 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum : Lacticaseibacillus casei CNCM I-5663 supplementation maintained muscle mass in a model of frail rodents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Ferrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La muqueuse pulmonaire en période périnatale : un monde à comprendre pour lutter contre la sensibilité du jeune à la bronchiolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.104-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier de presse INRA 2017 : microbiote, la révolution intestinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18113,51 +18381,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytokines and metabolites are the main descriptors of severe asthma in children when performing multi-omics analysis of bronchoaleveolar lavages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18179,195 +18447,195 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probiotic capable to reduce sarcopenia in undernourished elderly, results from a pre-clinical study. Raw data Lactobacillus for Health project (2019-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18377,165 +18645,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis du 16 décembre 2016 révisé le 14 mars 2017 de l’Anses relatif à la contamination de produits de charcuterie crue par Trichinella spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Brisabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2016-SA-0040, Anses. 2017, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId550"/>
+      <w:footerReference w:type="default" r:id="rId560"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18603,51 +18871,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37BB380E"/>
+    <w:nsid w:val="4F549D52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18834,51 +19102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7608-3274" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166963143" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112359" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Biscarrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1237" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04923891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lemoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kapel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nicolis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tounian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16457" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kapandji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Salmona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ulmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calderaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-025-00661-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abo Kouadio Jerome Mouroufie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adidjatou Ouattara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatogoma Etienne Silu&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Pepke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbm.2025.133008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mclellan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Therese Goudiaby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.70023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brandi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calabrese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tavolari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raibaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25116182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohannes Seyoum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleab Baye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefebvre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2361660" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Salandre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Barba Goudiaby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11112753" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouroufie Abo Kouadio Jerome" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silu&#233; Fatogoma Etienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulibaly Ngolo David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12691/ajfn-11-1-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15051231" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013550v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Fourati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1023441" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642370v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12964" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071478" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367614v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bernard-Raichon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colom" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Monard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Namouchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cescato" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2001044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.04.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169721v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202002338R" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanncarlo Lugo-Villarino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101235" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358727v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chagneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Belloy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00624-21" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03385672v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallerand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gomes Machado" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00734-20" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975887v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deschamps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Fournier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Uriot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lajoie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10959-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339876v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ekpe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gatse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevallier Curt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1800897" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beimfohr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bellet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zimmermann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040512" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977352v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Macpherson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Belvis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081094" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03292691v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reygner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charrueau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Robert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1759489" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02501395v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Tavares" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Machado" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Soulard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033617v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47611-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033106v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Humblot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53836-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625154v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Koji&#263;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-019-2663-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886485v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;k&#233; Fernandez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wrzosek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. Radziwill-Bienkowska" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Ringot-Destrez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00980" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621007v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Billiauws" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Beyec-Le Bihan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Joly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20960/nh.1952" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Talbot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper B.J. Kamphuis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00794" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498291v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny George" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Singer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guilbaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02899" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627730v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01168" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624418v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bettini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-018-0379-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605918v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maria Radziwill-Bienkowska" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Drabot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8334-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547049v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pingenot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Beyec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00224" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595509v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.181" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01346345v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stan-Iuga" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Jarry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28345" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632319v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deschemin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Afif" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-276840" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635812v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Houdeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.03.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595691v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2016.1243088" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638133v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bado" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms4010016" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633704v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0229-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01811057v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Swerdlow" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Cooke" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Albertsson-Wikland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Borgstr&#246;m" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Butler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435856" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226343v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00300-15" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194140v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tomas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ducroc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.111" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637971v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neyrolles" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153108004" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204411v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kapel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Corcos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbot-Trystram" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12796" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961711v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.27651" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629723v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63022-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001072v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Wrzosek" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel M. J. Chevalier-Curt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-61" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526839v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fc2g-cd80" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204306v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stefanescu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antinf.2013.10.002" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003327v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bouznad" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-216861" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190658v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chegdani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Larroque" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054335" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190573v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Turpin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Humblot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057711" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190777v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guyot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038034" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004124v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Benyahia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Rul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2012.0012" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004541v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Morel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Kohl" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.111.146068" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001012v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila L. Ben-Yahia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima F. Chegdani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Thomas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.168666" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647171v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Yahia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gitton" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028789" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662198v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo Houeto" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Bruneau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Bridonneau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00384.2009" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668052v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.07.032" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3HB2TFB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662544v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.02.015" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG6C4H23-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668647v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Messing" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne-Slove" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cazals-Hatem" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.90657.2008" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657592v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaugelade" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2006.12.158" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTM38RN2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668000v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Pascussi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgl064" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2601DBD06A2AA445DF1D34756086B06708225DFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659124v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lardy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-006-3133-z" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3R7BQ3WT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664193v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecollo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Du&#233;e" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061369w" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0852939D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683137v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1329.071" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPZH4QH3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680307v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guyonnet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgg182" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682526v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mouill&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Darcy-Vrillon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2003.11.013" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80SQMSK5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683275v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgh123" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682986v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrieux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ide" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/J.1432-1033.2003.03908.X" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677403v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694967v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Skala" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Porteu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Szajnert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Okazawa" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.48.31806" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693987v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;din" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carles" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riva" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Famulok" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713143v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Phan Dinh Tuy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704437v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Makeh" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hardelin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Briand" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713367v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715908v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cassard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genevi&#232;ve Mattei" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Hentz" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Raimbault" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.240430306" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH9TCJW1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283428v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boudou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283392v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806074v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871692v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734183v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806058v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garrigues" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pourtier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806043v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338869v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337407v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannes Seyoum" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295803v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kapel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295275v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195191v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194999v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303039v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456032v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295177v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lebreton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171999v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guilloton" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295043v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David-Hachette" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797889v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742693v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744840v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808501v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hammad" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295298v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Belkacemi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favreli&#232;re" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile de Christen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337425v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295603v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Nicolis" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295688v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337447v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bado" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295753v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434757v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172975v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295216v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337520v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Haddad" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Zhang" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208429v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337489v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevalier Curt" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535295v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carvalho" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miquel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelor" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742629v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Penel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bauducel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748060v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796259v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horizonpress.com/probiotics" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536597v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385892.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795036v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/book/10.1201/b16442" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809910v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Rabot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Siess" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/agro-alimentaire/les-phytomicronutriments/amiot/tec-et-doc/livre/9782743014179" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292709v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195269v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292713v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841180v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292685v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trottein" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292601v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heuz&#233;-Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292664v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797896v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292586v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Judith Waligora-Dupriet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292693v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726957v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283634v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ferrere" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208434v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.012" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605701v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678528v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641515v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796226v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7608-3274" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166963143" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112359" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05619684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel&#8208;patient" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kapel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;noelle Rossignol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.70363" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Liebgott" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaufrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43591-026-00176-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abo Kouadio Jerome Mouroufie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adidjatou Ouattara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatogoma Etienne Silu&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Pepke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbm.2025.133008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283493v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kapandji" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Salmona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ulmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calderaro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-025-00661-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Biscarrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1237" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04923891v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lemoine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kapel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nicolis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tounian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16457" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106089v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mclellan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Therese Goudiaby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.70023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709064v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brandi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Calabrese" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tavolari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raibaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25116182" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohannes Seyoum" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleab Baye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefebvre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2361660" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012865v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15051231" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012856v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouroufie Abo Kouadio Jerome" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silu&#233; Fatogoma Etienne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulibaly Ngolo David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12691/ajfn-11-1-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337352v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Salandre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Barba Goudiaby" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11112753" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Fourati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1023441" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642370v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12964" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649191v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071478" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477849v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.04.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169721v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202002338R" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358727v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chagneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Belloy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00624-21" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129383v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanncarlo Lugo-Villarino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101235" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367614v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bernard-Raichon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colom" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Monard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Namouchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cescato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2001044" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03385672v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallerand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gomes Machado" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00734-20" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339876v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ekpe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gatse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevallier Curt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1800897" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975887v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deschamps" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Fournier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Uriot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lajoie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10959-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850678v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beimfohr" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bellet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zimmermann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040512" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Macpherson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Belvis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081094" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03292691v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reygner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charrueau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Robert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1759489" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02501395v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Tavares" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Machado" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Soulard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033617v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47611-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033106v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Humblot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53836-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Koji&#263;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-019-2663-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886485v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;k&#233; Fernandez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wrzosek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. Radziwill-Bienkowska" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Ringot-Destrez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00980" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824423v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Talbot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper B.J. Kamphuis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00794" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621007v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Billiauws" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Beyec-Le Bihan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Joly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20960/nh.1952" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498291v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny George" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Singer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guilbaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02899" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627730v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01168" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624418v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bettini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-018-0379-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547049v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pingenot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Beyec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00224" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605918v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maria Radziwill-Bienkowska" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Drabot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8334-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595509v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.181" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632319v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deschemin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Afif" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-276840" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01346345v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stan-Iuga" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Jarry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28345" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635812v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Houdeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.03.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595691v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2016.1243088" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638133v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bado" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms4010016" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194140v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tomas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ducroc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.111" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01811057v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Swerdlow" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Cooke" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Albertsson-Wikland" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Borgstr&#246;m" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Butler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435856" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633704v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0229-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226343v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00300-15" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637971v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neyrolles" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153108004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961711v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.27651" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204411v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kapel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Corcos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbot-Trystram" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12796" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629723v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudault" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63022-5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003327v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bouznad" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-216861" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204306v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stefanescu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antinf.2013.10.002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001072v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Wrzosek" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel M. J. Chevalier-Curt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-61" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526839v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fc2g-cd80" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190658v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chegdani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Larroque" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054335" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190573v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Turpin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Humblot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057711" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004541v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Morel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Kohl" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.111.146068" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004124v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Benyahia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Rul" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2012.0012" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190777v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guyot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038034" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001012v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila L. Ben-Yahia" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima F. Chegdani" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Thomas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.168666" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647171v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Yahia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gitton" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028789" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668052v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.07.032" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3HB2TFB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662544v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Bruneau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.02.015" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG6C4H23-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662198v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo Houeto" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Bridonneau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00384.2009" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668647v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Messing" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne-Slove" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cazals-Hatem" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.90657.2008" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657592v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaugelade" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2006.12.158" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTM38RN2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659124v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lardy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-006-3133-z" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3R7BQ3WT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664193v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecollo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Du&#233;e" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061369w" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0852939D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668000v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Pascussi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgl064" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2601DBD06A2AA445DF1D34756086B06708225DFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682986v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrieux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ide" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/J.1432-1033.2003.03908.X" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682526v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mouill&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Darcy-Vrillon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2003.11.013" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80SQMSK5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683275v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgh123" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683137v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1329.071" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPZH4QH3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680307v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guyonnet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgg182" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677403v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694967v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Skala" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Porteu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Szajnert" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Okazawa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.48.31806" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693987v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;din" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carles" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riva" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Famulok" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713143v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Phan Dinh Tuy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704437v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Makeh" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hardelin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Briand" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713367v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715908v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cassard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genevi&#232;ve Mattei" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Hentz" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Raimbault" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.240430306" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH9TCJW1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283428v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boudou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283392v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806043v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871692v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734183v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806074v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806058v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garrigues" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pourtier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337407v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannes Seyoum" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338869v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295803v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295275v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195191v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194999v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303039v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456032v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295043v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David-Hachette" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295177v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lebreton" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171999v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guilloton" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797889v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742693v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744840v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808501v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hammad" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337447v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bado" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295298v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Belkacemi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favreli&#232;re" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile de Christen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337425v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295603v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Nicolis" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295688v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295753v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434757v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172975v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337520v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Haddad" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Zhang" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295216v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208429v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337489v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevalier Curt" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535295v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carvalho" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miquel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelor" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742629v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Penel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bauducel" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748060v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536597v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385892.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796259v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horizonpress.com/probiotics" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795036v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/book/10.1201/b16442" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809910v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Rabot" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Siess" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/agro-alimentaire/les-phytomicronutriments/amiot/tec-et-doc/livre/9782743014179" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195269v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292709v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292713v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292601v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heuz&#233;-Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292685v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trottein" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841180v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292664v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797896v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292586v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Judith Waligora-Dupriet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292693v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726957v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283634v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ferrere" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208434v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.012" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605701v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678528v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641515v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796226v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>